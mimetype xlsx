--- v0 (2026-03-01)
+++ v1 (2026-06-20)
@@ -10,239 +10,1020 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="322">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4742</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Indi.</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Vinicius Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4742/indicacao_001_2026_-_vinicius_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE QUE SEJA CONTRATADO SEGURANÇA PARA TODAS AS ESCOLAS MUNICIPAIS DESSE MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>4774</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Hernanes Cândido Pinheiro</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4774/indicacao_no_002.2026_-_hernanis_ao_prefeito_-_sugere_estacionamento_diaogal_-_27.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>SUGERIR QUE, PROVIDENCIE A CONSTRUÇÃO DE ESTACIONAMENTO DIAGONAL NA AVENIDA PADRE IVO SOARES DE MATOS EM FRENTE AS ESCOLAS - ESCOLA ESTADUAL PROFESSORA NEIVA MARIA LEITE, CEMEI - ESCOLA MARIA INÊZ NOGUEIRA LEMOS E CENTRO DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ</t>
+  </si>
+  <si>
+    <t>4775</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4775/indicacao_no_003.2026_-_hernanes_-_instalacao_de_iluminacao_-__27.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>SUGERIR QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA NA RUA JUSCELINO PERNAMBUCO QUE INTELIGA OS BAIRROS NOSSA SENHORA APARECIDA AO PORTAL DA CANASTRA</t>
+  </si>
+  <si>
+    <t>4790</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Eduardo Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/indicacao_no_004.2026_-_eduardo_-_instalacao_de_iluminacao_publica_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SUGERIR QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA NOS LOTEAMENTOS "VILAGE ÁGUAS CLARAS, PORTO BELO E REFÚGIO ECOLÓGICO CANASTRA".</t>
+  </si>
+  <si>
+    <t>4791</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/indicacao_n_005.2026_-_vinicius_-_placas_nas_ruas_-assinado.pdf</t>
+  </si>
+  <si>
+    <t>SUGERIR QUE SEJA REALIZADO MAPEAMENTO E A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM OS NOMES DAS RUAS NO DISTRITO DE OLHOS D'ÁGUA.</t>
+  </si>
+  <si>
+    <t>4792</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/indicacao_no_006.2026_-hernanes_-_acionamento_regular_da_fonte_luminoss_-_03.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>SUGERIR QUE O ACIONAMENTO REGULAR DA FONTE LUMINOSA DA PRAÇA CENTRAL AOS FINAIS DE SEMANA E FERIADOS.</t>
+  </si>
+  <si>
+    <t>4746</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Ofc</t>
+  </si>
+  <si>
+    <t>Ofícios</t>
+  </si>
+  <si>
+    <t>Pedro Paulo Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4746/02_-_oficio_076_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_compl._n._05_2026_-_acresce_vagas_de_ajudante_geral.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AOS PROJETOS DE LEI COMPLEMENTAR 005, 006, 007, 008, 009 DE 2026</t>
+  </si>
+  <si>
+    <t>4745</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4745/01_-_oficio_077_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_n._013_2026_-_abre_credito_especial_201_000_-_camaras.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AO PROJETO DE LEI 013 DE 2026</t>
+  </si>
+  <si>
+    <t>4747</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4747/05_-_oficio_083_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_complementar_n._010_2026_-_escolaridade_coord.vigilancia.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AOS PROJETOS DE LEI COMPLEMENTAR 010, 011 DE 2026</t>
+  </si>
+  <si>
+    <t>4770</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4770/2_oficio_085_2026_-_pedido_de_extrema_urgencia_do_projeto_de_le_n._015_2026_-transf._de_area_rural_-_serro_alegre.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AOS PROJETOS DE LEI  014, 015, 016, E 017/2026</t>
+  </si>
+  <si>
+    <t>4761</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4761/01_-_oficio_100_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_n._021_2026_-_credito_especial_para_auxilio_aos_atletas_e_artistas.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AO PROJETO DE LEI N 021/2026_x000D_
+_x000D_
+DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL PARA AUXÍLIO AOS ATLETAS E ARTISTAS LOCAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4762</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4762/03_-_oficio_101_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_complementar_n._012_2026_-_modifica_escolaridade_do_encarregado_geral_da_balsa.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AOS PROJETOS DE LEI COMPLEMENTAR 012, 013, 014, E 015/2026</t>
+  </si>
+  <si>
+    <t>4764</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4764/oficio_110_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_complem._16_2026_-_altera_os_venc.assist.social_e_pscologo_educ.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA EXTREMA URGÊNCIA PARA O PROJETO DE LEI COMPLEMENTAR Nº 016/2026 QUE ALTERA A LEI COMPLEMENTAR Nº 082/2026, ALTERANDO O VALOR DO VENCIMENTO BÁSICO MENSAL DOS CARGOS DE ASSISTENTE SOCIAL EDUCACIONAL E PSICÓLOGO EDUCACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4783</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4783/1_-_oficio_117_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_complem._n.01_2026_-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE EXTREMA URGÊNCIA AO PLC 001/2026, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DO SALÁRIO BASE DO EMPREGO DE AGENTE SANITARISTA, VISANDO A REGULARIZAÇÃO SALARIAL ESTABELECIDA PELA PORTARIA DO MINISTÉRIO DE SAÚDE N.° 1.007/2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4771</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4771/5_oficio_118_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_n._022_2026_-_permuta_imoveis_lot._morada_dos_sonhos.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AO PROJETO DE LEI 022/2026_x000D_
+_x000D_
+AUTORIZA PERMUTA DE IMÓVEIS DO LOTEAMENTO MORADA DOS SONHOS, EM RAZÃO DO INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4769</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4769/1_oficio_125_2026-pedido_de_extrema_urgencia_do_projeto_de_lei_n_014_2026_-_transferencia_de_area_rural_-_cascalho.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE URGÊNCIA AOS PROJETOS DE LEI 014, 015, 016, E 017/2026</t>
+  </si>
+  <si>
+    <t>4780</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4780/1_-_oficio_127_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._24_2026_-_autoriza_operacao_de_credtio_com_banco_do_brasil.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE EXTRAMA URGÊNCIA AO PL 24/2026 - QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4781</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4781/2_-_oficio_129_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._25_2026_-_abre_credito_especial_lar_sao_vicente_de_paula_-_340_mil.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE EXTREMA URGÊNCIA AO PL 25/2026 - QUE ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DE 2026, TENDO POR ORIGEM O SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4782</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4782/3_-_oficio_130_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._26_2026_-_transferencia_de_area_rural_-_fazenda_serro_alegre.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE EXTREMA URGÊNCIA AO PL 26/2026 - QUE DISPÕE SOBRE A TRANSFERÊNCIA DE ÁREA RURAL PARA O PERÍMETRO URBANO DO MUNICÍPIO DE DELFINÓPOLIS, COMO NESTA SE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>4787</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/oficio_164_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._29_2026__-_associacao_patas_da_canastra.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE EXTREMA URGÊNCIA AO PL 29/2026 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIA REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO PATAS DA CANASTRA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>4704</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>Pedro Paulo Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4704/projeto_de_lei_n.o_001_2026_-_concessao_de_vale_alimentacao_aos_motoristas_por_adiantamento_-_com_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4704/projeto_de_lei_n.o_001_2026_-_concessao_de_vale_alimentacao_aos_motoristas_por_adiantamento_-_com_urgencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE-REFEIÇÃO AOS MOTORISTAS DO PODER EXECUTIVO DO MUNICÍPIO DE DELFINÓPOLIS, POR MEIO DE ADIANTAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4705/projeto_de_lei_n.o_002_2026_-_pdv_-_programa_de_demissao_voluntaria_da_pmd_-_com_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4705/projeto_de_lei_n.o_002_2026_-_pdv_-_programa_de_demissao_voluntaria_da_pmd_-_com_urgencia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA ESPECIAL PARA OS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE DELFINÓPOLIS.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4706/projeto_de_lei_n.o_003_2026_-_institui_regime_de_pronto_pagamento_-_parag._2._do_art._95_da_lei_14133_de_2021__-_com_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4706/projeto_de_lei_n.o_003_2026_-_institui_regime_de_pronto_pagamento_-_parag._2._do_art._95_da_lei_14133_de_2021__-_com_urgencia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PRONTO PAGAMENTO OU ADIANTAMENTO DE QUE TRATA O § 2º DO ART. 95 DA LEI N.º 14.133, DE 1º DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4713/projeto_de_lei_n.o_004_2026_-_transferencia_area_rural_para_perimetro_urbano_com_mapa-urbaplan_-_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4713/projeto_de_lei_n.o_004_2026_-_transferencia_area_rural_para_perimetro_urbano_com_mapa-urbaplan_-_urgencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE ÁREA RURAL PARA O PERÍMETRO URBANO DO MUNICÍPIO DE DELFINÓPOLIS, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4714/projeto_de_lei_n.o_005_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_executivo_-_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4714/projeto_de_lei_n.o_005_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_executivo_-_urgencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO AUXÍLIO ALIMENTAÇÃO CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4715/projeto_de_lei_n.o_006_2026_-_autoriza_prorrogacao_de_cessao_gratuita_bens_moves_a_asocoacao_de_artesaos_e_artistas_-_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4715/projeto_de_lei_n.o_006_2026_-_autoriza_prorrogacao_de_cessao_gratuita_bens_moves_a_asocoacao_de_artesaos_e_artistas_-_urgencia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CESSÃO GRATUITA DE BENS MÓVEIS PERTENCENTES AO PATRIMÔNIO PÚBLICO MUNICIPAL À ASSOCIAÇÃO DE ARTESÃOS E ARTISTAS DE DELFINÓPOLIS MÃOS DA CANASTRA - AAADMC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4716/projeto_de_lei_n.o_007_2026_-_concessao_de_recomposicao_salarial_aos_empregados_municipais_-_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4716/projeto_de_lei_n.o_007_2026_-_concessao_de_recomposicao_salarial_aos_empregados_municipais_-_urgencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RECOMPOSIÇÃO SALARIAL AOS EMPREGADOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4717/projeto_de_lei_n.o_008_2026_-_autoriza_desafetar_area_para_doacao_a_associacao__-_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4717/projeto_de_lei_n.o_008_2026_-_autoriza_desafetar_area_para_doacao_a_associacao__-_urgencia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR A ÁREA DESCRITA NA MATRÍCULA 27902 PARA FINS DE DOAÇÃO À ASSOCIAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4718/projeto_de_lei_n.o_009_2026_-_institui_programa_de_recuperacao_fiscal_do_municipio-refis_2026_-_urgencia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4718/projeto_de_lei_n.o_009_2026_-_institui_programa_de_recuperacao_fiscal_do_municipio-refis_2026_-_urgencia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE DELFINÓPOLIS - REFIS 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Hernanes Pinheiro, Fransérgio Pimenta e Eduardo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4719/projeto_de_lei_n.o_010_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_legislativo.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4719/projeto_de_lei_n.o_010_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO AUXÍLIO ALIMENTAÇÃO CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>4722</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4722/projeto_de_lei_n.o_011_2026_-_abre_credito_especial_ao_orcamento_por_anulacao_de_dotacoes_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito especial ao orçamento vigente de 2026, tendo por origem anulação de dotações, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4725</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Jaqueline Esteticista</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4725/projeto_de_lei_n.o_012_2026_-_proibe_queima_de_fogos_de_artificio_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>PROÍBE QUEIMA DE FOGOS DE ARTIFÍCIO E DE OUTROS ARTEFATOS QUE CAUSEM ESTAMPIDOS ATÉ O RAIO DE 100 METROS DO PERÍMETRO URBANIZADO DO MUNICÍPIO DE DELFINÓPOLIS/MG E DA OUTRAS PROVIDÊNCIAS (LEI LUCIANA APARECIDA MATIAS)</t>
+  </si>
+  <si>
+    <t>4726</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4726/projeto_de_lei_n.o_013_2026_-_abre_credito_especial_ao_orcamento_por_superavit_financeiro_-cameras_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DE 2026, TENDO POR ORIGEM O SUPERÁVIT FINANCEIRO APÚRADO NO EXERCÍCÍO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4749</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4749/projeto_de_lei_n.o_014_2026_-_transferencia_area_rural_para_perimetro_urbano_-_cascalho_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSFERÊNCIA DE ÁREA RURAL PARA O PERÍMETRO URBANO DO MINICÍPIO DE DELFINÓPOLIS, COMO NESTA SE ESPECIFICA</t>
+  </si>
+  <si>
+    <t>4750</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4750/projeto_de_lei_n.o_015_2026_-_transferencia_area_rural_para_perimetro_urbano_-_serro_alegre_com_mapa_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>4751</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4751/projeto_de_lei_n.o_016_2026_-_transferencia_area_rural_para_perimetro_urbano_-_veredas_da_canastra_com_mapa_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>4752</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4752/projeto_de_lei_n.o_017_2026_-_transferencia_area_rural_para_perimetro_urbano_-_villa_ditalia_com_mapa_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>4753</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4753/projeto_de_lei_n.o_018_2026_-_institui_o_forum_mun._de_educacao_-fme_no_ambito_do_municipo_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O FÓRUM MUNICIPAL DE EDUCAÇÃO - FME NO ÂMBITO DO MUNICÍPIO DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4758</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4758/projeto_de_lei_n.o_020_2026_-_institui_programa_educacao_para_a_vida_-_primeiros_socorros_nas_escolas_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "EDUCAÇÃO PARA A VIDA: PRIMEIROS SOCORROS NAS ESCOLAS", PARA INCLUIR A EDUCAÇÃO E A PREVENÇÃO DE ACIDENTES PARA OS ESTUDANTES E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4759</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4759/projeto_de_lei_n.o_021_2026_-_credito_especial_para_auxilio_aos_atletas_e_artistas_locais__-_aprovad.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL PARA AUXÍLIO AOS ATLETAS E ARTISTAS LOCAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4768</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4768/projeto_de_lei_n.o_022_2026_-_autoriza_permuta_de_imoveis_no_lot.morada_dos_sonhos_em_razao_de_interesse_publico_-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza permuta de imóveis do loteamento morada dos sonhos, em razão do interesse público e dá outras providências</t>
+  </si>
+  <si>
+    <t>4772</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4772/projeto_de_lei_n.o_023_2026_-_ldo_para_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FUNANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4776</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4776/projeto_de_lei_n.o_024_2026_-_autoriza_contratar_operacao_de_credit_com_o_banco_do_braisl_-_2.5_milhoes_-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4777</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4777/projeto_de_lei_n.o_025_2026_-_abre_credito_especial_por_superavit_-_lar_sao_vicente_de_paulo_-_340_mil_-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL AO ORÇAMNETO VIGENTE DE 2026, TENDO POR ORIGEM O SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4778</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4778/projeto_de_lei_n.o_026_2026_-_transferencia_area_rural_para_perimetro_urbano_-_serro_alegre_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>4779</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4779/projeto_de_lei_no_027.2026-institui_programa_municipal_de_promocao_da_saude_bucal_nas_escolas-assina.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE PROMOÇÃO DA SAÚDE BUCAL NAS ESCOLAS NO MUNICÍPIO DE DELFINÓPOLIS, MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4784</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI MUNICIPAL Nº. 2.664/2026, QUE INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA ESPECIAL – PDVE PARA SERVIDORES PÚBLICOS DA PREFEITURA DE DELFINÓPOLIS</t>
+  </si>
+  <si>
+    <t>4785</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/projeto_de_lei_no_029.2026_-_autoriza_celebrar_parceria_repassar_recursos_associacao_patas-assinado.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIA REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO PATAS DA CANASTRA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4723</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4723/projeto_de_lei_complementar_n.o_001_2026_-_equiparacao_salarial_agente_sanitarista_aos_agente_de_combate_endemias_e_agente_comunitar.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a equiparação salarial do emprego de agente sanitarista aos empregos de agente de combate a endemia (ACE) e agente comunitário de saúde (ACS) do município de Delfinópolis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4724</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4724/projeto_de_lei_complementar_n.o_002_2026_-_altera_nomenclaturas_e_vagas_de_empregos_-_auxiliar_em_saude_bucal_e_dentistas-distritos-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Altera a lei complementar N.º 001/2015 (Lei de atribuições) alterando nomemclaturas e vagas, de empregos existentes no quadro de empregos da prefeitura municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4727</t>
+  </si>
+  <si>
+    <t>João Pedro Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4727/projeto_de_lei_complementar_n.o_003_2026_-_acresce_alinea_n_ao_art.1_lei_mun._2238.2015_-_preferencia_enfermeiros_e_tecnicos_de_enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCE ALÍNEA "N" AO ARTIGO 1 LEI MUNICIPAL 2238/2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4728</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4728/projeto_de_lei_complementar_n.o_004_2026_-_acresce_alinea_o_ao_art.1_lei_mun._2238.2015_-_preferencia_mercado_livre_e_shopee.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCE ALÍNEA "O" AO ARTIGO 1 LEI MUNICIPAL 2238/2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4729</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4729/projeto_de_lei_complementar_n.o_005_2026_-_acresce_vagas_de_ajudante_geral_-_sede_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N.º 001/2015 (LEI DE ATRIBUIÇÕES) ACRESCENDO VAGAS JUNTO AO EMPREGO DE AJUDANTE GERAL - SEDE, EXISTENTE NO QUADRO DE EMPREGOS E SALÁRIOS DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4730</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4730/projeto_de_lei_complementar_n.o_006_2026_-_altera_nomenclaturas_unificando_empregos__atendente_de_servicos_de_saude_-_urgencia_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N.º 001/2015 (LEI DE ATRIBUIÇÕES) ALTERANDO NOMENCLATURAS E UNIFICANDO EMPREGOS EXISTENTES NO QUADRO DE EMPREGOS DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4731</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4731/projeto_de_lei_complementar_n.o_007_2026_-_cria_empregos_de_assistencia_social_educacional_e_psicologo_educacional__-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N.º 001/2015, CRIANDO DENTRO DO QUADRO DE EMPREGOS E SALÁRIOS DO MUNICÍPIO DE DELFINÓPOLIS OS EMPREGOS DE ASSISTENTE SOCIAL EDUCACIONAL E PSICÓLOGO EDUCACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4732</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N.º 001/2015 (LEI DE ATRIBUIÇÕES) ACRESCENDO VAGAS JUNTO AO EMPREGO DE PROFESSOR SÉRIES INICIAIS DO ENSINO FUNDAMENTAL – PEB I – SEDE DO MUNICÍPIO, EXISTENTE NO QUADRO DE EMPREGOS E SALÁRIOS DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4733</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4733/projeto_de_lei_complementar_n.o_009_2026_-_concessao_de_gratificacao_-_servicos_de_borracharia_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO A SERVIDOR PÚBLICO MUNICIPAL DESIGNADO PARA EXERCER AS ATIVIDADES DE SERVIÇOS DE BORRACHARIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4738</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4738/projeto_de_lei_complementar_n.o_010_2026_-_modifica_a_escolaridade_de_coordenador_mun._de_vigilancia_em_saude_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N 001/2015 (LEI DE ATRIBUIÇÕES) MODIFICANDO A EXIGÊNCIA DA ESCOLARIDADE PARA O EMPREGO DE COORDENADOR MUNICIPAL DE VIGILÂNCIA EM SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4739</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4739/projeto_de_lei_complementar_n.o_011_2026_-_cria_emprego_de_gerente_da_divisao_de_pessoal_-_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA LEI COMPLEMENTAR N 001/2015, CRIANDO NO QUADRO DE EMPREGOS E SALÁRIOS DO MUNICÍPIO, O EMPREGO DE GERENTE DA DIVISÃO DE PESSOAL, NA FORMA ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>4754</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4754/projeto_de_lei_complementar_n.o_012_2026_-_modifica_escolaridade_do_encarregado_geral_da_balsa-_extrema_urgencia_-_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N 001/2015 (LEI DE ATRIBUIÇÕES) MODIFICANDO A EXIGÊNCIA DA ESCOLARIDADE PARA O EMPREGO DE ENCARREGADO GERAL DA BALSA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4755</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4755/projeto_de_lei_complementar_n.o_013_2026_-_altera_o_valor_dos_venc.assistente_social_educacional_e_psicologo_educacional_-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N 082/2026, ALTERANDO O VALOR DO VENCIMENTO BÁSICO MENSAL DOS EMPREGOS DE ASSISTENTE SOCIAL EDUCACIONAL E PSICÓLOGO EDUCACIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4756</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4756/projeto_de_lei_complementar_n.o_014_2026_-_acresce_vagas_professor_series_iniciais_do_ensino_fundamental_peb_i_-_distritos_-_extrema_urgencia_-_apv.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N 001/2015 (LEI DE ATRIBUIÇÕES) ACRESCENDO VAGAS JUNTO AO EMPREGO DE PROFESSOR SÉRIES INICIAIS DO ENSINO FUNDAMENTAL - PEB I, PARA OS DISTRITOS DESTE MUNICÍPIO, EXISTENTE NO QUADRO DE EMPREGOS E SALÁRIOS DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4757</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4757/projeto_de_lei_complementar_n.o_015_2026_-_altera_o_art._202_da_lei_compl._n.033_2023_-_estatuto_servidores_publicos_da_adm._direta_-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 202 DA LEI COMPLEMENTAR N 033/2023, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE DELFINÓPOLIS-MG</t>
+  </si>
+  <si>
+    <t>4765</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4765/projeto_de_lei_complementar_n.o_016_2026_-_altera_o_valor_dos_venc.assistente_social_educacional_e_psicologo_educacional_-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR  Nº 082/2026, ALTERANDO O VALOR DO VENCIMENTO DO BÁSICO MENSAL DOS EMPREGOS DE ASSISTENTE SOCIAL EDUCACIONAL E PSICÓLOGO EDUCACIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4786</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/projeto_de_lei_complementar_n.o_017_2026_-_altera_o_anexo_ii_da_lei_comp._01_2015_acrescendo_1_vaga_de_auxiliar_em_saude_bucal_-_sede-_extrema_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº. 001/2015 (LEI DE ATRIBUIÇÕES) ACRESCENDO DENTRO DO QUADRO DE EMPREGOS E SALÁRIOS DESTE MUNICÍPIO, UMA VAGA JUNTO AO EMPREGO EFETIVO DE AUXILIAR EM SAÚDE BUCAL – SEDE E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4734</t>
+  </si>
+  <si>
+    <t>Req.</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4734/requerimento_002_2026_-_jaqueline_.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES SOBRE A AUSÊNCIA DE SOROS USADOS NO TRATAMENTO DE ANIMAIS PEÇONHENTOS</t>
+  </si>
+  <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4735/requerimento_003_2026_-_jaqueline.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES SOBRE O FIM DO CONTRATO COM A COPASA</t>
+  </si>
+  <si>
+    <t>4736</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4736/requerimento_004_2026_-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A UTILIZAÇÃO DO REGIME DE EXTREMA URGÊNCIA PARA TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO N 002/2026</t>
+  </si>
+  <si>
+    <t>4737</t>
+  </si>
+  <si>
+    <t>REQUER A UTILIZAÇÃO DO REGIME DE EXTREMA URGÊNCIA PARA TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO N 010/2026</t>
+  </si>
+  <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4740/requerimento_007_2026_-_joao_pedro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER PEDIDO DE URGÊNCIA URGENTÍSSIMA A TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR 003/2026</t>
+  </si>
+  <si>
+    <t>4741</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4741/requerimento_008_2026_-_joao_pedro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER REGIME DE URGÊNCIA URGENTÍSSIMA A TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR 004/2026</t>
+  </si>
+  <si>
+    <t>4743</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4743/requerimento_no_009.2026_-_vinicius_rodrigues_-_requer_informacoes_assistencia_financeira_-_assinado_-_13.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE INFORME A ESTA CÂMARA MUNICIPAL QUAL O MOTIVO DA ASSISTÊNCIA FINANCEIRA COMPLEMNTAR PAGO AOS TÉCNICOS DE ENFERMAGEM, ESTAREM SENDO PAGO EM APERTADO DOS PAGAMENTOS SALARIAIS</t>
+  </si>
+  <si>
+    <t>4748</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4748/requerimento_no_010.2026_-_joao_pedro_-_requer_retirada_do_projeto_de_lei_compl._n._004_2026_e_o_requerimento_n.o_008_2026__-_18.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A RETIRADA DO PROJETO DE LEI COMPLEMENTAR 004/2026 E O REQUERIMENTO 008/2026</t>
+  </si>
+  <si>
+    <t>4760</t>
+  </si>
+  <si>
+    <t>Alex Castro</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4760/requerimento_no_011.2026_-_alex_-_prestacao_linha_escolar_babilonia.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre linhas escolas do distrito de Babilônia</t>
+  </si>
+  <si>
+    <t>4763</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4763/requerimento_no_012.2026_-_joao_pedro_-_requer_informacoes_das_linhas_escolares.pdf</t>
+  </si>
+  <si>
+    <t>REQUER RELATÓRIO DETALHADO REFERENTES A TODAS AS LINHAS ESCOLARES DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>4766</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4766/requerimento_no_013.2026_-_alexandro_-_requer_dispensa_de_parecer-_15.04.2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>requer que após ouvido o soberano plenário, que seja concedido a dispensa dos pareceres das COMISSÕES PERMANENTES do Projeto de Lei Complementar Nº. 015.2026 do executivo, com pedido de extrema urgência para tramitação.</t>
+  </si>
+  <si>
+    <t>4767</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4767/requerimento_no_014.2026_-_jaqueline_-_requer_dispensa_de_parecer-_15.04.2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>requer que após ouvido o soberano plenário, que seja concedido a dispensa dos pareceres das COMISSÕES PERMANENTES do Projeto de Lei Nº. 022.2026 do executivo, com pedido de extrema urgência para tramitação.</t>
+  </si>
+  <si>
+    <t>4773</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4773/organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações</t>
+  </si>
+  <si>
+    <t>4788</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/requerimento_no_016.2026_-_mesa_diretora_-_pedido_de_extrema_urgencia_ao_projeto_de_resolucao_n._003_2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA CONCEDIDO O REGIME DE EXTREMA URGÊNCIA PARA TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO N.º 003/2026</t>
+  </si>
+  <si>
     <t>4708</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>Hernanes Cândido Pinheiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4708/resolucao_n.o_001_2026.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4708/resolucao_n.o_001_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL DOS VEREADORES DA CÂMARA MUNICIPAL DE DELFINÓPOLIS.</t>
   </si>
   <si>
+    <t>4721</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4721/002-2026-resolucao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de recomposição salarial aos empregados municipais do poder legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4793</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/resolucao_n003.2026-dispoe_sobre_a_devolucao_antecipada_do_duodecimo_aos_cofres_do_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DEVOLUÇÃO ANTECIPADA DO DUODÉCIMO AOS COFRES DO PODER EXECUTIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>4707</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4707/projeto_de_resolucao_n._001_2026_-_recomposicao_salarial_dos_vereadores_assinado.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4707/projeto_de_resolucao_n._001_2026_-_recomposicao_salarial_dos_vereadores_assinado.pdf</t>
+  </si>
+  <si>
+    <t>4720</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4720/resolucao_002_26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de recompisição salarial aos empregados municipais do poder legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4789</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/projeto_de_resolucao_n003.2026-dispoe_sobre_a_devolucao_antecipada_do_duodecimo_aos_cofres_do_poder.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DEVOLUÇÃO ANTECIPADO DO DUODÉCIMO AOS COFRES DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -546,68 +1327,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4704/projeto_de_lei_n.o_001_2026_-_concessao_de_vale_alimentacao_aos_motoristas_por_adiantamento_-_com_urgencia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4705/projeto_de_lei_n.o_002_2026_-_pdv_-_programa_de_demissao_voluntaria_da_pmd_-_com_urgencia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4706/projeto_de_lei_n.o_003_2026_-_institui_regime_de_pronto_pagamento_-_parag._2._do_art._95_da_lei_14133_de_2021__-_com_urgencia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4713/projeto_de_lei_n.o_004_2026_-_transferencia_area_rural_para_perimetro_urbano_com_mapa-urbaplan_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4714/projeto_de_lei_n.o_005_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_executivo_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4715/projeto_de_lei_n.o_006_2026_-_autoriza_prorrogacao_de_cessao_gratuita_bens_moves_a_asocoacao_de_artesaos_e_artistas_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4716/projeto_de_lei_n.o_007_2026_-_concessao_de_recomposicao_salarial_aos_empregados_municipais_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4717/projeto_de_lei_n.o_008_2026_-_autoriza_desafetar_area_para_doacao_a_associacao__-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4718/projeto_de_lei_n.o_009_2026_-_institui_programa_de_recuperacao_fiscal_do_municipio-refis_2026_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4719/projeto_de_lei_n.o_010_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4708/resolucao_n.o_001_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4707/projeto_de_resolucao_n._001_2026_-_recomposicao_salarial_dos_vereadores_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4742/indicacao_001_2026_-_vinicius_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4774/indicacao_no_002.2026_-_hernanis_ao_prefeito_-_sugere_estacionamento_diaogal_-_27.04.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4775/indicacao_no_003.2026_-_hernanes_-_instalacao_de_iluminacao_-__27.04.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4790/indicacao_no_004.2026_-_eduardo_-_instalacao_de_iluminacao_publica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4791/indicacao_n_005.2026_-_vinicius_-_placas_nas_ruas_-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4792/indicacao_no_006.2026_-hernanes_-_acionamento_regular_da_fonte_luminoss_-_03.06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4746/02_-_oficio_076_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_compl._n._05_2026_-_acresce_vagas_de_ajudante_geral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4745/01_-_oficio_077_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_n._013_2026_-_abre_credito_especial_201_000_-_camaras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4747/05_-_oficio_083_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_complementar_n._010_2026_-_escolaridade_coord.vigilancia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4770/2_oficio_085_2026_-_pedido_de_extrema_urgencia_do_projeto_de_le_n._015_2026_-transf._de_area_rural_-_serro_alegre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4761/01_-_oficio_100_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_n._021_2026_-_credito_especial_para_auxilio_aos_atletas_e_artistas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4762/03_-_oficio_101_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_complementar_n._012_2026_-_modifica_escolaridade_do_encarregado_geral_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4764/oficio_110_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_complem._16_2026_-_altera_os_venc.assist.social_e_pscologo_educ.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4783/1_-_oficio_117_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_complem._n.01_2026_-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4771/5_oficio_118_2026_-_pedido_de_extrema_urgencia_do_projeto_de_lei_n._022_2026_-_permuta_imoveis_lot._morada_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4769/1_oficio_125_2026-pedido_de_extrema_urgencia_do_projeto_de_lei_n_014_2026_-_transferencia_de_area_rural_-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4780/1_-_oficio_127_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._24_2026_-_autoriza_operacao_de_credtio_com_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4781/2_-_oficio_129_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._25_2026_-_abre_credito_especial_lar_sao_vicente_de_paula_-_340_mil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4782/3_-_oficio_130_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._26_2026_-_transferencia_de_area_rural_-_fazenda_serro_alegre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4787/oficio_164_2026_-_pedido_de_extrema_urgencia_ao_projeto_de_lei_n._29_2026__-_associacao_patas_da_canastra.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4704/projeto_de_lei_n.o_001_2026_-_concessao_de_vale_alimentacao_aos_motoristas_por_adiantamento_-_com_urgencia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4705/projeto_de_lei_n.o_002_2026_-_pdv_-_programa_de_demissao_voluntaria_da_pmd_-_com_urgencia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4706/projeto_de_lei_n.o_003_2026_-_institui_regime_de_pronto_pagamento_-_parag._2._do_art._95_da_lei_14133_de_2021__-_com_urgencia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4713/projeto_de_lei_n.o_004_2026_-_transferencia_area_rural_para_perimetro_urbano_com_mapa-urbaplan_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4714/projeto_de_lei_n.o_005_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_executivo_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4715/projeto_de_lei_n.o_006_2026_-_autoriza_prorrogacao_de_cessao_gratuita_bens_moves_a_asocoacao_de_artesaos_e_artistas_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4716/projeto_de_lei_n.o_007_2026_-_concessao_de_recomposicao_salarial_aos_empregados_municipais_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4717/projeto_de_lei_n.o_008_2026_-_autoriza_desafetar_area_para_doacao_a_associacao__-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4718/projeto_de_lei_n.o_009_2026_-_institui_programa_de_recuperacao_fiscal_do_municipio-refis_2026_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4719/projeto_de_lei_n.o_010_2026_-_reajuste_auxilio_alimentacao_aos_servidores_publicos_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4722/projeto_de_lei_n.o_011_2026_-_abre_credito_especial_ao_orcamento_por_anulacao_de_dotacoes_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4725/projeto_de_lei_n.o_012_2026_-_proibe_queima_de_fogos_de_artificio_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4726/projeto_de_lei_n.o_013_2026_-_abre_credito_especial_ao_orcamento_por_superavit_financeiro_-cameras_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4749/projeto_de_lei_n.o_014_2026_-_transferencia_area_rural_para_perimetro_urbano_-_cascalho_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4750/projeto_de_lei_n.o_015_2026_-_transferencia_area_rural_para_perimetro_urbano_-_serro_alegre_com_mapa_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4751/projeto_de_lei_n.o_016_2026_-_transferencia_area_rural_para_perimetro_urbano_-_veredas_da_canastra_com_mapa_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4752/projeto_de_lei_n.o_017_2026_-_transferencia_area_rural_para_perimetro_urbano_-_villa_ditalia_com_mapa_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4753/projeto_de_lei_n.o_018_2026_-_institui_o_forum_mun._de_educacao_-fme_no_ambito_do_municipo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4758/projeto_de_lei_n.o_020_2026_-_institui_programa_educacao_para_a_vida_-_primeiros_socorros_nas_escolas_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4759/projeto_de_lei_n.o_021_2026_-_credito_especial_para_auxilio_aos_atletas_e_artistas_locais__-_aprovad.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4768/projeto_de_lei_n.o_022_2026_-_autoriza_permuta_de_imoveis_no_lot.morada_dos_sonhos_em_razao_de_interesse_publico_-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4772/projeto_de_lei_n.o_023_2026_-_ldo_para_2027.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4776/projeto_de_lei_n.o_024_2026_-_autoriza_contratar_operacao_de_credit_com_o_banco_do_braisl_-_2.5_milhoes_-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4777/projeto_de_lei_n.o_025_2026_-_abre_credito_especial_por_superavit_-_lar_sao_vicente_de_paulo_-_340_mil_-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4778/projeto_de_lei_n.o_026_2026_-_transferencia_area_rural_para_perimetro_urbano_-_serro_alegre_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4779/projeto_de_lei_no_027.2026-institui_programa_municipal_de_promocao_da_saude_bucal_nas_escolas-assina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4785/projeto_de_lei_no_029.2026_-_autoriza_celebrar_parceria_repassar_recursos_associacao_patas-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4723/projeto_de_lei_complementar_n.o_001_2026_-_equiparacao_salarial_agente_sanitarista_aos_agente_de_combate_endemias_e_agente_comunitar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4724/projeto_de_lei_complementar_n.o_002_2026_-_altera_nomenclaturas_e_vagas_de_empregos_-_auxiliar_em_saude_bucal_e_dentistas-distritos-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4727/projeto_de_lei_complementar_n.o_003_2026_-_acresce_alinea_n_ao_art.1_lei_mun._2238.2015_-_preferencia_enfermeiros_e_tecnicos_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4728/projeto_de_lei_complementar_n.o_004_2026_-_acresce_alinea_o_ao_art.1_lei_mun._2238.2015_-_preferencia_mercado_livre_e_shopee.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4729/projeto_de_lei_complementar_n.o_005_2026_-_acresce_vagas_de_ajudante_geral_-_sede_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4730/projeto_de_lei_complementar_n.o_006_2026_-_altera_nomenclaturas_unificando_empregos__atendente_de_servicos_de_saude_-_urgencia_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4731/projeto_de_lei_complementar_n.o_007_2026_-_cria_empregos_de_assistencia_social_educacional_e_psicologo_educacional__-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4733/projeto_de_lei_complementar_n.o_009_2026_-_concessao_de_gratificacao_-_servicos_de_borracharia_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4738/projeto_de_lei_complementar_n.o_010_2026_-_modifica_a_escolaridade_de_coordenador_mun._de_vigilancia_em_saude_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4739/projeto_de_lei_complementar_n.o_011_2026_-_cria_emprego_de_gerente_da_divisao_de_pessoal_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4754/projeto_de_lei_complementar_n.o_012_2026_-_modifica_escolaridade_do_encarregado_geral_da_balsa-_extrema_urgencia_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4755/projeto_de_lei_complementar_n.o_013_2026_-_altera_o_valor_dos_venc.assistente_social_educacional_e_psicologo_educacional_-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4756/projeto_de_lei_complementar_n.o_014_2026_-_acresce_vagas_professor_series_iniciais_do_ensino_fundamental_peb_i_-_distritos_-_extrema_urgencia_-_apv.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4757/projeto_de_lei_complementar_n.o_015_2026_-_altera_o_art._202_da_lei_compl._n.033_2023_-_estatuto_servidores_publicos_da_adm._direta_-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4765/projeto_de_lei_complementar_n.o_016_2026_-_altera_o_valor_dos_venc.assistente_social_educacional_e_psicologo_educacional_-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4786/projeto_de_lei_complementar_n.o_017_2026_-_altera_o_anexo_ii_da_lei_comp._01_2015_acrescendo_1_vaga_de_auxiliar_em_saude_bucal_-_sede-_extrema_urgencia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4734/requerimento_002_2026_-_jaqueline_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4735/requerimento_003_2026_-_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4736/requerimento_004_2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4740/requerimento_007_2026_-_joao_pedro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4741/requerimento_008_2026_-_joao_pedro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4743/requerimento_no_009.2026_-_vinicius_rodrigues_-_requer_informacoes_assistencia_financeira_-_assinado_-_13.03.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4748/requerimento_no_010.2026_-_joao_pedro_-_requer_retirada_do_projeto_de_lei_compl._n._004_2026_e_o_requerimento_n.o_008_2026__-_18.03.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4760/requerimento_no_011.2026_-_alex_-_prestacao_linha_escolar_babilonia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4763/requerimento_no_012.2026_-_joao_pedro_-_requer_informacoes_das_linhas_escolares.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4766/requerimento_no_013.2026_-_alexandro_-_requer_dispensa_de_parecer-_15.04.2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4767/requerimento_no_014.2026_-_jaqueline_-_requer_dispensa_de_parecer-_15.04.2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4773/organized_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4788/requerimento_no_016.2026_-_mesa_diretora_-_pedido_de_extrema_urgencia_ao_projeto_de_resolucao_n._003_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4708/resolucao_n.o_001_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4721/002-2026-resolucao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4793/resolucao_n003.2026-dispoe_sobre_a_devolucao_antecipada_do_duodecimo_aos_cofres_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4707/projeto_de_resolucao_n._001_2026_-_recomposicao_salarial_dos_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4720/resolucao_002_26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/4789/projeto_de_resolucao_n003.2026-dispoe_sobre_a_devolucao_antecipada_do_duodecimo_aos_cofres_do_poder.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="213.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -635,333 +1416,2286 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" t="s">
+        <v>41</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>10</v>
       </c>
-      <c r="D13" t="s">
-[...12 lines deleted...]
-        <v>58</v>
+      <c r="D22" t="s">
+        <v>98</v>
+      </c>
+      <c r="E22" t="s">
+        <v>99</v>
+      </c>
+      <c r="F22" t="s">
+        <v>42</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E23" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>42</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" t="s">
+        <v>42</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" t="s">
+        <v>42</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" t="s">
+        <v>99</v>
+      </c>
+      <c r="F27" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" t="s">
+        <v>99</v>
+      </c>
+      <c r="F28" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" t="s">
+        <v>42</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H29" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" t="s">
+        <v>42</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" t="s">
+        <v>131</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" t="s">
+        <v>99</v>
+      </c>
+      <c r="F32" t="s">
+        <v>42</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H32" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>139</v>
+      </c>
+      <c r="D33" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" t="s">
+        <v>99</v>
+      </c>
+      <c r="F33" t="s">
+        <v>140</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" t="s">
+        <v>99</v>
+      </c>
+      <c r="F34" t="s">
+        <v>42</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35" t="s">
+        <v>42</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>152</v>
+      </c>
+      <c r="D36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" t="s">
+        <v>42</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>155</v>
+      </c>
+      <c r="D37" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" t="s">
+        <v>99</v>
+      </c>
+      <c r="F37" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>98</v>
+      </c>
+      <c r="E38" t="s">
+        <v>99</v>
+      </c>
+      <c r="F38" t="s">
+        <v>42</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>98</v>
+      </c>
+      <c r="E39" t="s">
+        <v>99</v>
+      </c>
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H39" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>165</v>
+      </c>
+      <c r="D40" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" t="s">
+        <v>99</v>
+      </c>
+      <c r="F40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H40" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F41" t="s">
+        <v>42</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>98</v>
+      </c>
+      <c r="E42" t="s">
+        <v>99</v>
+      </c>
+      <c r="F42" t="s">
+        <v>42</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>177</v>
+      </c>
+      <c r="D43" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" t="s">
+        <v>99</v>
+      </c>
+      <c r="F43" t="s">
+        <v>42</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H43" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" t="s">
+        <v>98</v>
+      </c>
+      <c r="E44" t="s">
+        <v>99</v>
+      </c>
+      <c r="F44" t="s">
+        <v>42</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>185</v>
+      </c>
+      <c r="D45" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" t="s">
+        <v>99</v>
+      </c>
+      <c r="F45" t="s">
+        <v>42</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H45" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>189</v>
+      </c>
+      <c r="D46" t="s">
+        <v>98</v>
+      </c>
+      <c r="E46" t="s">
+        <v>99</v>
+      </c>
+      <c r="F46" t="s">
+        <v>42</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H46" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>192</v>
+      </c>
+      <c r="D47" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" t="s">
+        <v>99</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H47" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>196</v>
+      </c>
+      <c r="D48" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H48" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>200</v>
+      </c>
+      <c r="D49" t="s">
+        <v>98</v>
+      </c>
+      <c r="E49" t="s">
+        <v>99</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H49" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>204</v>
+      </c>
+      <c r="E50" t="s">
+        <v>205</v>
+      </c>
+      <c r="F50" t="s">
+        <v>42</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H50" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>204</v>
+      </c>
+      <c r="E51" t="s">
+        <v>205</v>
+      </c>
+      <c r="F51" t="s">
+        <v>42</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H51" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
+        <v>204</v>
+      </c>
+      <c r="E52" t="s">
+        <v>205</v>
+      </c>
+      <c r="F52" t="s">
+        <v>212</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H52" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>215</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" t="s">
+        <v>204</v>
+      </c>
+      <c r="E53" t="s">
+        <v>205</v>
+      </c>
+      <c r="F53" t="s">
+        <v>212</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H53" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" t="s">
+        <v>204</v>
+      </c>
+      <c r="E54" t="s">
+        <v>205</v>
+      </c>
+      <c r="F54" t="s">
+        <v>42</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55" t="s">
+        <v>205</v>
+      </c>
+      <c r="F55" t="s">
+        <v>42</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H55" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>224</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>118</v>
+      </c>
+      <c r="D56" t="s">
+        <v>204</v>
+      </c>
+      <c r="E56" t="s">
+        <v>205</v>
+      </c>
+      <c r="F56" t="s">
+        <v>42</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H56" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>122</v>
+      </c>
+      <c r="D57" t="s">
+        <v>204</v>
+      </c>
+      <c r="E57" t="s">
+        <v>205</v>
+      </c>
+      <c r="F57" t="s">
+        <v>42</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>126</v>
+      </c>
+      <c r="D58" t="s">
+        <v>204</v>
+      </c>
+      <c r="E58" t="s">
+        <v>205</v>
+      </c>
+      <c r="F58" t="s">
+        <v>42</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>130</v>
+      </c>
+      <c r="D59" t="s">
+        <v>204</v>
+      </c>
+      <c r="E59" t="s">
+        <v>205</v>
+      </c>
+      <c r="F59" t="s">
+        <v>42</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>135</v>
+      </c>
+      <c r="D60" t="s">
+        <v>204</v>
+      </c>
+      <c r="E60" t="s">
+        <v>205</v>
+      </c>
+      <c r="F60" t="s">
+        <v>42</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>139</v>
+      </c>
+      <c r="D61" t="s">
+        <v>204</v>
+      </c>
+      <c r="E61" t="s">
+        <v>205</v>
+      </c>
+      <c r="F61" t="s">
+        <v>42</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H61" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>144</v>
+      </c>
+      <c r="D62" t="s">
+        <v>204</v>
+      </c>
+      <c r="E62" t="s">
+        <v>205</v>
+      </c>
+      <c r="F62" t="s">
+        <v>42</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H62" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>148</v>
+      </c>
+      <c r="D63" t="s">
+        <v>204</v>
+      </c>
+      <c r="E63" t="s">
+        <v>205</v>
+      </c>
+      <c r="F63" t="s">
+        <v>42</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>152</v>
+      </c>
+      <c r="D64" t="s">
+        <v>204</v>
+      </c>
+      <c r="E64" t="s">
+        <v>205</v>
+      </c>
+      <c r="F64" t="s">
+        <v>42</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H64" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>250</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>155</v>
+      </c>
+      <c r="D65" t="s">
+        <v>204</v>
+      </c>
+      <c r="E65" t="s">
+        <v>205</v>
+      </c>
+      <c r="F65" t="s">
+        <v>42</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H65" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>253</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>158</v>
+      </c>
+      <c r="D66" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" t="s">
+        <v>205</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>257</v>
+      </c>
+      <c r="E67" t="s">
+        <v>258</v>
+      </c>
+      <c r="F67" t="s">
+        <v>140</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H67" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>261</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" t="s">
+        <v>257</v>
+      </c>
+      <c r="E68" t="s">
+        <v>258</v>
+      </c>
+      <c r="F68" t="s">
+        <v>140</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>26</v>
+      </c>
+      <c r="D69" t="s">
+        <v>257</v>
+      </c>
+      <c r="E69" t="s">
+        <v>258</v>
+      </c>
+      <c r="F69" t="s">
+        <v>265</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>31</v>
+      </c>
+      <c r="D70" t="s">
+        <v>257</v>
+      </c>
+      <c r="E70" t="s">
+        <v>258</v>
+      </c>
+      <c r="F70" t="s">
+        <v>265</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H70" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>270</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" t="s">
+        <v>257</v>
+      </c>
+      <c r="E71" t="s">
+        <v>258</v>
+      </c>
+      <c r="F71" t="s">
+        <v>212</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H71" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>273</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>122</v>
+      </c>
+      <c r="D72" t="s">
+        <v>257</v>
+      </c>
+      <c r="E72" t="s">
+        <v>258</v>
+      </c>
+      <c r="F72" t="s">
+        <v>212</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H72" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>276</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" t="s">
+        <v>257</v>
+      </c>
+      <c r="E73" t="s">
+        <v>258</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H73" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>279</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>130</v>
+      </c>
+      <c r="D74" t="s">
+        <v>257</v>
+      </c>
+      <c r="E74" t="s">
+        <v>258</v>
+      </c>
+      <c r="F74" t="s">
+        <v>212</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H74" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>282</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>135</v>
+      </c>
+      <c r="D75" t="s">
+        <v>257</v>
+      </c>
+      <c r="E75" t="s">
+        <v>258</v>
+      </c>
+      <c r="F75" t="s">
+        <v>283</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H75" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>286</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>139</v>
+      </c>
+      <c r="D76" t="s">
+        <v>257</v>
+      </c>
+      <c r="E76" t="s">
+        <v>258</v>
+      </c>
+      <c r="F76" t="s">
+        <v>212</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H76" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>289</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>144</v>
+      </c>
+      <c r="D77" t="s">
+        <v>257</v>
+      </c>
+      <c r="E77" t="s">
+        <v>258</v>
+      </c>
+      <c r="F77" t="s">
+        <v>283</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H77" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>292</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>148</v>
+      </c>
+      <c r="D78" t="s">
+        <v>257</v>
+      </c>
+      <c r="E78" t="s">
+        <v>258</v>
+      </c>
+      <c r="F78" t="s">
+        <v>140</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H78" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>295</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>152</v>
+      </c>
+      <c r="D79" t="s">
+        <v>257</v>
+      </c>
+      <c r="E79" t="s">
+        <v>258</v>
+      </c>
+      <c r="F79" t="s">
+        <v>212</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H79" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>298</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>155</v>
+      </c>
+      <c r="D80" t="s">
+        <v>257</v>
+      </c>
+      <c r="E80" t="s">
+        <v>258</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H80" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>301</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>302</v>
+      </c>
+      <c r="E81" t="s">
+        <v>303</v>
+      </c>
+      <c r="F81" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H81" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>306</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" t="s">
+        <v>302</v>
+      </c>
+      <c r="E82" t="s">
+        <v>303</v>
+      </c>
+      <c r="F82" t="s">
+        <v>265</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H82" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>309</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>22</v>
+      </c>
+      <c r="D83" t="s">
+        <v>302</v>
+      </c>
+      <c r="E83" t="s">
+        <v>303</v>
+      </c>
+      <c r="F83" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H83" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>312</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>313</v>
+      </c>
+      <c r="E84" t="s">
+        <v>314</v>
+      </c>
+      <c r="F84" t="s">
+        <v>131</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H84" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>316</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" t="s">
+        <v>313</v>
+      </c>
+      <c r="E85" t="s">
+        <v>314</v>
+      </c>
+      <c r="F85" t="s">
+        <v>265</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H85" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>319</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>22</v>
+      </c>
+      <c r="D86" t="s">
+        <v>313</v>
+      </c>
+      <c r="E86" t="s">
+        <v>314</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H86" t="s">
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>