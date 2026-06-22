--- v0 (2025-12-29)
+++ v1 (2026-06-22)
@@ -51,2006 +51,2006 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Bal.C</t>
   </si>
   <si>
     <t>Balancete Contábil</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/balancete_janeiro_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/balancete_janeiro_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de janeiro de 2024.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/balancete_fevereiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/balancete_fevereiro.pdf</t>
   </si>
   <si>
     <t>Balancete de fevereiro de 2024.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/03_-_balancete_marco_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/03_-_balancete_marco_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de março de 2024.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/04_-_balancete_abril_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/04_-_balancete_abril_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de abril de 2024.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/balancete_maio_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/balancete_maio_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de maio de 2024.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/balancete_junho_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/balancete_junho_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de junho de 2024.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/balancete_julho_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/balancete_julho_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de julho de 2024.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/balancete_agosto_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/balancete_agosto_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de agosto de 2024.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/09_-_balancete_de_setembro_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/09_-_balancete_de_setembro_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de setembro de 2024.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/10_-_balancete_de_outubro_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/10_-_balancete_de_outubro_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de outubro de 2024.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/11_-_balancete_de_novembro_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/11_-_balancete_de_novembro_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de novembro de 2024.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/12_-_balancete_de_dezembro_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/12_-_balancete_de_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de dezembro de 2024.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Alão</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4226/decreto_legislativo_no_001.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4226/decreto_legislativo_no_001.2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 14.133, DE 01 DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/proposta_de_emenda_aditiva_n.o_001.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/proposta_de_emenda_aditiva_n.o_001.2024.pdf</t>
   </si>
   <si>
     <t>Acresce o parágrafo único ao artigo 1º que terá a seguinte redação: Devendo ser destinado 6 (vagas) para Sede, 2 (duas) vagas para o Distrito de Olhos D'Água da Canastra e 2 (duas) vagas para o Distrito de Babilônia.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>Indi.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/indicacao_no_001-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/indicacao_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que seja efetuado um aumento salarial aos Servidores Municipais.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/indicacao_no_002-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/indicacao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que seja enviada a Equipe da Vigilância Sanitária na comunidade do Vale da Gurita (Itajuí), para efetuar a castração dos cães e gatos no Salão da Igreja.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_no_003.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Seja solicitado mais patrulhamento da Policia Militar no Distrito de Olhos D'Água da Canastra.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_no_004.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_no_004.2024.pdf</t>
   </si>
   <si>
     <t>Seja realizado a manutenção co0m maquinários na estrada na Mata do Amazilio, bem como a manutenção na Ponte das terras do Sr. José Pintinho na divisa com Sr. Mailson.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/indicacao_no_005.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/indicacao_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Seja instalado 02 (duas) lombadas na Rua Vanildo Cândido da Costa, no Bairro Morada do Verde.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>Delson Pereira Machado</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/indicacao_no_006.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/indicacao_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Disponibilize caçambas para a população descartar entulhos no Distrito de Olhos D'Água da Canastra.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_no_007.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_no_007.2024.pdf</t>
   </si>
   <si>
     <t>Seja instalado 02 (duas) lombadas no desvio do Wilson Cesário.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>Fransérgio Anselmo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_n.o_009.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_n.o_009.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja instalada 01 (uma) lombada na Rua Antônio Lopes Filho, em frente a borracharia do "Zé"._x000D_
 Seja instalada 01 (uma) lombada na Avenida Antenor Pereira de Moraes, nas imediações do Nº 586, nas imediações do comércio HIGIAGRO.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_n.o_010.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_n.o_010.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja realizada a manutenção da iluminação no Campo de Futebol Municipal "CORDEBÃO".</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_n.o_011.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_n.o_011.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja realizado a manutenção e troca das vigas quebradas na primeira ponte antes da ponte de Peixoto.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_n.o_012.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_n.o_012.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja realizado a manutenção com maquinários na estrada que sai do Claro, no sentido da Bateia (Sandy) passando pela Serra da Bateia, Gurita e Itajuí, Morro do Limão até o Pedra, sentido Vanda. _x000D_
 Manutenção da ponte da Bateia, colocando os pranchões danificados.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_n.o_013.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_n.o_013.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja realizado a manutenção com maquinários na Estrada da Serra Branca perto da Vanda e arrumar a estrada da Babilônia e da Mata dos Marques.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_n.o_014.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_n.o_014.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja realizado a Reforma das 02 (duas) casas sendo do Sr. João Batista de Souza (João Garrote) e da Maria Aparecida Borges Cruvinel, conforme combinado.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_n.o_015.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_n.o_015.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja efetuado um aumento salarial para os professores da Rede Municipal de Ensino Escolar.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_n.o_016.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_n.o_016.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que, seja efetuado Repasse Financeiro para a Creche para possível aumento salarial aos funcionários.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_n.o_017.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_n.o_017.2024.pdf</t>
   </si>
   <si>
     <t>Sugerir que seja enviada a Equipe da Vigilância Sanitária na comunidade do Vale da Gurita (Itajuí), para efetuar a castração dos cães e gatos no Salão da Igrejinha.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Luciana da Rádio</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4278/indicacao_n.o_018.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4278/indicacao_n.o_018.2024.pdf</t>
   </si>
   <si>
     <t>Seja fornecido lanche para as pessoas carentes que realizam exames, consultas e outros procedimentos no período da manhã no Hospital Elpídio Rodrigues Pinto.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_n.o_020_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_n.o_020_2024.pdf</t>
   </si>
   <si>
     <t>Sugere que seja efetuada a manutenção de meio fio e retirada de raízes na rua Antônio Lopes Filho nas imediações do material de construção Constrular.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/indicacao_n.o_021_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/indicacao_n.o_021_2024.pdf</t>
   </si>
   <si>
     <t>Sugere que seja mantido nos cofres públicos para o ano de 2025 recursos para realização da Reforma das 02 (duas) casas sendo do Sr. João Batista de Souza (João Garrote) e da Maria Aparecida Borges Cruvinel.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_n.o_022_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_n.o_022_2024.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizada a manutenção em todos os veículos parados no pátio (caminhões, máquinas pesadas, ônibus e veículos leves).</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/lei_municipal_n.o_2.556-2024_-_institui_programa_de_demissao_voluntaria_para_servidores_publicos_da_camara_municipal_de_delfinopolis.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/lei_municipal_n.o_2.556-2024_-_institui_programa_de_demissao_voluntaria_para_servidores_publicos_da_camara_municipal_de_delfinopolis.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE DEMISSÃO VOLUNTÁRIA PARA SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE DELFINÓPOLIS .</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>Suely Alves Ferreira Leite Lemos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/lei_municipal_n.o_2.557-2024_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_2024_-_3.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/lei_municipal_n.o_2.557-2024_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_2024_-_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RECOMPOSIÇÃO SALARIAL AOS EMPREGADOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/lei_municipal_n.o_2.558-2024_-_reajuste_auxilio_alimentacao_2024_-_r_50000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/lei_municipal_n.o_2.558-2024_-_reajuste_auxilio_alimentacao_2024_-_r_50000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO AUXÍLIO ALIMENTAÇÃO CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/lei_municipal_n.o_2.559-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_van_-_secretaria_mun_de_viacao_e_transporte.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/lei_municipal_n.o_2.559-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_van_-_secretaria_mun_de_viacao_e_transporte.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/lei_municipal_n.o_2.560-2024_-_dispoes_osbre_abertura_de_credito_suplementar_-_caminhao_-_secretaria_mun_de_viacao_e_transporte.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/lei_municipal_n.o_2.560-2024_-_dispoes_osbre_abertura_de_credito_suplementar_-_caminhao_-_secretaria_mun_de_viacao_e_transporte.pdf</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/lei_municipal_n.o_2.561-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_van_e_onibus_-_secretaria_mun_de_turismo_lazer_esporte_e_cultura.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/lei_municipal_n.o_2.561-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_van_e_onibus_-_secretaria_mun_de_turismo_lazer_esporte_e_cultura.pdf</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/lei_municipal_n.o_2.562-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_rua_das_flores_-_secretaria_mun_de_obras_e_infraestrutura.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/lei_municipal_n.o_2.562-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_rua_das_flores_-_secretaria_mun_de_obras_e_infraestrutura.pdf</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/lei_municipal_n.o_2.563-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_serra_branca_-_secretaria_mun_de_obras_e_infraestrutura.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/lei_municipal_n.o_2.563-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_serra_branca_-_secretaria_mun_de_obras_e_infraestrutura.pdf</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/lei_municipal_n.o_2.564-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_motoniveladora_-_secretaria_mun_de_viacao_de_transporte.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/lei_municipal_n.o_2.564-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_motoniveladora_-_secretaria_mun_de_viacao_de_transporte.pdf</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/lei_municipal_n.o_2.565-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_mini_pa_carregadeira_-_secretaria_mun_de_meio_amb._saneam._basico_e_serv._urbanos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/lei_municipal_n.o_2.565-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_mini_pa_carregadeira_-_secretaria_mun_de_meio_amb._saneam._basico_e_serv._urbanos.pdf</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/lei_municipal_n.o_2.566-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_onibus_escolar_-_sec_mun_de_educacao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/lei_municipal_n.o_2.566-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_onibus_escolar_-_sec_mun_de_educacao.pdf</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/lei_municipal_n.o_2.567-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.447-2020_previne_brasil.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/lei_municipal_n.o_2.567-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.447-2020_previne_brasil.pdf</t>
   </si>
   <si>
     <t>REVOGA INTEGRALMENTE A LEI MUNICIPAL N.º 2.447/2020, DE 04 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/lei_municipal_n.o_2.568-2024_-_institui_no_ambito_do_municipio_de_delfinopolismg_o_programa_banco_de_racao_para_anima.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/lei_municipal_n.o_2.568-2024_-_institui_no_ambito_do_municipio_de_delfinopolismg_o_programa_banco_de_racao_para_anima.pdf</t>
   </si>
   <si>
     <t>"NSTITUI NO ÂMBITO DO MUNICÍPIO DE DELFINÓPOLIS/MG, O PROGRAMA BANCO DE RAÇÃO PARA ANIMAIS."</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/lei_municipal_n.o_2.569-2024_-_dispoe_sobre_a_sindicancia_administrativa_e_o_procedimento_administrativo_disciplinar.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/lei_municipal_n.o_2.569-2024_-_dispoe_sobre_a_sindicancia_administrativa_e_o_procedimento_administrativo_disciplinar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SINDICÂNCIA ADMINISTRATIVA E O PROCEDIMENTO ADMINISTRATIVO DISCIPLINAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4346/lei_municipal_n.o_2.570-2024_-_credito_especial_-_construcao_da_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4346/lei_municipal_n.o_2.570-2024_-_credito_especial_-_construcao_da_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DO PPA, LDO E LOA PARA CRIAÇÃO DO PROJETO PARA CONSTRUÇÃO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO NO MUNICÍPIO DE DELFINÓPOLIS/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/lei_municipal_n.o_2.571-2024_-_da_nova_denominacao_ao_residencial_dr_adauto_leite_-_dr_adauto_leite_lemos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/lei_municipal_n.o_2.571-2024_-_da_nova_denominacao_ao_residencial_dr_adauto_leite_-_dr_adauto_leite_lemos.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO AO RESIDENCIAL DOUTOR ADAUTO LEITE, DESTA CIDADE, QUE PASSA A DENOMINAR-SE BAIRRO DOUTOR ADAUTO LEITE LEMOS.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/lei_municipal_n.o_2.572-2024_-_da_nova_denominacao_a_rua_espirito_santo_da_forquilha_-_rua_roberto_leite_lemos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/lei_municipal_n.o_2.572-2024_-_da_nova_denominacao_a_rua_espirito_santo_da_forquilha_-_rua_roberto_leite_lemos.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A RUA ESPÍRITO SANTO DA FORQUILHA, DO LOTEAMENTO RESIDENCIAL DR. ADAUTO LEITE DESTA CIDADE, QUE PASSA A DENOMINAR-SE RUA "ROBERTO LEITE LEMOS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/lei_municipal_n.o_2.573-2024_-_institui_o_dia_da_mata_do_indio_-_09_de_junho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/lei_municipal_n.o_2.573-2024_-_institui_o_dia_da_mata_do_indio_-_09_de_junho.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA MATA DO ÍNDIO NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE DELFINÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/lei_municipal_n.o_2.574-2024_-_dispoe_sobre_a_limpeza_urbana_seu_servicos_e_o_manejo_de_residuos_solidos_urbanos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/lei_municipal_n.o_2.574-2024_-_dispoe_sobre_a_limpeza_urbana_seu_servicos_e_o_manejo_de_residuos_solidos_urbanos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA URBANA, SEUS SERVIÇOS E O MANEJO DE RESÍDUOS SÓLIDOS URBANOS NO MUNICÍPIO DE DELFINÓPOLIS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/lei_municipal_n.o_2.575-2024_-_fixa_os_subsidios_do_prefeito_e_vice_prefeito_para.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/lei_municipal_n.o_2.575-2024_-_fixa_os_subsidios_do_prefeito_e_vice_prefeito_para.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO (A) PREFEITO E DO (A) VICE PREFEITO (A) PARA LEGISLATURA 2025/2028.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/lei_municipal_n.o_2.576-2024_-_fixa_os_subsidios_dos_secretarios_para_2025-2028.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/lei_municipal_n.o_2.576-2024_-_fixa_os_subsidios_dos_secretarios_para_2025-2028.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS SECRETÁRIOS PARA A LEGISLATURA DE 2025/2028.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/lei_municipal_n.o_2.577-2024_-_fixa_os_subsidios_dos_vereadores_para_2025-2028.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/lei_municipal_n.o_2.577-2024_-_fixa_os_subsidios_dos_vereadores_para_2025-2028.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025/2028.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/lei_municipal_n.o_2.578-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_serro_alegre_ou_gamelao_em_zona_urbana.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/lei_municipal_n.o_2.578-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_serro_alegre_ou_gamelao_em_zona_urbana.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFORMAR A GLEBA RURAL DENOMINADA "SERRO ALEGRE OU GAMELÃO", 30.250 M², MATRÍCULA N.º 32.210, EM ZONA URBANA DO MUNICÍPIO DE DELFINÓPOLIS, COM FINALIDADE DE PARCELAMENTO DE SOLO.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/lei_municipal_n.o_2.579-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_sitio_luz_e_sol__em_zona_urbana.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/lei_municipal_n.o_2.579-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_sitio_luz_e_sol__em_zona_urbana.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFORMAR A GLEBA RURAL DENOMINADA "SÍTIO LUZ E SOL", 28.894 M², MATRÍCULA N.º 31.412, EM ZONA URBANA DO MUNICÍPIO DE DELFINÓPOLIS, COM FINALIDADE DE PARCELAMENTO DE SOLO.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/lei_municipal_n.o_2.580-2024_-_adesao_ao_consorcio_cidassp.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/lei_municipal_n.o_2.580-2024_-_adesao_ao_consorcio_cidassp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A PARTICIPAÇÃO DO MUNICÍPIO DE DELFINÓPOLIS-MG, NO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DE SÃO SEBASTIÃO DO PARAÍSO - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4357/lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_a_entidade_-_cei_crianca_feliz_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4357/lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_a_entidade_-_cei_crianca_feliz_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À ENTIDADE CENTRO DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ NO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/lei_municipal_n.o_2.582-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_5.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/lei_municipal_n.o_2.582-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_5.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE DELFINÓPOLIS PARA EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/lei_municipal_n.o_2.583-2024_-_autoriza_prorrogacao_da_concecao_de_lsr_de_servidores_lotados_na_balsa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/lei_municipal_n.o_2.583-2024_-_autoriza_prorrogacao_da_concecao_de_lsr_de_servidores_lotados_na_balsa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EM CARÁTER EXCEPCIONAL A PRORROGAÇÃO DA CONCESSÃO DE LICENÇA SEM REMUNERAÇÃO AOS SERVIDORES ESTÁVEIS LOTADOS NA BALSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/lei_municipal_n.o_2.584-2024_-_altera_a_lei_municipal_n.o_2.108-2012_-_auxilio_natalidade.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/lei_municipal_n.o_2.584-2024_-_altera_a_lei_municipal_n.o_2.108-2012_-_auxilio_natalidade.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2.108 DE 03 DE DEZEMBRO DE 2012 REFERENTE CONCESSÃO DE BENEFÍCIOS EVENTUAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/lei_municipal_n.o_2.585-2024_-_institui_no_calendario_oficial_do_municipio_de_delfinopolis_o_dia_do_respeito_ao_ciclista.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/lei_municipal_n.o_2.585-2024_-_institui_no_calendario_oficial_do_municipio_de_delfinopolis_o_dia_do_respeito_ao_ciclista.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE DELFINÓPOLIS O DIA DO RESPEITO AO CICLISTA, EM HOMENAGEM À CICLISTA LAIS MENDES SOARES SAES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/lei_municipal_n.o_2.586-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_10_porcento_emenda_5_porcento.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/lei_municipal_n.o_2.586-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_10_porcento_emenda_5_porcento.pdf</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/lei_municipal_n.o_2.587-2024_-_altera_a_lei_municipal_n.o_2.549-2023_conselho_municipal_de_direito_do_idoso.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/lei_municipal_n.o_2.587-2024_-_altera_a_lei_municipal_n.o_2.549-2023_conselho_municipal_de_direito_do_idoso.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2.549/2023 DE 08 DE DEZEMBRO DE 2023 A QUAL DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITO DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/lei_municipal_n.o_2.588-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_caminhao_compactador.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/lei_municipal_n.o_2.588-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_caminhao_compactador.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/lei_municipal_n.o_2.589-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_ambulancia_-_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/lei_municipal_n.o_2.589-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_ambulancia_-_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/lei_municipal_n.o_2.590-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_asfalto_recanto_por_do_sol_-_secretaria_municipal_de_obras_e_infraestrutura.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/lei_municipal_n.o_2.590-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_asfalto_recanto_por_do_sol_-_secretaria_municipal_de_obras_e_infraestrutura.pdf</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/lei_municipal_n.o_2.591-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_reforma_sede_da_vigilancia_-_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/lei_municipal_n.o_2.591-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_reforma_sede_da_vigilancia_-_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/lei_municipal_n.o_2.592-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.444.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/lei_municipal_n.o_2.592-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.444.pdf</t>
   </si>
   <si>
     <t>REVOGA INTEGRALMENTE A LEI MUNICIPAL N.º 2.444, DE 04 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/lei_municipal_n.o_2.593-2024_-_autoriza_permuta_de_imoveis_do_loteamento_recanto_por_do_sol_distrito_de_olhos_d_agua_da_canastra.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/lei_municipal_n.o_2.593-2024_-_autoriza_permuta_de_imoveis_do_loteamento_recanto_por_do_sol_distrito_de_olhos_d_agua_da_canastra.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DE IMÓVEIS DO LOTEAMENTO RECANTO PÔR DO SOL, DISTRITO DE OLHOS D’ ÁGUA DA CANASTRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/lei_municipal_n.o_2.594-2024_-_altera_a_lei_n.o_1.880-2008_e_institui_data_da_comemoracao_do_aniversario_do_distrito_de_olhos_d_agua_.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/lei_municipal_n.o_2.594-2024_-_altera_a_lei_n.o_1.880-2008_e_institui_data_da_comemoracao_do_aniversario_do_distrito_de_olhos_d_agua_.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 1.880 DE 30 DE OUTUBRO DE 2008, PARA INSTITUIR DATA OFICIAL DA COMEMORAÇÃO DO ANIVERSÁRIO DO DISTRITO DE OLHOS D’ ÁGUA DA CANASTRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/lei_municipal_n.o_2.595-2024_-_revoga_integralmente_as_lei_municipais_n.o_1.571-2003_e_n.o_1.884-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/lei_municipal_n.o_2.595-2024_-_revoga_integralmente_as_lei_municipais_n.o_1.571-2003_e_n.o_1.884-2008.pdf</t>
   </si>
   <si>
     <t>REVOGA INTEGRALMENTE AS LEI MUNICIPAIS N.º 1.571, DE 28 DE MAIO DE 2003 E N.º 1.884, DE 03 DE NOVEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/lei_municipal_n.o_2.596-2024_-_altera_lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_-_cei_crianca_feliz_r_100.00000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/lei_municipal_n.o_2.596-2024_-_altera_lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_-_cei_crianca_feliz_r_100.00000.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N.º 2.581/2024, A FIM DE CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CENTRO DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ NO EXERCÍCIO DE 2024 COM RECURSO PRÓPRIO DE ENSINO.”</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/lei_municipal_n.o_2.597-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_iluminacao_rua_juscelino_pernambuco.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/lei_municipal_n.o_2.597-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_iluminacao_rua_juscelino_pernambuco.pdf</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/lei_municipal_n.o_2.598-2024_-_dispoe_sobre_a_majoracao_do_limeite_de_abertura_de_credito_suplementar_no_orcto_2024_-_novembro_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/lei_municipal_n.o_2.598-2024_-_dispoe_sobre_a_majoracao_do_limeite_de_abertura_de_credito_suplementar_no_orcto_2024_-_novembro_2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE DELFINÓPOLIS PARA EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/lei_municipal_n.o_2.599-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/lei_municipal_n.o_2.599-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/lei_municipal_n.o_2.600-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_camara.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/lei_municipal_n.o_2.600-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_camara.pdf</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/lei_municipal_n.o_2.601-2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_municipais_r_50000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/lei_municipal_n.o_2.601-2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_municipais_r_50000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO ALIMENTAÇÃO ESPECIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/lei_municipal_n.o_2.602-2024_-_autoriza_o_poder_legislativo_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_da_camara_municipa_r_50000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/lei_municipal_n.o_2.602-2024_-_autoriza_o_poder_legislativo_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_da_camara_municipa_r_50000.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER LEGISLATIVO A CONCEDER AUXILIO ALIMENTAÇÃO ESPECIAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/lei_municipal_n.o_2.603-2024_-_loa_2025.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/lei_municipal_n.o_2.603-2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DELFINÓPOLIS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/lei_municipal_n.o_2.604-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/lei_municipal_n.o_2.604-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/lei_municipal_n.o_2.605-2024_-_repasses_financeiros_2025.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/lei_municipal_n.o_2.605-2024_-_repasses_financeiros_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DELFINÓPOLIS FIRMAR CONVÊNIOS, TERMOS DE PARCERIAS, CONCEDER SUBVENÇÕES, CONTRIBUIÇÕES, INCENTIVOS, AUXÍLIOS FINANCEIROS E MANTER FILIAÇÕES COM ASSOCIAÇÕES E CONSÓRCIOS PÚBLICOS, NO EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>Leis Municipais Complementares</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/lei_complementar_n.o_040-2024_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_fisc_vig_sanitaria_e_fisc_de_tributos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/lei_complementar_n.o_040-2024_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_fisc_vig_sanitaria_e_fisc_de_tributos.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 001/2015 (LEI DE ATRIBUIÇÕES) CRIANDO DENTRO DO QUADRO DE EMPREGOS E SALÁRIOS DESTE MUNICÍPIO, EMPREGOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/lei_complementar_n.o_041-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_hortifrutigranjeiros.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/lei_complementar_n.o_041-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_hortifrutigranjeiros.pdf</t>
   </si>
   <si>
     <t>ACRESCE ALÍNEA “L” AO ARTIGO 1º LEI MUNICIPAL Nº. 2.238/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/lei_complementar_n.o_042-2024_-_abre_vagas_para_o_emprego_de_ajudante_geral.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/lei_complementar_n.o_042-2024_-_abre_vagas_para_o_emprego_de_ajudante_geral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 001/2015 (LEI DE ATRIBUIÇÕES) ACRESCENDO VAGAS JUNTO A EMPREGO EXISTENTE, DENTRO DO QUADRO DE EMPREGOS E SALÁRIOS DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/lei_complementar_n.o_043-2024_-_altera_a_lei_complementar_n.o_001-2015_-_coordenador_do_cras.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/lei_complementar_n.o_043-2024_-_altera_a_lei_complementar_n.o_001-2015_-_coordenador_do_cras.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 001/2015 REFERENTE A ESCOLARIDADE DO CARGO DE COORDENADOR MUNICIPAL DO CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/lei_complementar_n.o_044-2024_-_altera_a_lei_complementar_n.o_001-2015_-_professor_de_educacao_fisica.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/lei_complementar_n.o_044-2024_-_altera_a_lei_complementar_n.o_001-2015_-_professor_de_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 001/2015 (LEI DE ATRIBUIÇÕES), DÁ NOVA DENOMINAÇÃO E UNIFICA OS EMPREGOS EFETIVOS DE PROFESSOR DE EDUCAÇÃO FÍSICA NO MUNICÍPIO DE DELFINÓPOLIS, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4506/lei_complementar_n.o_045-2024_-_altera_a_lei_complementar_n.o_0012015_lei_de_atribuicoes_atualizando_a_classificacao_brasileira_de_ocupacoes-_cbo_do_cargo_d.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4506/lei_complementar_n.o_045-2024_-_altera_a_lei_complementar_n.o_0012015_lei_de_atribuicoes_atualizando_a_classificacao_brasileira_de_ocupacoes-_cbo_do_cargo_d.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 001/2015 (LEI DE ATRIBUIÇÕES) ATUALIZANDO A CLASSIFICAÇÃO BRASILEIRA DE OCUPAÇÕES- CBO DO CARGO DE AGENTE DE COMBATE À ENDEMIAS, CONFORME DISPÕE.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4507/lei_complementar_n.o_046-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_pessoas_com_t.e.a..pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4507/lei_complementar_n.o_046-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_pessoas_com_t.e.a..pdf</t>
   </si>
   <si>
     <t>“ACRESCE ALÍNEA “M” AO ARTIGO 1º LEI MUNICIPAL Nº. 2.238/2015 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/portaria_no_001.2024_-_designa_agente_de_contratacao_comissao_de_contratacao_e_equipe_de_apoio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/portaria_no_001.2024_-_designa_agente_de_contratacao_comissao_de_contratacao_e_equipe_de_apoio.pdf</t>
   </si>
   <si>
     <t>Designa agente de contratação, comissão de contratação e equipe de apoio para atuação nas licitações no âmbito do poder legislativo de Delfinópolis/MG, conforme disposto na Lei Federal n.º 14.133/2021.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/portaria_no_002.2024_-_nomeia_comissao_de_inventario_fisico_e_financeiro_dos_valores.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/portaria_no_002.2024_-_nomeia_comissao_de_inventario_fisico_e_financeiro_dos_valores.pdf</t>
   </si>
   <si>
     <t>Nomeia comissão de inventário físico e financeiro dos valores - supervisão do patrimônio público e comissão de inventário físico e financeiro dos valores - tesouraria e atos potenciais ativos e passivos.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/portaria_no_003.2024_-_dispoe_sobre_designacao_de_membros_da_comissao_de_controle_interno_da_camara_municipal_de_delfinopolis-mg.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/portaria_no_003.2024_-_dispoe_sobre_designacao_de_membros_da_comissao_de_controle_interno_da_camara_municipal_de_delfinopolis-mg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de membros da comissão de controle interno da Câmara Municipal de Delfinópolis-MG.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_municipal_no_01.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_municipal_no_01.2024.pdf</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_municipal_no_02.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_municipal_no_02.2024.pdf</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4254/projeto_de_lei_n.o_003.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4254/projeto_de_lei_n.o_003.2024.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao residencial Doutor Adauto Leite, desta cidade, que passa a denominar-se Bairro Doutor Adauto Leite Lemos.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_no_010.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_no_010.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/projeto_de_lei_no_011.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/projeto_de_lei_no_011.2024.pdf</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/projeto_de_lei_no_012.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/projeto_de_lei_no_012.2024.pdf</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/projeto_de_lei_n.o_014.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/projeto_de_lei_n.o_014.2024.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a Rua Espírito Santo da Forquilha, do loteamento Residencial Dr. Adauto Leite desta cidade, que passa a denominar-se Rua "Roberto Leite Lemos" e dá outras providências.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4237/projeto_de_lei_municipal_n.o_015-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4237/projeto_de_lei_municipal_n.o_015-2024.pdf</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/projeto_de_lei_municipal_n.o_016-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/projeto_de_lei_municipal_n.o_016-2024.pdf</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/projeto_de_lei_municipal_n.o_017-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/projeto_de_lei_municipal_n.o_017-2024.pdf</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4240/projeto_de_lei_municipal_n.o_018-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4240/projeto_de_lei_municipal_n.o_018-2024.pdf</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4241/projeto_de_lei_n.o_019-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4241/projeto_de_lei_n.o_019-2024.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Delfinópolis/MG, o programa Banco de Ração para animais.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4244/projeto_de_lei_municipal_n.o_020.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4244/projeto_de_lei_municipal_n.o_020.2024.pdf</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_municipal_n.o_021-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_municipal_n.o_021-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Sindicância Administrativa e o Procedimento Administrativo Disciplinar, e dá outras providências.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/projeto_de_lei_municipal_n.o_022.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/projeto_de_lei_municipal_n.o_022.2024.pdf</t>
   </si>
   <si>
     <t>Revoga integralmente a Lei Municipal N.º 2.447/2020, de 04 de Dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_municipal_n.o_023-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_municipal_n.o_023-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Adequação do PPA, LDO e LOA para criação do Projeto para Construção da Secretária Municipal de Educação no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_municipal_n.o_024-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_municipal_n.o_024-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Remanejamento de Servidores Públicos Municipais, Celetistas, Ocupante de Emprego Efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito(a) e do (a) Vice Prefeito(a) para a legislatura 2025/2028.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_n.o_026.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_n.o_026.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários para a legislatura 2025/2028.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/projeto_de_lei_n.o_027.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/projeto_de_lei_n.o_027.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a legislatura 2025/2028.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/projeto_de_lei_n.o_028.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/projeto_de_lei_n.o_028.2024.pdf</t>
   </si>
   <si>
     <t>Institui o dia da Mata do Índio no calendário oficial do Munícipio de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4280/projeto_de_lei_n.o_029.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4280/projeto_de_lei_n.o_029.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza em caráter excepcional a prorrogação da concessão de licença sem remuneração aos servidores estáveis lotados na balsa e dá outras providências.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/projeto_de_lei_n.o_030.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/projeto_de_lei_n.o_030.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.108 de 03 de dezembro de 2012 referente concessão de benefícios eventuais, e dá outras providências.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/projeto_de_lei_n.o_031.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/projeto_de_lei_n.o_031.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza urbana, seus serviços e o manejo de resíduos sólidos urbanos no Munícipio de Delfinópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_n.o_033.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_n.o_033.2024.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município de Delfinópolis o dia do respeito ao ciclista, em homenagem à ciclista Laís Mendes Soares Saes, e dá outras providências.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_municipal_no_034.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_municipal_no_034.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a participação do Município de Delfinópolis, no consórcio Intermunicipal para o desenvolvimento sustentável da região de São Sebastião do Paraíso - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/projeto_de_lei_n.o_035.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/projeto_de_lei_n.o_035.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a transformar a Gleba rural denominada "Serro Alegre ou Gamelão", 30.250 m², matricula n.º 32.210, em zona urbana do Munícipio de Delfinópolis, com finalidade de parcelamento de solo.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/projeto_de_lei_n.o_036.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/projeto_de_lei_n.o_036.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a transformar a gleba rural denominada "Sítio Luz e Sol", 28.894 m², matrícula n.º 31.412, em zona urbana no Munícipio de Delfinópolis, com finalidade de parcelamento de solo.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_municipal_no_037.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_municipal_no_037.2024.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social à entidade Centro de Educação Infantil Criança Feliz no exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_municipal_no_038.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_municipal_no_038.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do Município de Delfinópolis para exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/projeto_de_lei_n.o_040_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/projeto_de_lei_n.o_040_2024.pdf</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_n.o_041_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_n.o_041_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.549/2023 de 08 de dezembro de 2023 a qual dispõe sobre a criação do Conselho Municipal de Direitos do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_n.o_043_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_n.o_043_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementares no orçamento do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_n.o_044_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_n.o_044_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no orçamento do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_n.o_045_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_n.o_045_2024.pdf</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_n.o_046_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_n.o_046_2024.pdf</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/projeto_de_lei_n.o_047_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/projeto_de_lei_n.o_047_2024.pdf</t>
   </si>
   <si>
     <t>Revoga integralmente a Lei Municipal n.º 2.444, de 04 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/projeto_de_lei_n.o_048_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/projeto_de_lei_n.o_048_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Permuta de imóveis do loteamento Recanto Pôr do Sol, Distrito de Olhos D'Água da Canastra, e dá outras providências.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/projeto_de_lei_n.o_049_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/projeto_de_lei_n.o_049_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.880 de 30 de outubro de 2008, para instituir data oficial da comemoração do aniversário do Distrito de Olhos D'Água da Canastra, e dá outras providências.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/projeto_de_lei_n.o_050_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/projeto_de_lei_n.o_050_2024.pdf</t>
   </si>
   <si>
     <t>Revoga Integralmente as Leis Municipais n.º 1.571, de 28 de maio de 2003 e n.º 1.884, de 3 de novembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/projeto_de_lei_n.o_051_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/projeto_de_lei_n.o_051_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2.581/2024, A FIM DE CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE CENTRO DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ NO EXERCÍCIO DE 2024 COM RECURSO PRÓPRIO DE ENSINO.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_n.o_052_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_n.o_052_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso conjunto de espaço físico do município de Delfinópolis para a Associação Nativos da Canastra e Associação Comercial, Industrial, Agropecuário e de Serviços de Delfinópolis, na forma em que específica e dá outras providências.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/projeto_de_lei_n.o_053_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/projeto_de_lei_n.o_053_2024.pdf</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_n.o_054_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_n.o_054_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do  Município de Delfinópolis para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_n.o_055_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_n.o_055_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do município de Delfinópolis para exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_n.o_056_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_n.o_056_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_n.o_057_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_n.o_057_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Delfinópolis firmar convênios, termos de parcerias, conceder subvenções, contribuições, incentivos, auxílios financeiros e manter filiações com associações e consórcios públicos, no exercício de 2025.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_n.o_058_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_n.o_058_2024.pdf</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_n.o_060_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_n.o_060_2024.pdf</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_n.o_061_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_n.o_061_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a conceder auxilio alimentação especial aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_n.o_062_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_n.o_062_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder legislativo a conceder auxílio alimentação especial aos servidores públicos da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_n.o_063_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_n.o_063_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novos códigos e seções de logradouros para cobrança de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_n.o_065_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_n.o_065_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei n.º 1.720, de 31 de março de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/projeto_de_lei_complementar_n.o_001.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/projeto_de_lei_complementar_n.o_001.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2015 (Lei de Atribuições) acrescendo vagas junto a emprego existente, dentro do quadro de empregos e salários deste Munícipio e dá outras providências.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>Ana Trindade</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/projeto_de_lei_complementar_n.o_005-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/projeto_de_lei_complementar_n.o_005-2024.pdf</t>
   </si>
   <si>
     <t>Acresce alínea "L" ao artigo 1º Lei Municipal n.º 2.238/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_complementar_n.o_006.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_complementar_n.o_006.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2015 referente a escolaridade do cargo de Coordenador Municipal do Centro de Referência da Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_complementar_n.o_007_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_complementar_n.o_007_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2015 (Lei de Atribuições), dá nova denominação e unifica os empregos efetivos de Professor de Educação Física no município de Delfinópolis, como nesta se específica.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_complementar_n.o_008_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_complementar_n.o_008_2024.pdf</t>
   </si>
   <si>
     <t>Acresce Alínea "M" ao artigo 1º Lei Municipal n.º 2.238/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/projeto_de_lei_complementar_n.o_009_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/projeto_de_lei_complementar_n.o_009_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar N.º 001/2015 (Lei de Atribuições) para dispor sobre a extinção de empregos em comissão.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/projeto_de_lei_complementar_n.o_010_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/projeto_de_lei_complementar_n.o_010_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2015 (Lei de Atribuições) atualizando a classificação brasileira de ocupações CBO do cargo de Agente de Combate à endemias, conforme dispõe.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_no_02.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_no_02.2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A RECEITA E A DESPESA DA BALSA E INFORMAÇÕES SOBRE O FUNCIONALISMO DA EMPRESA TERCEIRIZADA RESPONSÁVEL PELA TRAVESSIA DA BALSA.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_no_05.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_no_05.2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O TRANSBORDO DE RESÍDUOS SÓLIDOS E OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_no_06.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_no_06.2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CHACREAMENTO E LOTEAMENTO COM PEDIDO DE LICENÇA DE INSTALAÇÃO.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_no_07.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_no_07.2024.pdf</t>
   </si>
   <si>
     <t>REQUER O CONTRATO DE ASSESSORIA DE LICITAÇÃO DA ÁREA DE COMPRAS E OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/requerimento_no08-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/requerimento_no08-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARECER JURÍDICO DA PROCURADORA JULIA GMEINER SOBRE CONTRATAÇÃO DE EMPRESA PARA EXECUÇÃO DO CARNAVAL 2024.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_n.o_009_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_n.o_009_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONSULTÓRIOS ODONTOLÓGICOS.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_no_010.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_no_010.2024.pdf</t>
   </si>
   <si>
     <t>Requer informações dos medicamentos, ambulâncias e casos de Dengue no Município.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_no_011.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_no_011.2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Manutenção das Estradas rurais.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_no_05.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Requer a relação de todos os financiamentos e parcelamentos que a Prefeitura possui atualmente, bem como a posição de cada um atualizada.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_n.o_014.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_n.o_014.2024.pdf</t>
   </si>
   <si>
     <t>Solicita os critérios para concessão de cestas básicas bem como a lista dos beneficiados.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_n.o_016-2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_n.o_016-2024.pdf</t>
   </si>
   <si>
     <t>Requer a informação de Emenda Parlamentares dos Deputados Aécio Neves e Emidinho Madeira.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_n.o_019.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_n.o_019.2024.pdf</t>
   </si>
   <si>
     <t>Requer a Informação de Licitação.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_n.o_020.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_n.o_020.2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Campo Municipal da Prainha.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_n.o_021.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_n.o_021.2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Construção da nova Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_no_023_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_no_023_2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido o regime de Urgência Urgentíssima.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_024_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_024_2024.pdf</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_n.o_025_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_n.o_025_2024.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDO O REGIME DE URGÊNCIA URGENTÍSSIMA.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_n.o_026_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_n.o_026_2024.pdf</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_n.o_027_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_n.o_027_2024.pdf</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4225/resolucao_no_001.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4225/resolucao_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da doação de veículo automotor da Câmara Municipal de Delfinópolis ao Município de Delfinópolis.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/resolucao_no_002.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/resolucao_no_002.2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE MÉRITO LEGISLATIVO A ILUSTRÍSSIMA SENHORA Dra. ARIADNE FERNANDA DE FARIA E SOUSA RAMOS.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/resolucao_no_003.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/resolucao_no_003.2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE DELFINÓPOLIS.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/resolucao_n.o_004.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/resolucao_n.o_004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção ao Veto Parcial do Projeto de Lei N.º 019/2024: "Institui no Âmbito do Município de Delfinópolis /MG, o Programa Banco de Ração para Animais."</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/resolucao_no_005.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/resolucao_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação da Prestação de contas do Município de Delfinópolis - MG relativo ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/resolucao_n.o_006.2024_-_dispoe_sobre_a_aprovacao_da_prestacao_de_contas_de_2021.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/resolucao_n.o_006.2024_-_dispoe_sobre_a_aprovacao_da_prestacao_de_contas_de_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DA PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE DELFINÓPOLIS - MG RELATIVO AO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/resolucao_007.2024_-_regimento_interno_.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/resolucao_007.2024_-_regimento_interno_.pdf</t>
   </si>
   <si>
     <t>Institui o novo Regimento Interno da Câmara Municipal de Delfinópolis, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/resolucao_n.o_008_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/resolucao_n.o_008_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução antecipada do duodécimo aos cofres do poder executivo municipal e da outras providências.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/projeto_de_resolucao_no_001.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/projeto_de_resolucao_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Servidores da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_resolucao_no_002.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_resolucao_no_002.2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA DOAÇÃO DE VEÍCULO AUTOMOTOR DA CÂMARA MUNICIPAL DE DELFINÓPOLIS AO MUNICÍPIO DE DELFINÓPOLIS.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/projeto_de_resolucao_no_003.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/projeto_de_resolucao_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito Legislativo a Ilustríssima Senhora Dra. Ariadne Fernanda de Faria e Sousa Ramos.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>CCJ - Comissão de Legislação, Justiça e Redação Final.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/projeto_de_resolucao_n.o_004.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/projeto_de_resolucao_n.o_004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção ao veto parcial do Projeto n.º 019/2024: "Institui no Âmbito do Munícipio de Delfinópolis/MG, o Programa Banco de Ração para Animais."</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_resolucao_n.o_005.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_resolucao_n.o_005.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação da prestação de contas do Município de Delfinópolis - MG relativo ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/projeto_de_resolucao_n.o_006.2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/projeto_de_resolucao_n.o_006.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação da prestação de contas do Município de Delfinópolis - MG relativo ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_resolucao_007.2024_-_regimento_interno_assinado.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_resolucao_007.2024_-_regimento_interno_assinado.pdf</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_resolucao_n.o_008_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_resolucao_n.o_008_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO ANTECIPADA DO DUODÉCIMO AOS COFRES DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/proposta_de_emenda_a_lei_organica_municipal_n.o_001_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/proposta_de_emenda_a_lei_organica_municipal_n.o_001_2024.pdf</t>
   </si>
   <si>
     <t>Dá nova redação À Lei Orgânica do Município de Delfinópolis, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/proposta_de_emenda_modificativa_n.o_002_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/proposta_de_emenda_modificativa_n.o_002_2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º, caput e § único do Projeto de Lei n.º 040/2024</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/proposta_de_emenda_aditiva_n.o_003_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/proposta_de_emenda_aditiva_n.o_003_2024.pdf</t>
   </si>
   <si>
     <t>Acresce alíneas ao artigo 1º do Projeto de Lei n.º 057/2024</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/proposta_de_emenda_modificativa_n.o_004_2024.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/proposta_de_emenda_modificativa_n.o_004_2024.pdf</t>
   </si>
   <si>
     <t>CRECHES</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/nova_lom_-_emenda_a_lei_organica_assinado_assinado.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/nova_lom_-_emenda_a_lei_organica_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI ORGÂNICA DO MUNICÍPIO DE DELFINÓPOLIS, ESTADO DE MINAS GERAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2357,67 +2357,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/balancete_janeiro_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/balancete_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/03_-_balancete_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/04_-_balancete_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/balancete_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/balancete_junho_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/balancete_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/balancete_agosto_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/09_-_balancete_de_setembro_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/10_-_balancete_de_outubro_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/11_-_balancete_de_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/12_-_balancete_de_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4226/decreto_legislativo_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/proposta_de_emenda_aditiva_n.o_001.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/indicacao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/indicacao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_n.o_009.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_n.o_010.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_n.o_011.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_n.o_012.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_n.o_013.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_n.o_014.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_n.o_015.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_n.o_016.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_n.o_017.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4278/indicacao_n.o_018.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_n.o_020_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/indicacao_n.o_021_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_n.o_022_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/lei_municipal_n.o_2.556-2024_-_institui_programa_de_demissao_voluntaria_para_servidores_publicos_da_camara_municipal_de_delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/lei_municipal_n.o_2.557-2024_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_2024_-_3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/lei_municipal_n.o_2.558-2024_-_reajuste_auxilio_alimentacao_2024_-_r_50000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/lei_municipal_n.o_2.559-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_van_-_secretaria_mun_de_viacao_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/lei_municipal_n.o_2.560-2024_-_dispoes_osbre_abertura_de_credito_suplementar_-_caminhao_-_secretaria_mun_de_viacao_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/lei_municipal_n.o_2.561-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_van_e_onibus_-_secretaria_mun_de_turismo_lazer_esporte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/lei_municipal_n.o_2.562-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_rua_das_flores_-_secretaria_mun_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/lei_municipal_n.o_2.563-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_serra_branca_-_secretaria_mun_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/lei_municipal_n.o_2.564-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_motoniveladora_-_secretaria_mun_de_viacao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/lei_municipal_n.o_2.565-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_mini_pa_carregadeira_-_secretaria_mun_de_meio_amb._saneam._basico_e_serv._urbanos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/lei_municipal_n.o_2.566-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_onibus_escolar_-_sec_mun_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/lei_municipal_n.o_2.567-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.447-2020_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/lei_municipal_n.o_2.568-2024_-_institui_no_ambito_do_municipio_de_delfinopolismg_o_programa_banco_de_racao_para_anima.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/lei_municipal_n.o_2.569-2024_-_dispoe_sobre_a_sindicancia_administrativa_e_o_procedimento_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4346/lei_municipal_n.o_2.570-2024_-_credito_especial_-_construcao_da_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/lei_municipal_n.o_2.571-2024_-_da_nova_denominacao_ao_residencial_dr_adauto_leite_-_dr_adauto_leite_lemos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/lei_municipal_n.o_2.572-2024_-_da_nova_denominacao_a_rua_espirito_santo_da_forquilha_-_rua_roberto_leite_lemos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/lei_municipal_n.o_2.573-2024_-_institui_o_dia_da_mata_do_indio_-_09_de_junho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/lei_municipal_n.o_2.574-2024_-_dispoe_sobre_a_limpeza_urbana_seu_servicos_e_o_manejo_de_residuos_solidos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/lei_municipal_n.o_2.575-2024_-_fixa_os_subsidios_do_prefeito_e_vice_prefeito_para.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/lei_municipal_n.o_2.576-2024_-_fixa_os_subsidios_dos_secretarios_para_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/lei_municipal_n.o_2.577-2024_-_fixa_os_subsidios_dos_vereadores_para_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/lei_municipal_n.o_2.578-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_serro_alegre_ou_gamelao_em_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/lei_municipal_n.o_2.579-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_sitio_luz_e_sol__em_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/lei_municipal_n.o_2.580-2024_-_adesao_ao_consorcio_cidassp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4357/lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_a_entidade_-_cei_crianca_feliz_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/lei_municipal_n.o_2.582-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_5.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/lei_municipal_n.o_2.583-2024_-_autoriza_prorrogacao_da_concecao_de_lsr_de_servidores_lotados_na_balsa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/lei_municipal_n.o_2.584-2024_-_altera_a_lei_municipal_n.o_2.108-2012_-_auxilio_natalidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/lei_municipal_n.o_2.585-2024_-_institui_no_calendario_oficial_do_municipio_de_delfinopolis_o_dia_do_respeito_ao_ciclista.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/lei_municipal_n.o_2.586-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_10_porcento_emenda_5_porcento.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/lei_municipal_n.o_2.587-2024_-_altera_a_lei_municipal_n.o_2.549-2023_conselho_municipal_de_direito_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/lei_municipal_n.o_2.588-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_caminhao_compactador.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/lei_municipal_n.o_2.589-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_ambulancia_-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/lei_municipal_n.o_2.590-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_asfalto_recanto_por_do_sol_-_secretaria_municipal_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/lei_municipal_n.o_2.591-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_reforma_sede_da_vigilancia_-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/lei_municipal_n.o_2.592-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.444.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/lei_municipal_n.o_2.593-2024_-_autoriza_permuta_de_imoveis_do_loteamento_recanto_por_do_sol_distrito_de_olhos_d_agua_da_canastra.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/lei_municipal_n.o_2.594-2024_-_altera_a_lei_n.o_1.880-2008_e_institui_data_da_comemoracao_do_aniversario_do_distrito_de_olhos_d_agua_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/lei_municipal_n.o_2.595-2024_-_revoga_integralmente_as_lei_municipais_n.o_1.571-2003_e_n.o_1.884-2008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/lei_municipal_n.o_2.596-2024_-_altera_lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_-_cei_crianca_feliz_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/lei_municipal_n.o_2.597-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_iluminacao_rua_juscelino_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/lei_municipal_n.o_2.598-2024_-_dispoe_sobre_a_majoracao_do_limeite_de_abertura_de_credito_suplementar_no_orcto_2024_-_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/lei_municipal_n.o_2.599-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/lei_municipal_n.o_2.600-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_camara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/lei_municipal_n.o_2.601-2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_municipais_r_50000.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/lei_municipal_n.o_2.602-2024_-_autoriza_o_poder_legislativo_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_da_camara_municipa_r_50000.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/lei_municipal_n.o_2.603-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/lei_municipal_n.o_2.604-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/lei_municipal_n.o_2.605-2024_-_repasses_financeiros_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/lei_complementar_n.o_040-2024_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_fisc_vig_sanitaria_e_fisc_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/lei_complementar_n.o_041-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_hortifrutigranjeiros.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/lei_complementar_n.o_042-2024_-_abre_vagas_para_o_emprego_de_ajudante_geral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/lei_complementar_n.o_043-2024_-_altera_a_lei_complementar_n.o_001-2015_-_coordenador_do_cras.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/lei_complementar_n.o_044-2024_-_altera_a_lei_complementar_n.o_001-2015_-_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4506/lei_complementar_n.o_045-2024_-_altera_a_lei_complementar_n.o_0012015_lei_de_atribuicoes_atualizando_a_classificacao_brasileira_de_ocupacoes-_cbo_do_cargo_d.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4507/lei_complementar_n.o_046-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_pessoas_com_t.e.a..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/portaria_no_001.2024_-_designa_agente_de_contratacao_comissao_de_contratacao_e_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/portaria_no_002.2024_-_nomeia_comissao_de_inventario_fisico_e_financeiro_dos_valores.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/portaria_no_003.2024_-_dispoe_sobre_designacao_de_membros_da_comissao_de_controle_interno_da_camara_municipal_de_delfinopolis-mg.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_municipal_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_municipal_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4254/projeto_de_lei_n.o_003.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/projeto_de_lei_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/projeto_de_lei_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/projeto_de_lei_n.o_014.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4237/projeto_de_lei_municipal_n.o_015-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/projeto_de_lei_municipal_n.o_016-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/projeto_de_lei_municipal_n.o_017-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4240/projeto_de_lei_municipal_n.o_018-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4241/projeto_de_lei_n.o_019-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4244/projeto_de_lei_municipal_n.o_020.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_municipal_n.o_021-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/projeto_de_lei_municipal_n.o_022.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_municipal_n.o_023-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_municipal_n.o_024-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_n.o_026.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/projeto_de_lei_n.o_027.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/projeto_de_lei_n.o_028.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4280/projeto_de_lei_n.o_029.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/projeto_de_lei_n.o_030.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/projeto_de_lei_n.o_031.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_n.o_033.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_municipal_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/projeto_de_lei_n.o_035.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/projeto_de_lei_n.o_036.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_municipal_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_municipal_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/projeto_de_lei_n.o_040_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_n.o_041_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_n.o_043_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_n.o_044_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_n.o_045_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_n.o_046_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/projeto_de_lei_n.o_047_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/projeto_de_lei_n.o_048_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/projeto_de_lei_n.o_049_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/projeto_de_lei_n.o_050_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/projeto_de_lei_n.o_051_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_n.o_052_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/projeto_de_lei_n.o_053_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_n.o_054_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_n.o_055_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_n.o_056_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_n.o_057_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_n.o_058_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_n.o_060_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_n.o_061_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_n.o_062_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_n.o_063_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_n.o_065_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/projeto_de_lei_complementar_n.o_001.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/projeto_de_lei_complementar_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_complementar_n.o_006.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_complementar_n.o_007_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_complementar_n.o_008_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/projeto_de_lei_complementar_n.o_009_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/projeto_de_lei_complementar_n.o_010_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/requerimento_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_n.o_009_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_n.o_014.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_n.o_016-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_n.o_019.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_n.o_020.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_n.o_021.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_no_023_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_024_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_n.o_025_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_n.o_026_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_n.o_027_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4225/resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/resolucao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/resolucao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/resolucao_n.o_004.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/resolucao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/resolucao_n.o_006.2024_-_dispoe_sobre_a_aprovacao_da_prestacao_de_contas_de_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/resolucao_007.2024_-_regimento_interno_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/resolucao_n.o_008_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/projeto_de_resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_resolucao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/projeto_de_resolucao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/projeto_de_resolucao_n.o_004.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_resolucao_n.o_005.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/projeto_de_resolucao_n.o_006.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_resolucao_007.2024_-_regimento_interno_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_resolucao_n.o_008_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/proposta_de_emenda_a_lei_organica_municipal_n.o_001_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/proposta_de_emenda_modificativa_n.o_002_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/proposta_de_emenda_aditiva_n.o_003_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/proposta_de_emenda_modificativa_n.o_004_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/nova_lom_-_emenda_a_lei_organica_assinado_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4458/balancete_janeiro_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4459/balancete_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4460/03_-_balancete_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4461/04_-_balancete_abril_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4462/balancete_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4463/balancete_junho_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4464/balancete_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4465/balancete_agosto_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4466/09_-_balancete_de_setembro_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4467/10_-_balancete_de_outubro_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4468/11_-_balancete_de_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4469/12_-_balancete_de_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4226/decreto_legislativo_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/proposta_de_emenda_aditiva_n.o_001.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/indicacao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/indicacao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/indicacao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_no_007.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_n.o_009.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_n.o_010.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_n.o_011.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_n.o_012.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_n.o_013.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_n.o_014.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_n.o_015.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_n.o_016.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_n.o_017.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4278/indicacao_n.o_018.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_n.o_020_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/indicacao_n.o_021_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_n.o_022_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/lei_municipal_n.o_2.556-2024_-_institui_programa_de_demissao_voluntaria_para_servidores_publicos_da_camara_municipal_de_delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/lei_municipal_n.o_2.557-2024_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_2024_-_3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/lei_municipal_n.o_2.558-2024_-_reajuste_auxilio_alimentacao_2024_-_r_50000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/lei_municipal_n.o_2.559-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_van_-_secretaria_mun_de_viacao_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4336/lei_municipal_n.o_2.560-2024_-_dispoes_osbre_abertura_de_credito_suplementar_-_caminhao_-_secretaria_mun_de_viacao_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/lei_municipal_n.o_2.561-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_van_e_onibus_-_secretaria_mun_de_turismo_lazer_esporte_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/lei_municipal_n.o_2.562-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_rua_das_flores_-_secretaria_mun_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/lei_municipal_n.o_2.563-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_serra_branca_-_secretaria_mun_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/lei_municipal_n.o_2.564-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_motoniveladora_-_secretaria_mun_de_viacao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/lei_municipal_n.o_2.565-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_mini_pa_carregadeira_-_secretaria_mun_de_meio_amb._saneam._basico_e_serv._urbanos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/lei_municipal_n.o_2.566-2024_-_dispoes_sobre_abertura_de_credito_suplementar_-_onibus_escolar_-_sec_mun_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4343/lei_municipal_n.o_2.567-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.447-2020_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4344/lei_municipal_n.o_2.568-2024_-_institui_no_ambito_do_municipio_de_delfinopolismg_o_programa_banco_de_racao_para_anima.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4345/lei_municipal_n.o_2.569-2024_-_dispoe_sobre_a_sindicancia_administrativa_e_o_procedimento_administrativo_disciplinar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4346/lei_municipal_n.o_2.570-2024_-_credito_especial_-_construcao_da_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4347/lei_municipal_n.o_2.571-2024_-_da_nova_denominacao_ao_residencial_dr_adauto_leite_-_dr_adauto_leite_lemos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4348/lei_municipal_n.o_2.572-2024_-_da_nova_denominacao_a_rua_espirito_santo_da_forquilha_-_rua_roberto_leite_lemos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4349/lei_municipal_n.o_2.573-2024_-_institui_o_dia_da_mata_do_indio_-_09_de_junho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4350/lei_municipal_n.o_2.574-2024_-_dispoe_sobre_a_limpeza_urbana_seu_servicos_e_o_manejo_de_residuos_solidos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4351/lei_municipal_n.o_2.575-2024_-_fixa_os_subsidios_do_prefeito_e_vice_prefeito_para.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4352/lei_municipal_n.o_2.576-2024_-_fixa_os_subsidios_dos_secretarios_para_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4353/lei_municipal_n.o_2.577-2024_-_fixa_os_subsidios_dos_vereadores_para_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4354/lei_municipal_n.o_2.578-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_serro_alegre_ou_gamelao_em_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4355/lei_municipal_n.o_2.579-2024_-_autoriza_o_poder_executivo_a_transformar_a_gleba_rural_denominada_sitio_luz_e_sol__em_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4356/lei_municipal_n.o_2.580-2024_-_adesao_ao_consorcio_cidassp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4357/lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_a_entidade_-_cei_crianca_feliz_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4358/lei_municipal_n.o_2.582-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_5.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4359/lei_municipal_n.o_2.583-2024_-_autoriza_prorrogacao_da_concecao_de_lsr_de_servidores_lotados_na_balsa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4360/lei_municipal_n.o_2.584-2024_-_altera_a_lei_municipal_n.o_2.108-2012_-_auxilio_natalidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4361/lei_municipal_n.o_2.585-2024_-_institui_no_calendario_oficial_do_municipio_de_delfinopolis_o_dia_do_respeito_ao_ciclista.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4362/lei_municipal_n.o_2.586-2024_-_dispoe_sobre_abertura_de_credito_suplementar_no_orcto_2024_-_majoracao_10_porcento_emenda_5_porcento.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4363/lei_municipal_n.o_2.587-2024_-_altera_a_lei_municipal_n.o_2.549-2023_conselho_municipal_de_direito_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4364/lei_municipal_n.o_2.588-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_caminhao_compactador.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4365/lei_municipal_n.o_2.589-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_ambulancia_-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4366/lei_municipal_n.o_2.590-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_asfalto_recanto_por_do_sol_-_secretaria_municipal_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4367/lei_municipal_n.o_2.591-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_reforma_sede_da_vigilancia_-_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4368/lei_municipal_n.o_2.592-2024_-_revoga_integralmente_a_lei_municipal_n.o_2.444.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4369/lei_municipal_n.o_2.593-2024_-_autoriza_permuta_de_imoveis_do_loteamento_recanto_por_do_sol_distrito_de_olhos_d_agua_da_canastra.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4370/lei_municipal_n.o_2.594-2024_-_altera_a_lei_n.o_1.880-2008_e_institui_data_da_comemoracao_do_aniversario_do_distrito_de_olhos_d_agua_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4371/lei_municipal_n.o_2.595-2024_-_revoga_integralmente_as_lei_municipais_n.o_1.571-2003_e_n.o_1.884-2008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4372/lei_municipal_n.o_2.596-2024_-_altera_lei_municipal_n.o_2.581-2024_-_concede_subvencao_social_-_cei_crianca_feliz_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4373/lei_municipal_n.o_2.597-2024_-_dispoe_sobre_abertura_de_credito_suplementar_-_iluminacao_rua_juscelino_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4374/lei_municipal_n.o_2.598-2024_-_dispoe_sobre_a_majoracao_do_limeite_de_abertura_de_credito_suplementar_no_orcto_2024_-_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4375/lei_municipal_n.o_2.599-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4376/lei_municipal_n.o_2.600-2024_-_dispoe_sobre_abertura_de_credito_adicional_suplementar_no_orcamento_do_exercicio_de_2024_camara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4377/lei_municipal_n.o_2.601-2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_municipais_r_50000.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4378/lei_municipal_n.o_2.602-2024_-_autoriza_o_poder_legislativo_a_conceder_auxilio_alimentacao_especial_aos_servidores_publicos_da_camara_municipa_r_50000.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4379/lei_municipal_n.o_2.603-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4380/lei_municipal_n.o_2.604-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4381/lei_municipal_n.o_2.605-2024_-_repasses_financeiros_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/lei_complementar_n.o_040-2024_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_fisc_vig_sanitaria_e_fisc_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4502/lei_complementar_n.o_041-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_hortifrutigranjeiros.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4503/lei_complementar_n.o_042-2024_-_abre_vagas_para_o_emprego_de_ajudante_geral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4504/lei_complementar_n.o_043-2024_-_altera_a_lei_complementar_n.o_001-2015_-_coordenador_do_cras.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4505/lei_complementar_n.o_044-2024_-_altera_a_lei_complementar_n.o_001-2015_-_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4506/lei_complementar_n.o_045-2024_-_altera_a_lei_complementar_n.o_0012015_lei_de_atribuicoes_atualizando_a_classificacao_brasileira_de_ocupacoes-_cbo_do_cargo_d.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4507/lei_complementar_n.o_046-2024_-_acresce_alinea_l_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_pessoas_com_t.e.a..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4438/portaria_no_001.2024_-_designa_agente_de_contratacao_comissao_de_contratacao_e_equipe_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4439/portaria_no_002.2024_-_nomeia_comissao_de_inventario_fisico_e_financeiro_dos_valores.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4440/portaria_no_003.2024_-_dispoe_sobre_designacao_de_membros_da_comissao_de_controle_interno_da_camara_municipal_de_delfinopolis-mg.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_municipal_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_municipal_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4254/projeto_de_lei_n.o_003.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/projeto_de_lei_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/projeto_de_lei_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/projeto_de_lei_n.o_014.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4237/projeto_de_lei_municipal_n.o_015-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/projeto_de_lei_municipal_n.o_016-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/projeto_de_lei_municipal_n.o_017-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4240/projeto_de_lei_municipal_n.o_018-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4241/projeto_de_lei_n.o_019-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4244/projeto_de_lei_municipal_n.o_020.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_municipal_n.o_021-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/projeto_de_lei_municipal_n.o_022.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_municipal_n.o_023-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_municipal_n.o_024-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_n.o_026.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/projeto_de_lei_n.o_027.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/projeto_de_lei_n.o_028.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4280/projeto_de_lei_n.o_029.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/projeto_de_lei_n.o_030.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/projeto_de_lei_n.o_031.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_n.o_033.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_municipal_no_034.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/projeto_de_lei_n.o_035.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/projeto_de_lei_n.o_036.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_municipal_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_municipal_no_038.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/projeto_de_lei_n.o_040_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_n.o_041_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_n.o_043_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_n.o_044_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_n.o_045_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_n.o_046_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/projeto_de_lei_n.o_047_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/projeto_de_lei_n.o_048_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/projeto_de_lei_n.o_049_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/projeto_de_lei_n.o_050_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/projeto_de_lei_n.o_051_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_n.o_052_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/projeto_de_lei_n.o_053_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_n.o_054_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_n.o_055_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_n.o_056_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_n.o_057_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_n.o_058_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_n.o_060_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_n.o_061_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_n.o_062_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_n.o_063_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_n.o_065_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/projeto_de_lei_complementar_n.o_001.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/projeto_de_lei_complementar_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_complementar_n.o_006.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_complementar_n.o_007_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_complementar_n.o_008_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/projeto_de_lei_complementar_n.o_009_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4302/projeto_de_lei_complementar_n.o_010_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/requerimento_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/requerimento_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/requerimento_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/requerimento_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/requerimento_n.o_009_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/requerimento_no_010.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/requerimento_no_011.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/requerimento_n.o_014.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/requerimento_n.o_016-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/requerimento_n.o_019.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4271/requerimento_n.o_020.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/requerimento_n.o_021.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_no_023_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/requerimento_024_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/requerimento_n.o_025_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4323/requerimento_n.o_026_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_n.o_027_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4225/resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/resolucao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/resolucao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/resolucao_n.o_004.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/resolucao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/resolucao_n.o_006.2024_-_dispoe_sobre_a_aprovacao_da_prestacao_de_contas_de_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4303/resolucao_007.2024_-_regimento_interno_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/resolucao_n.o_008_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/projeto_de_resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_resolucao_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/projeto_de_resolucao_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/projeto_de_resolucao_n.o_004.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_resolucao_n.o_005.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/projeto_de_resolucao_n.o_006.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_resolucao_007.2024_-_regimento_interno_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_resolucao_n.o_008_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/proposta_de_emenda_a_lei_organica_municipal_n.o_001_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/proposta_de_emenda_modificativa_n.o_002_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/proposta_de_emenda_aditiva_n.o_003_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/proposta_de_emenda_modificativa_n.o_004_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/nova_lom_-_emenda_a_lei_organica_assinado_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="236" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="235.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="228.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>