--- v0 (2026-03-02)
+++ v1 (2026-06-17)
@@ -54,2079 +54,2079 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Indi.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delson Machado</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_001_2022_-_delson_a_prefeita_-_providencie_cacamba_de_lixo_na_entrada_do_distrito_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_001_2022_-_delson_a_prefeita_-_providencie_cacamba_de_lixo_na_entrada_do_distrito_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Delson á Prefeita na qual sugere que providencie caçamba de lixo na entrada do Distrito de Olhos D'água.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_002_2022_-_delson_a_prefeita_-_reforma_do_campo_de_futebol_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_002_2022_-_delson_a_prefeita_-_reforma_do_campo_de_futebol_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Delson á Prefeita na qual sugere que faça reforma do campo de Futebol de Olhos D'água.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_003_2022_-_delson_a_prefeita_-_recapeamento_das_ruas_do_distrito_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_003_2022_-_delson_a_prefeita_-_recapeamento_das_ruas_do_distrito_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Delson á Prefeita na qual sugere que faça recapeamento das ruas do Distrito de Olhos D'água.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zezinho Bexiga</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_005_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_de_interligacao_do_municipio_com_peixoto.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_005_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_de_interligacao_do_municipio_com_peixoto.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que faça reparos na estrada de interligação do Município com Peixoto.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_006_2022_-_jose_fernandes_a_prefeita_-_repasros_nas_pontes_do_vao_da_babilonia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_006_2022_-_jose_fernandes_a_prefeita_-_repasros_nas_pontes_do_vao_da_babilonia.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que faça reparos nas Pontes do Vão da Babilônia.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_007_2022_-_jose_fernandes_a_prefeita_-_reparos_no_calcamento_de_blocos_sentido_vao_da_babilonia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_007_2022_-_jose_fernandes_a_prefeita_-_reparos_no_calcamento_de_blocos_sentido_vao_da_babilonia.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que faça reparos no calçamento de blocos sentido Vão da Babilônia.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_008_2022_-_jose_fernandes_a_prefeita_-_reparos_com_cascalho_e_maquinas_na_estrada_do_mato_do_lunga_na_gurita_do_itajui.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_008_2022_-_jose_fernandes_a_prefeita_-_reparos_com_cascalho_e_maquinas_na_estrada_do_mato_do_lunga_na_gurita_do_itajui.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que faça reparos com cascalho e máquinas na estrada do Mato do Lunga na Gurita do Itajuí.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_009_2022_-_jose_fernandes_a_prefeita_-_reparos_nas_estradas_da_gurita_do_itajui_e_itaniope.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_009_2022_-_jose_fernandes_a_prefeita_-_reparos_nas_estradas_da_gurita_do_itajui_e_itaniope.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que faça reparos nas estradas da Gurita do Itajuí e Itaniope.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_010_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_de_agradecimento_ao_3o_sgt._irineu_f._n._pelo_excelente_trabalho_da_pm.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_010_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_de_agradecimento_ao_3o_sgt._irineu_f._n._pelo_excelente_trabalho_da_pm.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que envie ofício de agradecimento ao 3º SGT. Irineu F. N. pelo excelente trabalho da PM.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_011_2022_-_jose_fernandes_a_prefeita_-_oficie_furnas_para_recomposicao_de_alevinos_no_rio_santo_antonio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_011_2022_-_jose_fernandes_a_prefeita_-_oficie_furnas_para_recomposicao_de_alevinos_no_rio_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que Oficie Furnas para recomposição de alevinos no Rio Santo Antônio.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_012_2022_-_jose_fernandes_a_prefeita_-_crie_material_publicitario_amplamente_divulgado_convidando_trilheiros_e_jipeiros_para_eventos_em_delfinopolis.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_012_2022_-_jose_fernandes_a_prefeita_-_crie_material_publicitario_amplamente_divulgado_convidando_trilheiros_e_jipeiros_para_eventos_em_delfinopolis.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que crie material publicitário amplamente divulgado convidando Trilheiros e Jipeiros para eventos em Delfinópolis.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_013_2022_-_jose_fernandes_a_prefeita_-_adquirir_area_para_construir_casas_populares_e_doar_para_familias_carentes.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_013_2022_-_jose_fernandes_a_prefeita_-_adquirir_area_para_construir_casas_populares_e_doar_para_familias_carentes.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere adquirir área para construir Casas Populares e doar para Famílias Carentes.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_014_2022_-_jose_fernandes_a_prefeita_-_substituir_as_lampadas_de_iluminacao_publica_pelas_de_led.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_014_2022_-_jose_fernandes_a_prefeita_-_substituir_as_lampadas_de_iluminacao_publica_pelas_de_led.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere substituir as lâmpadas de iluminação pública pelas de LED.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_015_2022_-_jose_fernandes_a_prefeita_-_utilizar_o_recurso_do_fundeb_para_pagar_o_piso_nacional_dos_professores.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_015_2022_-_jose_fernandes_a_prefeita_-_utilizar_o_recurso_do_fundeb_para_pagar_o_piso_nacional_dos_professores.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere utilizar o recurso do FUNDEB para pagar o piso nacional dos Professores.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_016_2022_-_jose_fernandes_a_prefeita_-_adquira_caminhao_tanque_para_transporte_de_combustivel.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_016_2022_-_jose_fernandes_a_prefeita_-_adquira_caminhao_tanque_para_transporte_de_combustivel.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que adquira caminhão tanque para transporte de combustível.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Delson Machado, Zezinho Bexiga</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_017_2022_-_delson_e_jose_fernandes_a_prefeita_-_costruir_alambrado_no_velorio_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_017_2022_-_delson_e_jose_fernandes_a_prefeita_-_costruir_alambrado_no_velorio_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Delson e José Fernandes á Prefeita na qual sugere construir alambrado no Velório de Olhos D'água.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_018_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_do_comdominio_praia_do_sol.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_018_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_do_comdominio_praia_do_sol.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que faça reparos na estrada do condomínio Praia do Sol.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_019_2022_-_jose_fernandes_a_prefeita_-_alargamento_da_curva_fechada_margeada_pelo_rio_santo_antonio_na_gurita_do_itajui.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_019_2022_-_jose_fernandes_a_prefeita_-_alargamento_da_curva_fechada_margeada_pelo_rio_santo_antonio_na_gurita_do_itajui.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere alargamento da curva fechada margeada pelo Rio Santo Antônio na Gurita do Itajuí.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_020_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_ao_dep._emidinho_madeira_para_auxiliar_na_realizacao_da_queima_do_alho_e_feira_da_banana.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_020_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_ao_dep._emidinho_madeira_para_auxiliar_na_realizacao_da_queima_do_alho_e_feira_da_banana.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que envie ofício ao Dep. Emidinho Madeira, para auxiliar na realização da Queima do Alho e Feira da Banana.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Luciana da Rádio</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_021_2022_-_luciana_a_prefeita_-_solicita_interdicao_da_av._padre_ivo_soares_matos_entre_o_c.e.i_e_a_escola_estadual.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_021_2022_-_luciana_a_prefeita_-_solicita_interdicao_da_av._padre_ivo_soares_matos_entre_o_c.e.i_e_a_escola_estadual.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Luciana á Prefeita na qual sugere que a interdição da Av. Padre Ivo Soares Matos entre o C.E.I e a Escola Estadual Prof. Neiva Maria Leite.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_022_2022_-_luciana_a_prefeita_-_solicita_que_a_secretaria_de_saude_faca_visitas_nas_escolas_para_incentivar_o_uso_de_mascaras_e_alcool_em_gel_e_divulgar_a_campanha_de_vacinacao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_022_2022_-_luciana_a_prefeita_-_solicita_que_a_secretaria_de_saude_faca_visitas_nas_escolas_para_incentivar_o_uso_de_mascaras_e_alcool_em_gel_e_divulgar_a_campanha_de_vacinacao.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Luciana á Prefeita na qual sugere que a Secretária de Saúde incentive o uso de máscaras e álcool em gel e divulgue a campanha de vacinação nas escolas.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_023_2022_-_luciana_a_prefeita_-_que_pinte_e_sinalize_as_faixas_de_lombadas_em_olhos_dagua_e_ponte_alta.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_023_2022_-_luciana_a_prefeita_-_que_pinte_e_sinalize_as_faixas_de_lombadas_em_olhos_dagua_e_ponte_alta.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Luciana á Prefeita na qual sugere que pinte e sinalize as faixas de lombadas em Olhos D'água e Ponte Alta.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_024_2022_-_jose_fernandes_a_prefeita_-_projeto_de_engenharia_para_saber_a_extensao_e_a_quantidade_de_materiais_para_calcamento_do_morro_do_limao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_024_2022_-_jose_fernandes_a_prefeita_-_projeto_de_engenharia_para_saber_a_extensao_e_a_quantidade_de_materiais_para_calcamento_do_morro_do_limao.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que seja realizado Projeto de Engenharia para saber a extensão e a quantidade de materiais para calçamento do Morro do Limão.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_025_2022_-_jose_fernandes_a_prefeita_-_efetue_reparos_em_toda_estrada_da_gurita_do_itajui.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_025_2022_-_jose_fernandes_a_prefeita_-_efetue_reparos_em_toda_estrada_da_gurita_do_itajui.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes á Prefeita na qual sugere que efetue reparos em toda a estrada da Gurita do Itajuí.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_026_2022_-_delson_a_prefeita_-_providencie_manutencao_mas_estradas_vicinais_no_distrito_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_026_2022_-_delson_a_prefeita_-_providencie_manutencao_mas_estradas_vicinais_no_distrito_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Delson á Prefeita na qual sugere que providencie reparos nas estradas vicinais no Distrito de Olhos D'água.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_027_2022_-_luciana_a_prefeita_-_providencie_lanches_para_pacientes_que_viajam_para_consulta_no_periodo_da_manha_em_cidades_distintas.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_027_2022_-_luciana_a_prefeita_-_providencie_lanches_para_pacientes_que_viajam_para_consulta_no_periodo_da_manha_em_cidades_distintas.pdf</t>
   </si>
   <si>
     <t>Indicação 027/2022 da Vereadora Luciana á Prefeita na qual sugere que providencie lanches para pacientes que viajam de manhã para consultas médias em cidades distantes.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_028_2022_-_luciana_a_prefeita_-_providencie_o_recapeamento_das_ruas_da_sede_que_se_encontram_em_critico_estado.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_028_2022_-_luciana_a_prefeita_-_providencie_o_recapeamento_das_ruas_da_sede_que_se_encontram_em_critico_estado.pdf</t>
   </si>
   <si>
     <t>Indicação 028/2022 da Vereadora Luciana á Prefeita na qual sugere que providencie o recapeamento das ruas da sede que se encontram em crítico estado.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_029_2022_-_jose_fernandes_a_prefeita_-_seja_implantado_canil_municipal_em_delfinopolis_mg.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_029_2022_-_jose_fernandes_a_prefeita_-_seja_implantado_canil_municipal_em_delfinopolis_mg.pdf</t>
   </si>
   <si>
     <t>Indicação 029/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja implantado canil municipal em Delfinópolis (mg).</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_030_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_rural_de_manutencao_de_estradas_pelo_trabalho_no_vao_do_itajui.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_030_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_rural_de_manutencao_de_estradas_pelo_trabalho_no_vao_do_itajui.pdf</t>
   </si>
   <si>
     <t>Indicação 030/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja parabenizado a equipe rural de manutenção de estradas, pelo trabalho no vão do Itajuí.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_031_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_da_prefeitura_responsavel_pela_regularizacao_do_cagec_e_outros.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_031_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_da_prefeitura_responsavel_pela_regularizacao_do_cagec_e_outros.pdf</t>
   </si>
   <si>
     <t>Indicação 031/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja parabenizado a equipe da prefeitura responsável pela regularização do CAGEC e outros.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_032_2022_-_jose_fernandes_a_prefeita_-_reuniao_com_diretor_e_encarregado_da_nacon_para_planejamento_quanto_as_filas_na_feira_da_banana.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_032_2022_-_jose_fernandes_a_prefeita_-_reuniao_com_diretor_e_encarregado_da_nacon_para_planejamento_quanto_as_filas_na_feira_da_banana.pdf</t>
   </si>
   <si>
     <t>Indicação 032/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja feito uma reunião com diretor e encarregado da Nacon, para planejamento quanto as filas na feira da banana.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_033_2022_-_jose_fernandes_a_prefeita_-_forneca_equipe_de_saude_para_aferir_temperatura_dos_visitantes_da_feira_da_banana_devido_o_covid-19.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_033_2022_-_jose_fernandes_a_prefeita_-_forneca_equipe_de_saude_para_aferir_temperatura_dos_visitantes_da_feira_da_banana_devido_o_covid-19.pdf</t>
   </si>
   <si>
     <t>Indicação 033/2022 do Vereador José Fernandes á Prefeita na qual sugere que forneça equipe de saúde para aferir temperatura dos visitantes da feira da banana devido o covid-19.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_034_2022_-_jose_fernandes_a_prefeita_-_mantenha_os_banheiros_do_coreto_abertos_durante_o_dia_e_a_noite_nos_dias_da_feira_da_banana.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_034_2022_-_jose_fernandes_a_prefeita_-_mantenha_os_banheiros_do_coreto_abertos_durante_o_dia_e_a_noite_nos_dias_da_feira_da_banana.pdf</t>
   </si>
   <si>
     <t>Indicação 034/2022 do Vereador José Fernandes á Prefeita na qual sugere que mantenha os banheiros do coreto abertos durante o dia e a noite nos dias da feira da banana.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_035_2022_-_jose_fernandes_a_prefeita_-_seja_cobrada_taxa_em_ambos_os_sentidos_na_travessia_de_balsa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_035_2022_-_jose_fernandes_a_prefeita_-_seja_cobrada_taxa_em_ambos_os_sentidos_na_travessia_de_balsa.pdf</t>
   </si>
   <si>
     <t>Indicação 035/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja cobrada taxa em ambos os sentidos na travessia de balsa.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/indicacao_036_2022_-_jose_fernandes_a_prefeita_-_seja_recolhido_o_lixo_e_rocado_o_acostamento_da_rod._da_cidade_ao_porto_e_solic._ao_der_que_pinte_as_faixas.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/indicacao_036_2022_-_jose_fernandes_a_prefeita_-_seja_recolhido_o_lixo_e_rocado_o_acostamento_da_rod._da_cidade_ao_porto_e_solic._ao_der_que_pinte_as_faixas.pdf</t>
   </si>
   <si>
     <t>Indicação 036/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja recolhido o lixo e roçado o acostamento da rod. da cidade ao porto e solic. ao der que pinte as faixas.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_037_2022_-_jose_fernandes_a_prefeita_-_disponibilize_transporte_para_a_populacao_que_ira_dia_22_05_em_na_peregrinacao_ao_sant._de_santa_rita.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_037_2022_-_jose_fernandes_a_prefeita_-_disponibilize_transporte_para_a_populacao_que_ira_dia_22_05_em_na_peregrinacao_ao_sant._de_santa_rita.pdf</t>
   </si>
   <si>
     <t>Indicação 037/2022 do Vereador José Fernandes á Prefeita na qual sugere que disponibilize transporte para a população que irá dia 22 05 em na peregrinação ao sant. de santa rita.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_038_2022_-_jose_fernandes_a_prefeita_-_envie_ambulancia_para_suporte_e_disponibilizacao_de_agua_aos_romeiros_que_irao_na_caminhada_no_dia_22_05.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_038_2022_-_jose_fernandes_a_prefeita_-_envie_ambulancia_para_suporte_e_disponibilizacao_de_agua_aos_romeiros_que_irao_na_caminhada_no_dia_22_05.pdf</t>
   </si>
   <si>
     <t>Indicação 038/2022 do Vereador José Fernandes á Prefeita na qual sugere que envie ambulância para suporte e disponibilização de água aos romeiros que irão na caminhada no dia 22/05.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_039_2022_-_delson_a_prefeita_-_providencie_reforma_total_da_quadra_de_esporte_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_039_2022_-_delson_a_prefeita_-_providencie_reforma_total_da_quadra_de_esporte_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação 039/2022 do Vereador Delson á Prefeita na qual sugere que providencie reforma total da quadra de esportes de Olhos Dágua.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_040_2022_-_delson_a_prefeita_-_reforma_e_colocacao_de_sinalizacao_de_transito_placas_no_distrito_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_040_2022_-_delson_a_prefeita_-_reforma_e_colocacao_de_sinalizacao_de_transito_placas_no_distrito_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação 040/2022 do Vereador Delson á Prefeita na qual sugere que providencie reforma e colocação de placas de sinalização de trânsito em Olhos D'água.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_041_2022_-_jose_fernandes_a_prefeita_-_fixacao_de_blocos_para_calcamento_na_bela_mansao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_041_2022_-_jose_fernandes_a_prefeita_-_fixacao_de_blocos_para_calcamento_na_bela_mansao.pdf</t>
   </si>
   <si>
     <t>Indicação 041/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja efetuado a fixação de blocos para calçamento, na distância de mais ou menos 100 metros, na rua em que reside o motorista de ônibus escolar, Sr. Geovane, na Bela Mansão.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_042_2022_-_jose_fernandes_a_prefeita_-_disponibilize_veiculo_para_o_povoado_da_bela_mansao_para_atendimento_a_pessoas_carentes.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_042_2022_-_jose_fernandes_a_prefeita_-_disponibilize_veiculo_para_o_povoado_da_bela_mansao_para_atendimento_a_pessoas_carentes.pdf</t>
   </si>
   <si>
     <t>Indicação 042/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja disponibilizado veículo para o povoado da Bela Mansão, para atendimento a pessoas carentes.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_043_2022_-_jose_fernandes_a_prefeita_-_solicita_a_ameg_maquinas_para_realizar_manutencao_nas_estradas_da_mata_dos_marques_e_vao_da_babilonia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_043_2022_-_jose_fernandes_a_prefeita_-_solicita_a_ameg_maquinas_para_realizar_manutencao_nas_estradas_da_mata_dos_marques_e_vao_da_babilonia.pdf</t>
   </si>
   <si>
     <t>Indicação 043/2022 do Vereador José Fernandes á Prefeita na qual sugere que solicite a AMEG as Motoniveladoras para realizar as manutenções necessárias nas estradas da Mata dos Marques e no Vão da Babilônia.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_044_2022_-_jose_fernandes_a_prefeita_-_seja_feito_pr_do_aumento_do_auxilio_alimentacao_aos_func._da_camara.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_044_2022_-_jose_fernandes_a_prefeita_-_seja_feito_pr_do_aumento_do_auxilio_alimentacao_aos_func._da_camara.pdf</t>
   </si>
   <si>
     <t>Indicação 044/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja elaborado Projeto de Resolução contendo o aumento do auxílio alimentação dos funcionários da Câmara, e colocado em votação na mesma reunião que será apreciado pelo Plenário o Projeto de Lei do Executivo Municipal que versa sobre o mesmo tema.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_045_2022_-_delson_a_prefeita_-_solicita_a_retirada_de_entulhos_da_rua_amador_jose_dos_santos_em_olhos_dagua_e_o_calcamento_da_mesma.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_045_2022_-_delson_a_prefeita_-_solicita_a_retirada_de_entulhos_da_rua_amador_jose_dos_santos_em_olhos_dagua_e_o_calcamento_da_mesma.pdf</t>
   </si>
   <si>
     <t>Indicação 045/2022 do Vereador Delson á Prefeita na qual sugere que seja feito a retirada de entulhos no prolongamento da rua Amador José dos Santos no Distrito de Olhos D'Água da Canastra, bem como também providencie o calçamento da mesma.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_046_2022_-_jose_fernandes_a_prefeita_-_crie_no_orcamento_de_2023_ficha_com_subvencao_pra_a_adelba_de_r200.00000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_046_2022_-_jose_fernandes_a_prefeita_-_crie_no_orcamento_de_2023_ficha_com_subvencao_pra_a_adelba_de_r200.00000.pdf</t>
   </si>
   <si>
     <t>Indicação 046/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja criado no orçamento de 2023 do município ficha com subvenção no valor de R$200.000,00, destinados a ADELBA.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Jaqueline Esteticista</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_047_2022_-_jaqueline_a_prefeita_-_seja_proposto_pl_para_alterar_remuneracao_dos_agentes_de_com._as_endemias.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_047_2022_-_jaqueline_a_prefeita_-_seja_proposto_pl_para_alterar_remuneracao_dos_agentes_de_com._as_endemias.pdf</t>
   </si>
   <si>
     <t>Indicação 047/2022 da Vereadora Jaqueline á Prefeita na qual sugere que seja proposto Projeto de Lei Complementar para alterar as remunerações dos Agentes Comunitários de Saúde e dos Agentes de Combate as Endemias.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_048_2022_-_delson_e_jose_fernandes_a_prefeita_-_providencias_para_adequacao_do_piso_salarial_dos_serv._da_area_da_enfermagem.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_048_2022_-_delson_e_jose_fernandes_a_prefeita_-_providencias_para_adequacao_do_piso_salarial_dos_serv._da_area_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Indicação 048/2022 dos Vereadores Delson e José Fernandes á Prefeita na qual sugere que seja tomado as providências cabíveis para adequação do piso salarial dos servidores da área de enfermagem de nosso município, ao que foi estabelecido pela Lei Federal n.º 14.434, de 04/08/2022, que “Altera a Lei n.º 7.498, 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira. ”</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_049_2022_-_jose_fernandes_a_prefeita_-_abra_as_dimensoes_da_curva_fechada_na_gurita_do_itajui.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_049_2022_-_jose_fernandes_a_prefeita_-_abra_as_dimensoes_da_curva_fechada_na_gurita_do_itajui.pdf</t>
   </si>
   <si>
     <t>Indicação 049/2022 do Vereador José Fernandes á Prefeita na qual sugere que na Gurita do Itajuí, região do Garimpo, Mato do Lunga, se abra as dimensões (largura) da curva fechada, margeada pelo Rio Santo Antônio, retirando as pedras do local, bem como realize o serviço de nivelamento no referido trecho.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_050_2022_-_jose_fernandes_a_prefeita_-_realize_estudos_para_mudar_o_trajeto_da_estrada_no_ultimo_calcamento_de_bloco_do_vale_da_gurita.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_050_2022_-_jose_fernandes_a_prefeita_-_realize_estudos_para_mudar_o_trajeto_da_estrada_no_ultimo_calcamento_de_bloco_do_vale_da_gurita.pdf</t>
   </si>
   <si>
     <t>Indicação 050/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja realizado estudos para que mude o trajeto da estrada, no ponto do último calçamento de blocos de cimento, sentido ida para o Vale da Gurita, tornando assim a estrada reta, pois atualmente no final da decida se tem uma curva acentuada a esquerda.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_051_2022_-_jose_fernandes_a_prefeita_-_estudos_e_medicoes_para_doacao_de_casas_populares_junto_a_caixa_-_campo_de_aviacao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_051_2022_-_jose_fernandes_a_prefeita_-_estudos_e_medicoes_para_doacao_de_casas_populares_junto_a_caixa_-_campo_de_aviacao.pdf</t>
   </si>
   <si>
     <t>Indicação 051/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja realizado estudos e medições para doação de casas populares junto à Caixa Econômica Federal nos terrenos do “Campo de Aviação”, e os que estão de frente para a pista sejam vendidos para construção de barracões comerciais.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_052_2022_-_jose_fernandes_a_prefeita_-_seja_realizado_limpeza_na_rua_agenor_pedroso.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_052_2022_-_jose_fernandes_a_prefeita_-_seja_realizado_limpeza_na_rua_agenor_pedroso.pdf</t>
   </si>
   <si>
     <t>Indicação 052/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja realizado limpeza na rua Agenor Pedroso, Centro.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_053_2022_-_jose_fernandes_a_prefeita_-_recolhimento_de_lixo_na_serra_da_gurita_do_itajui.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_053_2022_-_jose_fernandes_a_prefeita_-_recolhimento_de_lixo_na_serra_da_gurita_do_itajui.pdf</t>
   </si>
   <si>
     <t>Indicação 053/2022 do Vereador José Fernandes á Prefeita na qual sugere que seja realizado recolhimento de lixo no alto da Serra da Gurita do Itajuí, no mesmo local onde já ocorreu a limpeza a meses atrás, e também seja feito um trabalho de conscientização ambiental nos bares, pousadas e atrativos naturais em nosso município.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_054_2022_-_delson_a_prefeita_-_solicita_manutencao_do_parquinho_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_054_2022_-_delson_a_prefeita_-_solicita_manutencao_do_parquinho_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação 054/2022 do Vereador Delson á Prefeita na qual sugere que seja realizado manutenção no parquinho infantil do Distrito de Olhos d’Água da Canastra.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_055_2022_-_delson_a_prefeita_-_manutencao_no_calcamento_na_entrada_do_cemiterio_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_055_2022_-_delson_a_prefeita_-_manutencao_no_calcamento_na_entrada_do_cemiterio_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Indicação 055/2022 do Vereador Delson á Prefeita na qual sugere que seja realizado manutenção no calçamento de entrada do Cemitério do Distrito de Olhos D’Água da Canastra.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_056_2022_-_luciana_a_prefeita_-_sinalize_as_entradas_do_desvio_de_caminhoes.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_056_2022_-_luciana_a_prefeita_-_sinalize_as_entradas_do_desvio_de_caminhoes.pdf</t>
   </si>
   <si>
     <t>Indicação 056/2022 da Vereadora Luciana á Prefeita na qual sugere seja sinalizado as entradas do desvio de caminhões da cidade de Delfinópolis-MG.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_057_2022_-_luciana_a_prefeita_-_ocorra_revezamento_dos_motoristas_de_forma_justa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_057_2022_-_luciana_a_prefeita_-_ocorra_revezamento_dos_motoristas_de_forma_justa.pdf</t>
   </si>
   <si>
     <t>Indicação 057/2022 da Vereadora Luciana á Prefeita na qual sugere que seja efetuado estudo para que ocorra revezamento dos motoristas da Prefeitura de maneira justa, tendo como parâmetro a localidade do seu deslocamento anterior.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_058_2022_-_luciana_a_prefeita_-_seja_cumprido_as_diretrizes_da_lm_no2.366_-_listagem_de_pacientes_em_espera.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_058_2022_-_luciana_a_prefeita_-_seja_cumprido_as_diretrizes_da_lm_no2.366_-_listagem_de_pacientes_em_espera.pdf</t>
   </si>
   <si>
     <t>Indicação 058/2022 da Vereadora Luciana á Prefeita na qual sugere que seja cumprido as diretrizes da Lei Municipal n.º 2.366 de 27 de novembro de 2018, que: “Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames, cirurgias e outros procedimentos na rede pública municipal de saúde de Delfinópolis/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Ana Trindade</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_059_2022_-_ana_a_prefeita_-_efetue_indicacao_com_o_nome_das_ruas_no_bairro_morada_dos_sonhos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_059_2022_-_ana_a_prefeita_-_efetue_indicacao_com_o_nome_das_ruas_no_bairro_morada_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>Indicação 059/2022 da Vereadora Ana Trindade á Prefeita na qual sugere que seja efetuado identificação com o nome das ruas no bairro Morada dos Sonhos.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_060_2022_-_jaqueline_a_prefeita_-_elabore_projeto_de_lei_com_o_fito_de_fiscalizar_as_pessoas_que_entram_no_municipio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_060_2022_-_jaqueline_a_prefeita_-_elabore_projeto_de_lei_com_o_fito_de_fiscalizar_as_pessoas_que_entram_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação 060/2022 da Vereadora Jaqueline á Prefeita na qual sugere que seja elaborado Projeto de Lei com fito de acompanhar e fiscalizar as pessoas que adentram e saem dos territórios delfinopolitanos, através das balsas.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/indicacao_061_2022_-_luciana_a_prefeita_-_seja_disponibilizado_veiculo_exclusivo_para_pacientes_de_tratamento_oncologico.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/indicacao_061_2022_-_luciana_a_prefeita_-_seja_disponibilizado_veiculo_exclusivo_para_pacientes_de_tratamento_oncologico.pdf</t>
   </si>
   <si>
     <t>Indicação 061/2022 da Vereadora Luciana á Prefeita na qual sugere que seja disponibilizado veículo municipal para deslocamento exclusivo dos pacientes que se valem de tratamento oncológico, ficando o veículo apenas e tão somente para deslocamento dos respectivos.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_062_2022_-_jose_fernandes_a_prefeita_-_reparos_no_topo_da_estrada_do_caminho_do_ceu.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_062_2022_-_jose_fernandes_a_prefeita_-_reparos_no_topo_da_estrada_do_caminho_do_ceu.pdf</t>
   </si>
   <si>
     <t>Indicação 062/2022 do Vereador José Fernandes á Prefeita na qual sugere que providencie reparos no topo da estrada do Caminho do Céu, na região da Bateia, antes do "Morro do Limão", sentido Pousada da Vanda.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Mauro do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_063_2022_-_mauro_a_prefeita_-_projeto_para_duplicacao_de_trecho_no_sarandi.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_063_2022_-_mauro_a_prefeita_-_projeto_para_duplicacao_de_trecho_no_sarandi.pdf</t>
   </si>
   <si>
     <t>Indicação 063/2022 do Vereador Mauro á Prefeita na qual sugere que seja efetuado projeto de engenharia para duplicação do trecho que compreende entre o trevo e a antiga madeireira Nossa Senhora Aparecida, no bairro José Honório da Silva (Sarandi).</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_064_2022_-_mauro_a_prefeita_-_instalacao_de_academia_popular_no_povoado_da_bela_mansao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_064_2022_-_mauro_a_prefeita_-_instalacao_de_academia_popular_no_povoado_da_bela_mansao.pdf</t>
   </si>
   <si>
     <t>Indicação 064/2022 do Vereador Mauro á Prefeita na qual sugere que seja instalado academia popular no povoado da Bela Mansão.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_065_2022_-_delson_a_prefeita_-_providencie_pintura_das_lombadas_e_instalacao_eou_reposicao_das_placas_de_transito.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_065_2022_-_delson_a_prefeita_-_providencie_pintura_das_lombadas_e_instalacao_eou_reposicao_das_placas_de_transito.pdf</t>
   </si>
   <si>
     <t>Indicação 065/2022 do Vereador Delson á Prefeita na qual sugere que providencie a pintura de lombadas, bem como a instalação e/ou reposição de sinalização (placas) de trânsito no Distrito de Olhos d'Água da Canastra.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_066_2022_-_jaqueline_a_prefeita_-_manutencao_no_parquinho_infantil_da_av._padre._ivo_s._matos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_066_2022_-_jaqueline_a_prefeita_-_manutencao_no_parquinho_infantil_da_av._padre._ivo_s._matos.pdf</t>
   </si>
   <si>
     <t>Indicação 066/2022 da Vereadora Jaqueline Aparecida da Silva à Prefeita, na qual sugere que seja providenciado a manutenção necessária no Parquinho Infantil localizado na Avenida Padre Ivo Soares de Matos.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_067_2022_-_jaqueline_a_prefeita_-_manutencao_no_prolongamento_da_rua_das_flores.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_067_2022_-_jaqueline_a_prefeita_-_manutencao_no_prolongamento_da_rua_das_flores.pdf</t>
   </si>
   <si>
     <t>Indicação 067/2022 da Vereadora Jaqueline Aparecida da Silva à Prefeita, na qual sugere que seja providenciado manutenção no prolongamento da Rua das Flores.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_068_2022_-_jaqueline_a_prefeita_-_manutencao_no_aterro_da_via_juscelino_pernambuco.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_068_2022_-_jaqueline_a_prefeita_-_manutencao_no_aterro_da_via_juscelino_pernambuco.pdf</t>
   </si>
   <si>
     <t>Indicação 068/2022 da Vereadora Jaqueline Aparecida da Silva à Prefeita, na qual sugere que seja providenciado manutenção no aterro da via Juscelino Pernambuco.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Suely Alves Ferreira Leite Lemos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/lei_municipal_n.o_2.491-2022_-_denomina_o_predio_da_secretaria_municipal_de_educacao_de_sara_lucia_lemos_martins_camara.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/lei_municipal_n.o_2.491-2022_-_denomina_o_predio_da_secretaria_municipal_de_educacao_de_sara_lucia_lemos_martins_camara.pdf</t>
   </si>
   <si>
     <t>Fica denominada de " Edifício Sara Lúcia Lemos Martins" a edificação localizada no imóvel adquirido pelo Poder Executivo na Avenida Ivo Soares Matos - PE, N.º 397 e dá outras providências.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_municipal_n.o_2.492-2022_-_institui_o_fundo_municipal_do_idoso.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_municipal_n.o_2.492-2022_-_institui_o_fundo_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal dos direitos da pessoa Idosa do Município de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/lei_municipal_n.o_2.493-2022_-_dispoe_sobre_o_conselho_tutelar_cmdca_e_institui_o_fundo_municipal_da_crianca.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/lei_municipal_n.o_2.493-2022_-_dispoe_sobre_o_conselho_tutelar_cmdca_e_institui_o_fundo_municipal_da_crianca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Tutelar, Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA e institui o Fundo Municipal dos Direitos da Criança e do Adolescente nos termos previstos na Lei Federal nº. 8.069 de 13 de junho de 1990 - Estatuto da Criança e do Adolescente e na Constituição Federal de 1998.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_municipal_n.o_2.494-2022_-_dispoe_sobrre_a_concessao_de_reajuste_salarial_-_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_municipal_n.o_2.494-2022_-_dispoe_sobrre_a_concessao_de_reajuste_salarial_-_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_municipal_n.o_2.495-2022_-_autoriza_concessao_de_diarias_de_viagem_de_servidores_municipais.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_municipal_n.o_2.495-2022_-_autoriza_concessao_de_diarias_de_viagem_de_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de diárias de viagem de servidores municipais - motoristas - quando do deslocamento fora da sede do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_municipal_n.o_2.496-2022_-_reajuste_auxilio_alimentacao_21500.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_municipal_n.o_2.496-2022_-_reajuste_auxilio_alimentacao_21500.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do auxílio alimentação aos servidores públicos municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/lei_municipal_n.o_2.497-2022_-_autoriza_abertura_de_credito_adicional_-_cessao_onerosa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/lei_municipal_n.o_2.497-2022_-_autoriza_abertura_de_credito_adicional_-_cessao_onerosa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/lei_municipal_n.o_2.498-2022_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_de_726_aos_empregados_municipais_1.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/lei_municipal_n.o_2.498-2022_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_de_726_aos_empregados_municipais_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição salarial aos empregados municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/lei_municipal_n.o_2.499-2022_-_suplementacao_de_dotacao_orcamentaria_-_pmmg_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/lei_municipal_n.o_2.499-2022_-_suplementacao_de_dotacao_orcamentaria_-_pmmg_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/lei_municipal_n.o_2.500-2022_-_credito_especial_pista_de_caminhada.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/lei_municipal_n.o_2.500-2022_-_credito_especial_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do PPA, LDO e LOA para criação da ação para construção da pista de caminhada no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/lei_municipal_n.o_2.501-2022_-_denominacao_de_rua_7_-_residencial_brasil_-_rua_pedro_luiz_lemos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/lei_municipal_n.o_2.501-2022_-_denominacao_de_rua_7_-_residencial_brasil_-_rua_pedro_luiz_lemos.pdf</t>
   </si>
   <si>
     <t>Fica denominada de "Rua Pedro Luiz Lemos" a "Rua 7" localizada no Loteamento Residencial Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/lei_municipal_n.o_2.502-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_4.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/lei_municipal_n.o_2.502-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_4.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do município de Delfinópolis para o exercício financeiro de 2022 e dá outras providências (Majoração de 4%).</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/lei_municipal_n.o_2.503-2022_-_dispoe_sobre_suplementacao_de_dotacao_-_nascentes_das_gerais.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/lei_municipal_n.o_2.503-2022_-_dispoe_sobre_suplementacao_de_dotacao_-_nascentes_das_gerais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suplementação de dotação orçamentária e dá outras providências (Associação Nascentes das Gerais - R$ 1.600,00).</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/lei_municipal_n.o_2.504-2022_-_autoriza_o_municipio_a_firmar_convenios_termos_de_parcerias_e_manter_filiacoes-_2023.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/lei_municipal_n.o_2.504-2022_-_autoriza_o_municipio_a_firmar_convenios_termos_de_parcerias_e_manter_filiacoes-_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis firmar convênios, termos de parcerias, conceder subvenções, contribuições, auxílios financeiros e manter filiações junto as Associações e Consórcios Públicos, no exercício de 2023.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/lei_municipal_n.o_2.505-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_6.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/lei_municipal_n.o_2.505-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_6.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do município de Delfinópolis para o exercício financeiro de 2022 e dá outras providências (Majoração de 6%).</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/lei_municipal_n.o_2.506-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_onibus.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/lei_municipal_n.o_2.506-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_onibus.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências. (Ônibus)</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/lei_municipal_n.o_2.507-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_trator.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/lei_municipal_n.o_2.507-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_trator.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências. (Trator)</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/lei_municipal_n.o_2.508-2022_-_altera_lei_municipal_n.o_2.489-2021_em_2023_-_ppa_2022-2025.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/lei_municipal_n.o_2.508-2022_-_altera_lei_municipal_n.o_2.489-2021_em_2023_-_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º2.489/2021 de 29 de dezembro de 2021, que dispõe sobre o Plano Plurianual (PPA) para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/lei_municipal_n.o_2.509-2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo-2023.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/lei_municipal_n.o_2.509-2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2023 e dá outras providências - LDO.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/lei_municipal_n.o_2.510-2022_-_estima_receita_e_fixa_despesa_para_2023_-_loa-2023.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/lei_municipal_n.o_2.510-2022_-_estima_receita_e_fixa_despesa_para_2023_-_loa-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2023 - LOA.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>Leis Municipais Complementares</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_complementar_n.o_024-2022_-_institui_o_programa_de_recuperacao_fiscal_-_prorefis.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_complementar_n.o_024-2022_-_institui_o_programa_de_recuperacao_fiscal_-_prorefis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Delfinópolis inscritos em Dívida Ativa - PROREFIS - e dá outras providências.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/lei_complementar_n.o_025-2022_-_altera_lei_complementar_n.o_001-2015_-_desmembra_sec_de_meio_ambiente_tur_cult_e_esporte.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/lei_complementar_n.o_025-2022_-_altera_lei_complementar_n.o_001-2015_-_desmembra_sec_de_meio_ambiente_tur_cult_e_esporte.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº.001/2015 para desmembrar secretaria, criar novas secretarias e cargos na estrutura administrativa da Prefeitura Municipal de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_complementar_n.o_026-2022_-_cria_o_emprego_de_sec_mun_de_fazenda_e_planejamento.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_complementar_n.o_026-2022_-_cria_o_emprego_de_sec_mun_de_fazenda_e_planejamento.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2015 criando o emprego de Secretário Municipal de Fazenda e Planejamento, e dá outras providências.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_complementar_n.o_027-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_1.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_complementar_n.o_027-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº. 001/2015, modificando a nomenclatura da Divisão de Meio Ambiente e Turismo e transferindo toda sua estrutura para a Secretaria de Turismo, Lazer, Cultura e Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/lei_complementar_n.o_028-2022_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_contador_procurador_e_engo_ambiental.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/lei_complementar_n.o_028-2022_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_contador_procurador_e_engo_ambiental.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Complementar n.º001/2015 (Lei de Atribuições) criando dentro do quadro de empregos e salários deste Município, empregos efetivos e dá outras providências.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/lei_complementar_n.o_029-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_rev_lc_027-2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/lei_complementar_n.o_029-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_rev_lc_027-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2015, modificando a nomenclatura da Divisão de Meio Ambiente e Turismo, cria a Divisão de Turismo e Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/lei_complementar_n.o_030-2022_-_dispoe_sobre_a_fixacao_do_piso_salarial_dos_acs_e_ace.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/lei_complementar_n.o_030-2022_-_dispoe_sobre_a_fixacao_do_piso_salarial_dos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do Piso Salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate as Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/lei_complementar_n.o_031-2022_-_acrece_alinea_k_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_medicamentos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/lei_complementar_n.o_031-2022_-_acrece_alinea_k_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_medicamentos.pdf</t>
   </si>
   <si>
     <t>Acresce alínea “k” ao artigo 1º da Lei Municipal n.º 2.238/2015 e dá outras providências - Preferência na travessia de balsa na margem de Cássia (MG) para veículos que transportam medicamentos para o Hospital Municipal, ESFs e Farmácias.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/portaria_n.o__001.2022__-_instui_a_comissao_de_desfazimento_de_bens_inserviveis_da_camara_municipal.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/portaria_n.o__001.2022__-_instui_a_comissao_de_desfazimento_de_bens_inserviveis_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de membros da Comissão de Desfazimento de Bens Patrimoniais Inservíveis da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/portaria_n.o__002.2022__-_instui_a_comissao_de_patrimonio_publico_da_camara_municipal.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/portaria_n.o__002.2022__-_instui_a_comissao_de_patrimonio_publico_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre membros e atribuições da Comissão de Patrimônio Público da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/portaria_n.o__003.2022__-_instui_a_comissao_de_controle_interno_da_camara_municipal.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/portaria_n.o__003.2022__-_instui_a_comissao_de_controle_interno_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de membros da Comissão de Controle Interno da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/portaria_n.o_004-2022_-_exonera_alessandro_andrade_da_cruz_-_contador_e_comprador.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/portaria_n.o_004-2022_-_exonera_alessandro_andrade_da_cruz_-_contador_e_comprador.pdf</t>
   </si>
   <si>
     <t>Exonera empregado Municipal, como nesta se especifica. (Contador - Alessandro)</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/portaria_n.o_005.2022__-_nomeia_rhomulo_ribeiro_eulalio_de_brito_-_contador_e_comprador.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/portaria_n.o_005.2022__-_nomeia_rhomulo_ribeiro_eulalio_de_brito_-_contador_e_comprador.pdf</t>
   </si>
   <si>
     <t>Nomeia empregado Municipal como nesta se especifica. Rhômulo Ribeiro Eulalio de Brito - Contador/Comprador.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/portaria_n.o_006.2022__-_instituicao_e_nomeacao_de_comissao_permanente_de_licitacao_da_camara_municipal.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/portaria_n.o_006.2022__-_instituicao_e_nomeacao_de_comissao_permanente_de_licitacao_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição e nomeação de Comissão Permanente de Licitação da Câmara Municipal de Delfinópolis-MG.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/portaria_n.o_007.2022__-_designa_a_procuradora_da_mulher_-_jaqueline.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/portaria_n.o_007.2022__-_designa_a_procuradora_da_mulher_-_jaqueline.pdf</t>
   </si>
   <si>
     <t>Designa a Vereadora Jaqueline Aparecida da Silva como Procuradora da Mulher.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/portaria_n.o_008.2022_-_exonera_rhomulo_ribeiro_eulalio_de_brito__-_contador-comprador.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/portaria_n.o_008.2022_-_exonera_rhomulo_ribeiro_eulalio_de_brito__-_contador-comprador.pdf</t>
   </si>
   <si>
     <t>Exonera empregado Municipal, como nesta se especifica. (Contador - Rhômulo)</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/portaria_n.o_009.2022_-_exonera_fabio_de_oliveira_souza_-_diretor.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/portaria_n.o_009.2022_-_exonera_fabio_de_oliveira_souza_-_diretor.pdf</t>
   </si>
   <si>
     <t>Exonera empregado Municipal, como nesta se especifica. (Diretor - Fábio)</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/portaria_n.o_010-2022_-_exonera_caue_marcio_rodrigues_david_-_procurador.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/portaria_n.o_010-2022_-_exonera_caue_marcio_rodrigues_david_-_procurador.pdf</t>
   </si>
   <si>
     <t>Exonera empregado Municipal, como nesta se especifica. (Procurador - Cauê)</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/projeto_de_lei_001.2022_-_jovem_aprendiz.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/projeto_de_lei_001.2022_-_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Jovem Aprendiz Municipal.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>Fransérgio  Pimenta, Zezinho Bexiga</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/projeto_de_lei_002.2022_-_da_nome_de_sara_lucia_lemos_martins_a_edificacao_municipal.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/projeto_de_lei_002.2022_-_da_nome_de_sara_lucia_lemos_martins_a_edificacao_municipal.pdf</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/projeto_de_lei_003.2022_-_atividades_minerarias.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/projeto_de_lei_003.2022_-_atividades_minerarias.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a realização de atividades minerárias no Território do Município de Delfinópolis e dá outras providências._x000D_
 RETIRADO PELO AUTOR EM 03/03/2022.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_lei_004.2022_-_fundo_municipal_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_lei_004.2022_-_fundo_municipal_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_005.2022_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_005.2022_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_006.2022_-_prorefis.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_006.2022_-_prorefis.pdf</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_007.2022_-_prazo_de_20_anos_de_vedacao_para_alienacao_de_terrenos_doados.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_007.2022_-_prazo_de_20_anos_de_vedacao_para_alienacao_de_terrenos_doados.pdf</t>
   </si>
   <si>
     <t>Institui prazo de 20 anos de vedação para alienação de lotes doados pelo Município de Delfinópolis (MG)._x000D_
 RETIRADO PELO AUTOR EM 16/03/2022.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>Analdo Arantes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_008.2022_-_fracionamento_de_lotes_para_fins_residenciais_-_minimo_de_frente_5m2.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_008.2022_-_fracionamento_de_lotes_para_fins_residenciais_-_minimo_de_frente_5m2.pdf</t>
   </si>
   <si>
     <t>Autoriza o fracionamento, desde que seja para fins residenciais, de Lotes resultantes de 125,00 M² e frente mínima de 5,00m.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>Alão</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_009.2022_-_concessao_de_diarias_de_servidores_municipais_-_motoristas.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_009.2022_-_concessao_de_diarias_de_servidores_municipais_-_motoristas.pdf</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_010.2022_-_reajuste_do_auxilio_alimentacao_aos_servidores_do_executivo.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_010.2022_-_reajuste_do_auxilio_alimentacao_aos_servidores_do_executivo.pdf</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>Ana Trindade, Analdo e Mauro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/projeto_de_lei_011.2022_-_fixa_o_subsidio_dos_secretarios_municipais.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/projeto_de_lei_011.2022_-_fixa_o_subsidio_dos_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários Municipais de Delfinópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/projeto_de_lei_012.2022_-_concessao_de_reajuste_salarial_aos_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/projeto_de_lei_012.2022_-_concessao_de_reajuste_salarial_aos_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste salarial aos profissionais do magistério público da educação básica da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/projeto_de_lei_013.2022_-_institui_ponto_facultativo_em_homenagem_ao_dia_consagrado_de_santa_rita.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/projeto_de_lei_013.2022_-_institui_ponto_facultativo_em_homenagem_ao_dia_consagrado_de_santa_rita.pdf</t>
   </si>
   <si>
     <t>Declara como feriado e institui o dia 22 de maio, dia Consagrado á Santa Rita de Cássia, como Ponto Facultativo Municipal.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/projeto_de_lei_014.2022_-_dispoe_sobre_a_reserva_de_vagas_no_trans._universitario_aos_alunos_dos_distritos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/projeto_de_lei_014.2022_-_dispoe_sobre_a_reserva_de_vagas_no_trans._universitario_aos_alunos_dos_distritos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vagas de transporte para alunos de Ensino Superior e Técnico, residentes nos Distritos de Babilônia e Olhos D'água da Canastra em conformidade com a Lei N.º 2.396/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/projeto_de_lei_015.2022_-_autoriza_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/projeto_de_lei_015.2022_-_autoriza_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/projeto_de_lei_016.2022_-_concede_recomposicao_salarial_aos_empregados_municipais.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/projeto_de_lei_016.2022_-_concede_recomposicao_salarial_aos_empregados_municipais.pdf</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/projeto_de_lei_017.2022_-_denomina_praca_sebastiao_ferreira_lopes_lote_no_bairro_portal_da_canastra.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/projeto_de_lei_017.2022_-_denomina_praca_sebastiao_ferreira_lopes_lote_no_bairro_portal_da_canastra.pdf</t>
   </si>
   <si>
     <t>Fica denominada de “PRAÇA SEBASTIÃO FERREIRA LOPES – TIÃO LOPES” o lote “INSTITUCIONAL” localizada no bairro Portal da Canastra e dá outras providências.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_018.2022_-_denomina_de_rua_pedro_luiz_lemos_a_rua_7_do_loteamento_residencial_brasil.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_018.2022_-_denomina_de_rua_pedro_luiz_lemos_a_rua_7_do_loteamento_residencial_brasil.pdf</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_019.2022_-_autoriza_suplementacao_de_dotacao_orcamentaria.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_019.2022_-_autoriza_suplementacao_de_dotacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_020.2022_-_adequacao_do_ppa_ldo_e_loa_para_construcao_de_pista_de_caminhada.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_020.2022_-_adequacao_do_ppa_ldo_e_loa_para_construcao_de_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_021.2022_-_altera_a_lei_n.o_2.489_2021_-_ppa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_021.2022_-_altera_a_lei_n.o_2.489_2021_-_ppa.pdf</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/projeto_de_lei_022.2022_-_diretrizes_para_elaboracao_da_lei_orcamentaria_-_ldo_2023.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/projeto_de_lei_022.2022_-_diretrizes_para_elaboracao_da_lei_orcamentaria_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/projeto_de_lei_023.2022_-_estima_a_receita_e_fixa_a_despesa_do_muniocipio_para_2023_-_loa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/projeto_de_lei_023.2022_-_estima_a_receita_e_fixa_a_despesa_do_muniocipio_para_2023_-_loa.pdf</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/projeto_de_lei_024.2022_-_autoriza_o_municipio_firmar_convenios_e_afins_com_associacoes_e_consorcios_publicos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/projeto_de_lei_024.2022_-_autoriza_o_municipio_firmar_convenios_e_afins_com_associacoes_e_consorcios_publicos.pdf</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/projeto_de_lei_025.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/projeto_de_lei_025.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do município de Delfinópolis para o exercício financeiro de 2022 e dá outras providências (Majoração de 10%).</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/projeto_de_lei_026.2022_-_suplementacao_de_dotacao_orcamentaria.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/projeto_de_lei_026.2022_-_suplementacao_de_dotacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_lei_027.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar_.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_lei_027.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar_.pdf</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_lei_028.2022_-_denomina_o_bairro_portal_da_canastra_como_bairro_sebastiao_ferreira_lopes.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_lei_028.2022_-_denomina_o_bairro_portal_da_canastra_como_bairro_sebastiao_ferreira_lopes.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao Bairro Portal da Canastra, desta cidade, que passa a denominar-se Bairro Sebastião Ferreira Lopes.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/projeto_de_lei_029_2022_-_abertura_de_credito_adicional_suplementar_onibus.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/projeto_de_lei_029_2022_-_abertura_de_credito_adicional_suplementar_onibus.pdf</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/projeto_de_lei_030_2022_-_abertura_de_credito_adicional_suplementar_trator.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/projeto_de_lei_030_2022_-_abertura_de_credito_adicional_suplementar_trator.pdf</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_lei_031.2022_-_concede_subvencao_ao_cei_geanderson_miranda_reinaldo.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_lei_031.2022_-_concede_subvencao_ao_cei_geanderson_miranda_reinaldo.pdf</t>
   </si>
   <si>
     <t>Concede subvenção social à Entidade Centro de Educação Infantil Geanderson Miranda Reinaldo no exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_lei_032.2022_-_concede_subvencao_ao_cei_rodrigo_medeiros_cintra.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_lei_032.2022_-_concede_subvencao_ao_cei_rodrigo_medeiros_cintra.pdf</t>
   </si>
   <si>
     <t>Concede subvenção social à Entidade Centro de Educação Infantil Rodrigo Medeiros Cintra no exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/projeto_de_lei_complementar_001_2022_-_altera_a_lc_001.2015_cargo_de_coordenador_do_cras.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/projeto_de_lei_complementar_001_2022_-_altera_a_lc_001.2015_cargo_de_coordenador_do_cras.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 001/2015 referente a escolaridade e carga horária do cargo de Coordenador Municipal do Centro de Referência da Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/projeto_de_lei_complementar_002_2022_-_altera_a_lc_001.2015_cargo_de_secretario_de_agricultura.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/projeto_de_lei_complementar_002_2022_-_altera_a_lc_001.2015_cargo_de_secretario_de_agricultura.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 001/2015 referente a escolaridade e carga horária do cargo de Secretário Municipal de Agricultura, Pecuária e Abastecimento, e dá outras providências.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Complementar n.º 001/2015 (Lei de Atribuições) criando dentro do quadro de empregos e salários deste município, empregos efetivos e dá outras providências. RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_complementar_004_2022_-_desmembra_secretaria_cria_nova_secretaria_e_cargos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_complementar_004_2022_-_desmembra_secretaria_cria_nova_secretaria_e_cargos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2015 para desmembrar secretaria, criar nova secretaria e cargos na estrutura administrativa da Prefeitura Municipal de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_complementar_005_2022_-_cria_emprego_de_secretario_municipal_de_fazenda_e_planejamento.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_complementar_005_2022_-_cria_emprego_de_secretario_municipal_de_fazenda_e_planejamento.pdf</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_complementar_007_2022_-_altera_a_lc_001_2015_-_cria_emprego_e_salarios.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_complementar_007_2022_-_altera_a_lc_001_2015_-_cria_emprego_e_salarios.pdf</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/projeto_de_lei_complementar_008_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/projeto_de_lei_complementar_008_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo.pdf</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_complementar_009_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo_e_cria_divisao_de_turismo_e_lazer.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_complementar_009_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo_e_cria_divisao_de_turismo_e_lazer.pdf</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_complementar_010_2022_-_fixacao_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_complementar_010_2022_-_fixacao_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_complementar_011_2022_-_estatuto_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_complementar_011_2022_-_estatuto_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores Públicos da Administração Pública direta da Município de Delfinópolis-MG.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>Ana Trindade, Delson Machado, Jaqueline Esteticista, Luciana da Rádio</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/projeto_de_lei_complementar_012_2022_-_acresce_alinea_k_ao_art._1o_da_lm_2.238-2015.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/projeto_de_lei_complementar_012_2022_-_acresce_alinea_k_ao_art._1o_da_lm_2.238-2015.pdf</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/requerimento_001_2022_-_mauro_a_prefeita_-__requer_informacoes_sobre_a_renda_da_balsa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/requerimento_001_2022_-_mauro_a_prefeita_-__requer_informacoes_sobre_a_renda_da_balsa.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César de Assis a Prefeita, no qual solicita a renda e a despesa da balsa de junho de 2021 até a presente data.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/requerimento_002_2022_-_mauro_a_prefeita_requer_informacoes_sobre_convenios.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/requerimento_002_2022_-_mauro_a_prefeita_requer_informacoes_sobre_convenios.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César de Assis a Prefeita, no qual solicita a relação dos convênios pagos de julho de 2021 até a presente data, onde deverá constar o nome do Deputado, o valor e a Secretaria.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/requerimento_003_2022_-_alao_a_prefeita_-_documentos_referente_ao_campo_de_futebol_de_olhos_dagua.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/requerimento_003_2022_-_alao_a_prefeita_-_documentos_referente_ao_campo_de_futebol_de_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Sebastião Aparecido Alão a Prefeita, no qual solicita cópia do convênio da reforma do Campo de Futebol de Ponte Alta e cópia do laudo técnico de aprovação do engenheiro.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/requerimento_004_2022_-_alao_a_prefeita_-_documentos_referente_a_empresa_cetenge.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/requerimento_004_2022_-_alao_a_prefeita_-_documentos_referente_a_empresa_cetenge.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Sebastião Aparecido Alão a Prefeita, no qual solicita cópia do contrato de prestação de serviços da Empresa CETENGE Engenharia LTDA, mapa de apuração do processo homologado e cópia de empenhos, notas fiscais e medições com descritivo dos serviços executados referentes ao processo da Empresa, desde 01/01/2022.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/requerimento_005_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_o_plano_de_manejo_do_pq._nacional.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/requerimento_005_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_o_plano_de_manejo_do_pq._nacional.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes a Prefeita no qual solicita o nome da pessoa indicada para participar das oficinas do Plano de Manejo do Parque Nacional da Serra da Canastra representando o município de Delfinópolis.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/requerimento_006_2022_-_requer_informacoes_sobre_o_reurb.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/requerimento_006_2022_-_requer_informacoes_sobre_o_reurb.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes a Prefeita no qual solicita informações sobre o REURB.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/requerimento_007_2022_-_requer_informacoes_sobre_a_motoniveladora_nova_q_estava_c_defeito.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/requerimento_007_2022_-_requer_informacoes_sobre_a_motoniveladora_nova_q_estava_c_defeito.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes a Prefeita no qual solicita informações sobre a nova Motoniveladora que estava com defeitos mecânicos no Pátio Municipal.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/requerimento_008_2022_-_requer_informacoes_sobre_a_possibilidade_de_comprar_caminhao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/requerimento_008_2022_-_requer_informacoes_sobre_a_possibilidade_de_comprar_caminhao.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes a Prefeita no qual solicita informações sobre a possibilidade de o município adquirir dois caminhões caçamba basculante via financiamento bancário.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_009_2022_-_mesa_diretora_ao_plenario_-_solicita_urgnencia_ao_pr_003_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_009_2022_-_mesa_diretora_ao_plenario_-_solicita_urgnencia_ao_pr_003_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Mesa Diretora no qual requer urgência ao Projeto de Resolução 003/2022</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_010_2022_-_mesa_diretora_-_solicita_urgencia_ao_pr_004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_010_2022_-_mesa_diretora_-_solicita_urgencia_ao_pr_004.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Mesa Diretora, no qual requer que seja recebido, incluído em pauta e colocado em tramitação em regime de urgência, o seguinte projeto: “Projeto de Resolução N.º 004/2022: Dispõe sobre o pagamento antecipado da 1ª parcela do 13º salário e dá outras providências. ”</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_011_2022_-_jose_fernandes_ao_plenario_-_solicita_retirada_da_pauta_de_votacao_do_pl_013_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_011_2022_-_jose_fernandes_ao_plenario_-_solicita_retirada_da_pauta_de_votacao_do_pl_013_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes solicitando que seja retirado da pauta de votação o Projeto de Lei n.º013/2022 de sua autoria.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_012_2022_-_mesa_diretora_-_requer_autorizacao_para_revisao_da_lei_organica_e_do_regimento_interno.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_012_2022_-_mesa_diretora_-_requer_autorizacao_para_revisao_da_lei_organica_e_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Mesa Diretora, no qual requer autorização para estudo e revisão da Lei Orgânica e do Regimento Interno.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/requerimento_013_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_a_cip.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/requerimento_013_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_a_cip.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes solicitando informações sobre a CIP (contribuição de iluminação pública).</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_014_2022_-_mauro_a_prefeita_-_requer_informacoes_sobre_emendas_parlamentares.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_014_2022_-_mauro_a_prefeita_-_requer_informacoes_sobre_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro solicitando informações sobre emendas parlamentares.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_015_2022_-_jose_fernandes_a_prefeita_-_requer_copia_de_documentacao_do_campo_de_aviacao.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_015_2022_-_jose_fernandes_a_prefeita_-_requer_copia_de_documentacao_do_campo_de_aviacao.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes solicitando cópia da documentação pertinente ao Campo de Aviação.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/requerimento_016_2022_-_jose_fernandes_a_prefeita_-_requer_informacoes_sobre_o_reurb-s.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/requerimento_016_2022_-_jose_fernandes_a_prefeita_-_requer_informacoes_sobre_o_reurb-s.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes solicitando informações sobre o REURB-S.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_017_2022_-_luciana_a_prefeita_-_solicita_copia_da_escala_de_viagens_dos_motoristas.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_017_2022_-_luciana_a_prefeita_-_solicita_copia_da_escala_de_viagens_dos_motoristas.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Luciana solicitando cópia da escala de viagens dos motoristas do Executivo Municipal.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_018_2022_-_mesa_diretoa_-_solicita_regime_de_urgencia_ao_pr_007_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_018_2022_-_mesa_diretoa_-_solicita_regime_de_urgencia_ao_pr_007_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Mesa Diretora solicitando que seja colocado em regime de urgência o Projeto de Resolução n.º 007/2022 de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/requerimento_019_2022_-_mauro_a_prefeita_-_requer_relatorio_de_gastos_das_balsas.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/requerimento_019_2022_-_mauro_a_prefeita_-_requer_relatorio_de_gastos_das_balsas.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro solicitando relatório de gastos das balsas.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/requerimento_020_2022_-_jose_fernandes_a_prefeita_-_solicita_informacoes_sobre_o_acidente_na_balsa.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/requerimento_020_2022_-_jose_fernandes_a_prefeita_-_solicita_informacoes_sobre_o_acidente_na_balsa.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes solicitando informações sobre o acidente na balsa.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/requerimento_021_2022_-_vereadores_-_urgencia_ao_plc_012_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/requerimento_021_2022_-_vereadores_-_urgencia_ao_plc_012_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores, Ana Trindade, Delson, Jaqueline e Luciana solicitando que seja colocado em regime de urgência o Projeto de Lei Complementar n.º 012/2022.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/resolucao_001_2022_-__dispoe_sobre_rejeicao_ao_veto_total_do_proj._de_lei_n.o_009-2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/resolucao_001_2022_-__dispoe_sobre_rejeicao_ao_veto_total_do_proj._de_lei_n.o_009-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REJEIÇÃO do veto total do Projeto de Lei N.º 009/2022 que: “Autoriza a concessão de diárias de viagem de servidores municipais - motoristas - quando do deslocamento fora da sede do município e dá outras providências. “</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/resolucao_002_2022_-__dispoe_sobre_a_antecipacao_do_duodecimo_no_valor_de_90_mil_reais.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/resolucao_002_2022_-__dispoe_sobre_a_antecipacao_do_duodecimo_no_valor_de_90_mil_reais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução antecipada do duodécimo aos cofres do poder executivo municipal e da outras providências.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/resolucao_003_2022_-_dispoe_sobre_o_pagamento_antecipado_da_1a_parcela_do_decimo_terceiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/resolucao_003_2022_-_dispoe_sobre_o_pagamento_antecipado_da_1a_parcela_do_decimo_terceiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento antecipado da 1ª parcela do 13º salário e dá outras providências.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/resolucao_004_2022_-_concede_titulo_de_merito_legisaltivo_para_dr._pedro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/resolucao_004_2022_-_concede_titulo_de_merito_legisaltivo_para_dr._pedro.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Ilustríssimo Senhor Dr. Pedro Antônio Soares da Silveira.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/resolucao_005_2022_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/resolucao_005_2022_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/resolucao_006_2022_-_criacao_comissao_temporaria_revisao_e_estudo_ri_e_lom.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/resolucao_006_2022_-_criacao_comissao_temporaria_revisao_e_estudo_ri_e_lom.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão Temporária para estudo e revisão da Lei Orgânica municipal de Delfinópolis e Regimento Interno da Câmara de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/projeto_de_resolucao_001_2022_-_cria_e_extingue_cargos_para_provimento_de_concurso.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/projeto_de_resolucao_001_2022_-_cria_e_extingue_cargos_para_provimento_de_concurso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e extinção de cargos para provimento por concurso público e dá outras providências.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>CCJ - Comissão de Legislação, Justiça e Redação Final.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_resolucao_002_2022_-_rejeita_o_veto_total_do_projeto_de_lei_n.o_009-2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_resolucao_002_2022_-_rejeita_o_veto_total_do_projeto_de_lei_n.o_009-2022.pdf</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/projeto_de_resolucao_003_2022_-_dispoe_sobre_devolucao_antecipada_do_duodecimo_a_prefeitura_r90.00000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/projeto_de_resolucao_003_2022_-_dispoe_sobre_devolucao_antecipada_do_duodecimo_a_prefeitura_r90.00000.pdf</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_resolucao_004_2022_-_pagamento_antecipado_de_parcela_do_13o_salario.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_resolucao_004_2022_-_pagamento_antecipado_de_parcela_do_13o_salario.pdf</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao_005_2022_-_concede_titulo_de_merito_legislativo_ao_dr._pedro_antonio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao_005_2022_-_concede_titulo_de_merito_legislativo_ao_dr._pedro_antonio.pdf</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/projeto_de_resolucao_006_2022_-_criacao_da_procuradoria_da_mulher_no_ambito_do_poder_legislativo.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/projeto_de_resolucao_006_2022_-_criacao_da_procuradoria_da_mulher_no_ambito_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/projeto_de_resolucao_007_2022_-_cria_comissao_temporaria_para_estudo_do_ri_e_lo.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/projeto_de_resolucao_007_2022_-_cria_comissao_temporaria_para_estudo_do_ri_e_lo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão Temporária para estudo e revisão da Lei Orgânica Municipal de Delfinópolis e Regimento Interno da Câmara de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/projeto_de_resolucao_008_2022_-_autorizacao_de_viagens_e_concessao_de_diarias.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/projeto_de_resolucao_008_2022_-_autorizacao_de_viagens_e_concessao_de_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de viagens e concessão de diárias para Vereadores e Servidores no âmbito da Câmara Municipal de Delfinópolis e revoga a Resolução n.º 005/2017.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/proposta_de_emenda_001_2022_-_modificativa_-_ao_pl_006_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/proposta_de_emenda_001_2022_-_modificativa_-_ao_pl_006_2022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI N.º 006/2022 QUE “INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE DELFINÓPOLIS INSCRITOS EM DIVIDA ATIVA – PROREFIS – E DÁ OUTRÁS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/proposta_de_emenda_002_2022_-_modificativa_-_ao_pr_001_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/proposta_de_emenda_002_2022_-_modificativa_-_ao_pr_001_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Resolução n.º001/2022 que "Dispõe sobre a criação e extinção de cargos para provimento por concurso  público e dá outras providências"._x000D_
 REPROVADA</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/proposta_de_emenda_003_2022_-_modificativa_-_ao_pr_001_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/proposta_de_emenda_003_2022_-_modificativa_-_ao_pr_001_2022.pdf</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>Alão, Fransérgio  Pimenta, Mauro do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/proposta_de_emenda_004_2022_-_modificativa_-_ao_plc_007_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/proposta_de_emenda_004_2022_-_modificativa_-_ao_plc_007_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei Complementar N.º 007/2022 que "Altera o anexo II da Lei Complementar n.º 001/2015 (Lei de Atribuições) criando dentro do quadro de empregos e salários deste município, empregos efetivos e dá outras providências".</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/proposta_de_emenda_005_2022_-_modificativa_-_ao_pl_011_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/proposta_de_emenda_005_2022_-_modificativa_-_ao_pl_011_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei N.º 011/2022 que "Fixa os subsídios dos Secretários Municipais de Delfinópolis (MG) e dá outras providências".</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/proposta_de_emenda_006_2022_-_modificativa_-_ao_pr_006_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/proposta_de_emenda_006_2022_-_modificativa_-_ao_pr_006_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Resolução N.º 006/2022 que dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/proposta_de_emenda_007_2022_-_aditiva_-_ao_pl_024_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/proposta_de_emenda_007_2022_-_aditiva_-_ao_pl_024_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Lei N.º 024/2022 que "Autoriza o Município de Delfinópolis firmar convênios, termos de parcerias, conceder subvenções, contribuições, auxílios financeiros e manter filiações junto as Associações e Consórcios Públicos, no exercício de 2023."</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/proposta_de_emenda_008_2022_-_modificativa_-_ao_pl_024_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/proposta_de_emenda_008_2022_-_modificativa_-_ao_pl_024_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei N.º 024/2022 que "Autoriza o Município de Delfinópolis firmar convênios, termos de parcerias, conceder subvenções, contribuições, auxílios financeiros e manter filiações junto as Associações e Consórcios Públicos, no exercício de 2023."</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>Alão, Ana Trindade, Jaqueline Esteticista, Luciana da Rádio, Mauro do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/proposta_de_emenda_009_2022_-_modificativa_-_ao_pl_025_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/proposta_de_emenda_009_2022_-_modificativa_-_ao_pl_025_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei n.º025/2022 que "Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do Município de Delfinópolis para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>Alão, Mauro do Táxi</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/proposta_de_emenda_010_2022_-_modificativa_-_ao_pl_023_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/proposta_de_emenda_010_2022_-_modificativa_-_ao_pl_023_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei n.º023/2022 que "Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2023 - LOA."</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>Analdo Arantes, Delson Machado</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/proposta_de_emenda_011_2022_-_aditiva_-_ao_pl_023_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/proposta_de_emenda_011_2022_-_aditiva_-_ao_pl_023_2022.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Lei n.º023/2022 que "Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2023 - LOA."</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/proposta_de_emenda_012_2022_-_aditiva_-_ao_pl_023_2022.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/proposta_de_emenda_012_2022_-_aditiva_-_ao_pl_023_2022.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2430,51 +2430,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_001_2022_-_delson_a_prefeita_-_providencie_cacamba_de_lixo_na_entrada_do_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_002_2022_-_delson_a_prefeita_-_reforma_do_campo_de_futebol_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_003_2022_-_delson_a_prefeita_-_recapeamento_das_ruas_do_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_005_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_de_interligacao_do_municipio_com_peixoto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_006_2022_-_jose_fernandes_a_prefeita_-_repasros_nas_pontes_do_vao_da_babilonia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_007_2022_-_jose_fernandes_a_prefeita_-_reparos_no_calcamento_de_blocos_sentido_vao_da_babilonia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_008_2022_-_jose_fernandes_a_prefeita_-_reparos_com_cascalho_e_maquinas_na_estrada_do_mato_do_lunga_na_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_009_2022_-_jose_fernandes_a_prefeita_-_reparos_nas_estradas_da_gurita_do_itajui_e_itaniope.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_010_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_de_agradecimento_ao_3o_sgt._irineu_f._n._pelo_excelente_trabalho_da_pm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_011_2022_-_jose_fernandes_a_prefeita_-_oficie_furnas_para_recomposicao_de_alevinos_no_rio_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_012_2022_-_jose_fernandes_a_prefeita_-_crie_material_publicitario_amplamente_divulgado_convidando_trilheiros_e_jipeiros_para_eventos_em_delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_013_2022_-_jose_fernandes_a_prefeita_-_adquirir_area_para_construir_casas_populares_e_doar_para_familias_carentes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_014_2022_-_jose_fernandes_a_prefeita_-_substituir_as_lampadas_de_iluminacao_publica_pelas_de_led.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_015_2022_-_jose_fernandes_a_prefeita_-_utilizar_o_recurso_do_fundeb_para_pagar_o_piso_nacional_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_016_2022_-_jose_fernandes_a_prefeita_-_adquira_caminhao_tanque_para_transporte_de_combustivel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_017_2022_-_delson_e_jose_fernandes_a_prefeita_-_costruir_alambrado_no_velorio_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_018_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_do_comdominio_praia_do_sol.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_019_2022_-_jose_fernandes_a_prefeita_-_alargamento_da_curva_fechada_margeada_pelo_rio_santo_antonio_na_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_020_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_ao_dep._emidinho_madeira_para_auxiliar_na_realizacao_da_queima_do_alho_e_feira_da_banana.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_021_2022_-_luciana_a_prefeita_-_solicita_interdicao_da_av._padre_ivo_soares_matos_entre_o_c.e.i_e_a_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_022_2022_-_luciana_a_prefeita_-_solicita_que_a_secretaria_de_saude_faca_visitas_nas_escolas_para_incentivar_o_uso_de_mascaras_e_alcool_em_gel_e_divulgar_a_campanha_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_023_2022_-_luciana_a_prefeita_-_que_pinte_e_sinalize_as_faixas_de_lombadas_em_olhos_dagua_e_ponte_alta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_024_2022_-_jose_fernandes_a_prefeita_-_projeto_de_engenharia_para_saber_a_extensao_e_a_quantidade_de_materiais_para_calcamento_do_morro_do_limao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_025_2022_-_jose_fernandes_a_prefeita_-_efetue_reparos_em_toda_estrada_da_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_026_2022_-_delson_a_prefeita_-_providencie_manutencao_mas_estradas_vicinais_no_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_027_2022_-_luciana_a_prefeita_-_providencie_lanches_para_pacientes_que_viajam_para_consulta_no_periodo_da_manha_em_cidades_distintas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_028_2022_-_luciana_a_prefeita_-_providencie_o_recapeamento_das_ruas_da_sede_que_se_encontram_em_critico_estado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_029_2022_-_jose_fernandes_a_prefeita_-_seja_implantado_canil_municipal_em_delfinopolis_mg.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_030_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_rural_de_manutencao_de_estradas_pelo_trabalho_no_vao_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_031_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_da_prefeitura_responsavel_pela_regularizacao_do_cagec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_032_2022_-_jose_fernandes_a_prefeita_-_reuniao_com_diretor_e_encarregado_da_nacon_para_planejamento_quanto_as_filas_na_feira_da_banana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_033_2022_-_jose_fernandes_a_prefeita_-_forneca_equipe_de_saude_para_aferir_temperatura_dos_visitantes_da_feira_da_banana_devido_o_covid-19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_034_2022_-_jose_fernandes_a_prefeita_-_mantenha_os_banheiros_do_coreto_abertos_durante_o_dia_e_a_noite_nos_dias_da_feira_da_banana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_035_2022_-_jose_fernandes_a_prefeita_-_seja_cobrada_taxa_em_ambos_os_sentidos_na_travessia_de_balsa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/indicacao_036_2022_-_jose_fernandes_a_prefeita_-_seja_recolhido_o_lixo_e_rocado_o_acostamento_da_rod._da_cidade_ao_porto_e_solic._ao_der_que_pinte_as_faixas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_037_2022_-_jose_fernandes_a_prefeita_-_disponibilize_transporte_para_a_populacao_que_ira_dia_22_05_em_na_peregrinacao_ao_sant._de_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_038_2022_-_jose_fernandes_a_prefeita_-_envie_ambulancia_para_suporte_e_disponibilizacao_de_agua_aos_romeiros_que_irao_na_caminhada_no_dia_22_05.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_039_2022_-_delson_a_prefeita_-_providencie_reforma_total_da_quadra_de_esporte_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_040_2022_-_delson_a_prefeita_-_reforma_e_colocacao_de_sinalizacao_de_transito_placas_no_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_041_2022_-_jose_fernandes_a_prefeita_-_fixacao_de_blocos_para_calcamento_na_bela_mansao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_042_2022_-_jose_fernandes_a_prefeita_-_disponibilize_veiculo_para_o_povoado_da_bela_mansao_para_atendimento_a_pessoas_carentes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_043_2022_-_jose_fernandes_a_prefeita_-_solicita_a_ameg_maquinas_para_realizar_manutencao_nas_estradas_da_mata_dos_marques_e_vao_da_babilonia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_044_2022_-_jose_fernandes_a_prefeita_-_seja_feito_pr_do_aumento_do_auxilio_alimentacao_aos_func._da_camara.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_045_2022_-_delson_a_prefeita_-_solicita_a_retirada_de_entulhos_da_rua_amador_jose_dos_santos_em_olhos_dagua_e_o_calcamento_da_mesma.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_046_2022_-_jose_fernandes_a_prefeita_-_crie_no_orcamento_de_2023_ficha_com_subvencao_pra_a_adelba_de_r200.00000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_047_2022_-_jaqueline_a_prefeita_-_seja_proposto_pl_para_alterar_remuneracao_dos_agentes_de_com._as_endemias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_048_2022_-_delson_e_jose_fernandes_a_prefeita_-_providencias_para_adequacao_do_piso_salarial_dos_serv._da_area_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_049_2022_-_jose_fernandes_a_prefeita_-_abra_as_dimensoes_da_curva_fechada_na_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_050_2022_-_jose_fernandes_a_prefeita_-_realize_estudos_para_mudar_o_trajeto_da_estrada_no_ultimo_calcamento_de_bloco_do_vale_da_gurita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_051_2022_-_jose_fernandes_a_prefeita_-_estudos_e_medicoes_para_doacao_de_casas_populares_junto_a_caixa_-_campo_de_aviacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_052_2022_-_jose_fernandes_a_prefeita_-_seja_realizado_limpeza_na_rua_agenor_pedroso.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_053_2022_-_jose_fernandes_a_prefeita_-_recolhimento_de_lixo_na_serra_da_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_054_2022_-_delson_a_prefeita_-_solicita_manutencao_do_parquinho_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_055_2022_-_delson_a_prefeita_-_manutencao_no_calcamento_na_entrada_do_cemiterio_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_056_2022_-_luciana_a_prefeita_-_sinalize_as_entradas_do_desvio_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_057_2022_-_luciana_a_prefeita_-_ocorra_revezamento_dos_motoristas_de_forma_justa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_058_2022_-_luciana_a_prefeita_-_seja_cumprido_as_diretrizes_da_lm_no2.366_-_listagem_de_pacientes_em_espera.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_059_2022_-_ana_a_prefeita_-_efetue_indicacao_com_o_nome_das_ruas_no_bairro_morada_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_060_2022_-_jaqueline_a_prefeita_-_elabore_projeto_de_lei_com_o_fito_de_fiscalizar_as_pessoas_que_entram_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/indicacao_061_2022_-_luciana_a_prefeita_-_seja_disponibilizado_veiculo_exclusivo_para_pacientes_de_tratamento_oncologico.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_062_2022_-_jose_fernandes_a_prefeita_-_reparos_no_topo_da_estrada_do_caminho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_063_2022_-_mauro_a_prefeita_-_projeto_para_duplicacao_de_trecho_no_sarandi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_064_2022_-_mauro_a_prefeita_-_instalacao_de_academia_popular_no_povoado_da_bela_mansao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_065_2022_-_delson_a_prefeita_-_providencie_pintura_das_lombadas_e_instalacao_eou_reposicao_das_placas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_066_2022_-_jaqueline_a_prefeita_-_manutencao_no_parquinho_infantil_da_av._padre._ivo_s._matos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_067_2022_-_jaqueline_a_prefeita_-_manutencao_no_prolongamento_da_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_068_2022_-_jaqueline_a_prefeita_-_manutencao_no_aterro_da_via_juscelino_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/lei_municipal_n.o_2.491-2022_-_denomina_o_predio_da_secretaria_municipal_de_educacao_de_sara_lucia_lemos_martins_camara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_municipal_n.o_2.492-2022_-_institui_o_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/lei_municipal_n.o_2.493-2022_-_dispoe_sobre_o_conselho_tutelar_cmdca_e_institui_o_fundo_municipal_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_municipal_n.o_2.494-2022_-_dispoe_sobrre_a_concessao_de_reajuste_salarial_-_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_municipal_n.o_2.495-2022_-_autoriza_concessao_de_diarias_de_viagem_de_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_municipal_n.o_2.496-2022_-_reajuste_auxilio_alimentacao_21500.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/lei_municipal_n.o_2.497-2022_-_autoriza_abertura_de_credito_adicional_-_cessao_onerosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/lei_municipal_n.o_2.498-2022_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_de_726_aos_empregados_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/lei_municipal_n.o_2.499-2022_-_suplementacao_de_dotacao_orcamentaria_-_pmmg_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/lei_municipal_n.o_2.500-2022_-_credito_especial_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/lei_municipal_n.o_2.501-2022_-_denominacao_de_rua_7_-_residencial_brasil_-_rua_pedro_luiz_lemos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/lei_municipal_n.o_2.502-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/lei_municipal_n.o_2.503-2022_-_dispoe_sobre_suplementacao_de_dotacao_-_nascentes_das_gerais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/lei_municipal_n.o_2.504-2022_-_autoriza_o_municipio_a_firmar_convenios_termos_de_parcerias_e_manter_filiacoes-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/lei_municipal_n.o_2.505-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_6.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/lei_municipal_n.o_2.506-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/lei_municipal_n.o_2.507-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_trator.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/lei_municipal_n.o_2.508-2022_-_altera_lei_municipal_n.o_2.489-2021_em_2023_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/lei_municipal_n.o_2.509-2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/lei_municipal_n.o_2.510-2022_-_estima_receita_e_fixa_despesa_para_2023_-_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_complementar_n.o_024-2022_-_institui_o_programa_de_recuperacao_fiscal_-_prorefis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/lei_complementar_n.o_025-2022_-_altera_lei_complementar_n.o_001-2015_-_desmembra_sec_de_meio_ambiente_tur_cult_e_esporte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_complementar_n.o_026-2022_-_cria_o_emprego_de_sec_mun_de_fazenda_e_planejamento.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_complementar_n.o_027-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/lei_complementar_n.o_028-2022_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_contador_procurador_e_engo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/lei_complementar_n.o_029-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_rev_lc_027-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/lei_complementar_n.o_030-2022_-_dispoe_sobre_a_fixacao_do_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/lei_complementar_n.o_031-2022_-_acrece_alinea_k_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/portaria_n.o__001.2022__-_instui_a_comissao_de_desfazimento_de_bens_inserviveis_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/portaria_n.o__002.2022__-_instui_a_comissao_de_patrimonio_publico_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/portaria_n.o__003.2022__-_instui_a_comissao_de_controle_interno_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/portaria_n.o_004-2022_-_exonera_alessandro_andrade_da_cruz_-_contador_e_comprador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/portaria_n.o_005.2022__-_nomeia_rhomulo_ribeiro_eulalio_de_brito_-_contador_e_comprador.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/portaria_n.o_006.2022__-_instituicao_e_nomeacao_de_comissao_permanente_de_licitacao_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/portaria_n.o_007.2022__-_designa_a_procuradora_da_mulher_-_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/portaria_n.o_008.2022_-_exonera_rhomulo_ribeiro_eulalio_de_brito__-_contador-comprador.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/portaria_n.o_009.2022_-_exonera_fabio_de_oliveira_souza_-_diretor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/portaria_n.o_010-2022_-_exonera_caue_marcio_rodrigues_david_-_procurador.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/projeto_de_lei_001.2022_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/projeto_de_lei_002.2022_-_da_nome_de_sara_lucia_lemos_martins_a_edificacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/projeto_de_lei_003.2022_-_atividades_minerarias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_lei_004.2022_-_fundo_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_005.2022_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_006.2022_-_prorefis.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_007.2022_-_prazo_de_20_anos_de_vedacao_para_alienacao_de_terrenos_doados.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_008.2022_-_fracionamento_de_lotes_para_fins_residenciais_-_minimo_de_frente_5m2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_009.2022_-_concessao_de_diarias_de_servidores_municipais_-_motoristas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_010.2022_-_reajuste_do_auxilio_alimentacao_aos_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/projeto_de_lei_011.2022_-_fixa_o_subsidio_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/projeto_de_lei_012.2022_-_concessao_de_reajuste_salarial_aos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/projeto_de_lei_013.2022_-_institui_ponto_facultativo_em_homenagem_ao_dia_consagrado_de_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/projeto_de_lei_014.2022_-_dispoe_sobre_a_reserva_de_vagas_no_trans._universitario_aos_alunos_dos_distritos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/projeto_de_lei_015.2022_-_autoriza_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/projeto_de_lei_016.2022_-_concede_recomposicao_salarial_aos_empregados_municipais.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/projeto_de_lei_017.2022_-_denomina_praca_sebastiao_ferreira_lopes_lote_no_bairro_portal_da_canastra.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_018.2022_-_denomina_de_rua_pedro_luiz_lemos_a_rua_7_do_loteamento_residencial_brasil.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_019.2022_-_autoriza_suplementacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_020.2022_-_adequacao_do_ppa_ldo_e_loa_para_construcao_de_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_021.2022_-_altera_a_lei_n.o_2.489_2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/projeto_de_lei_022.2022_-_diretrizes_para_elaboracao_da_lei_orcamentaria_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/projeto_de_lei_023.2022_-_estima_a_receita_e_fixa_a_despesa_do_muniocipio_para_2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/projeto_de_lei_024.2022_-_autoriza_o_municipio_firmar_convenios_e_afins_com_associacoes_e_consorcios_publicos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/projeto_de_lei_025.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/projeto_de_lei_026.2022_-_suplementacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_lei_027.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_lei_028.2022_-_denomina_o_bairro_portal_da_canastra_como_bairro_sebastiao_ferreira_lopes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/projeto_de_lei_029_2022_-_abertura_de_credito_adicional_suplementar_onibus.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/projeto_de_lei_030_2022_-_abertura_de_credito_adicional_suplementar_trator.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_lei_031.2022_-_concede_subvencao_ao_cei_geanderson_miranda_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_lei_032.2022_-_concede_subvencao_ao_cei_rodrigo_medeiros_cintra.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/projeto_de_lei_complementar_001_2022_-_altera_a_lc_001.2015_cargo_de_coordenador_do_cras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/projeto_de_lei_complementar_002_2022_-_altera_a_lc_001.2015_cargo_de_secretario_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_complementar_004_2022_-_desmembra_secretaria_cria_nova_secretaria_e_cargos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_complementar_005_2022_-_cria_emprego_de_secretario_municipal_de_fazenda_e_planejamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_complementar_007_2022_-_altera_a_lc_001_2015_-_cria_emprego_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/projeto_de_lei_complementar_008_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_complementar_009_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo_e_cria_divisao_de_turismo_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_complementar_010_2022_-_fixacao_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_complementar_011_2022_-_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/projeto_de_lei_complementar_012_2022_-_acresce_alinea_k_ao_art._1o_da_lm_2.238-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/requerimento_001_2022_-_mauro_a_prefeita_-__requer_informacoes_sobre_a_renda_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/requerimento_002_2022_-_mauro_a_prefeita_requer_informacoes_sobre_convenios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/requerimento_003_2022_-_alao_a_prefeita_-_documentos_referente_ao_campo_de_futebol_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/requerimento_004_2022_-_alao_a_prefeita_-_documentos_referente_a_empresa_cetenge.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/requerimento_005_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_o_plano_de_manejo_do_pq._nacional.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/requerimento_006_2022_-_requer_informacoes_sobre_o_reurb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/requerimento_007_2022_-_requer_informacoes_sobre_a_motoniveladora_nova_q_estava_c_defeito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/requerimento_008_2022_-_requer_informacoes_sobre_a_possibilidade_de_comprar_caminhao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_009_2022_-_mesa_diretora_ao_plenario_-_solicita_urgnencia_ao_pr_003_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_010_2022_-_mesa_diretora_-_solicita_urgencia_ao_pr_004.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_011_2022_-_jose_fernandes_ao_plenario_-_solicita_retirada_da_pauta_de_votacao_do_pl_013_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_012_2022_-_mesa_diretora_-_requer_autorizacao_para_revisao_da_lei_organica_e_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/requerimento_013_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_a_cip.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_014_2022_-_mauro_a_prefeita_-_requer_informacoes_sobre_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_015_2022_-_jose_fernandes_a_prefeita_-_requer_copia_de_documentacao_do_campo_de_aviacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/requerimento_016_2022_-_jose_fernandes_a_prefeita_-_requer_informacoes_sobre_o_reurb-s.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_017_2022_-_luciana_a_prefeita_-_solicita_copia_da_escala_de_viagens_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_018_2022_-_mesa_diretoa_-_solicita_regime_de_urgencia_ao_pr_007_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/requerimento_019_2022_-_mauro_a_prefeita_-_requer_relatorio_de_gastos_das_balsas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/requerimento_020_2022_-_jose_fernandes_a_prefeita_-_solicita_informacoes_sobre_o_acidente_na_balsa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/requerimento_021_2022_-_vereadores_-_urgencia_ao_plc_012_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/resolucao_001_2022_-__dispoe_sobre_rejeicao_ao_veto_total_do_proj._de_lei_n.o_009-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/resolucao_002_2022_-__dispoe_sobre_a_antecipacao_do_duodecimo_no_valor_de_90_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/resolucao_003_2022_-_dispoe_sobre_o_pagamento_antecipado_da_1a_parcela_do_decimo_terceiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/resolucao_004_2022_-_concede_titulo_de_merito_legisaltivo_para_dr._pedro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/resolucao_005_2022_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/resolucao_006_2022_-_criacao_comissao_temporaria_revisao_e_estudo_ri_e_lom.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/projeto_de_resolucao_001_2022_-_cria_e_extingue_cargos_para_provimento_de_concurso.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_resolucao_002_2022_-_rejeita_o_veto_total_do_projeto_de_lei_n.o_009-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/projeto_de_resolucao_003_2022_-_dispoe_sobre_devolucao_antecipada_do_duodecimo_a_prefeitura_r90.00000.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_resolucao_004_2022_-_pagamento_antecipado_de_parcela_do_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao_005_2022_-_concede_titulo_de_merito_legislativo_ao_dr._pedro_antonio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/projeto_de_resolucao_006_2022_-_criacao_da_procuradoria_da_mulher_no_ambito_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/projeto_de_resolucao_007_2022_-_cria_comissao_temporaria_para_estudo_do_ri_e_lo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/projeto_de_resolucao_008_2022_-_autorizacao_de_viagens_e_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/proposta_de_emenda_001_2022_-_modificativa_-_ao_pl_006_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/proposta_de_emenda_002_2022_-_modificativa_-_ao_pr_001_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/proposta_de_emenda_003_2022_-_modificativa_-_ao_pr_001_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/proposta_de_emenda_004_2022_-_modificativa_-_ao_plc_007_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/proposta_de_emenda_005_2022_-_modificativa_-_ao_pl_011_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/proposta_de_emenda_006_2022_-_modificativa_-_ao_pr_006_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/proposta_de_emenda_007_2022_-_aditiva_-_ao_pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/proposta_de_emenda_008_2022_-_modificativa_-_ao_pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/proposta_de_emenda_009_2022_-_modificativa_-_ao_pl_025_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/proposta_de_emenda_010_2022_-_modificativa_-_ao_pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/proposta_de_emenda_011_2022_-_aditiva_-_ao_pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/proposta_de_emenda_012_2022_-_aditiva_-_ao_pl_023_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_001_2022_-_delson_a_prefeita_-_providencie_cacamba_de_lixo_na_entrada_do_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_002_2022_-_delson_a_prefeita_-_reforma_do_campo_de_futebol_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_003_2022_-_delson_a_prefeita_-_recapeamento_das_ruas_do_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_005_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_de_interligacao_do_municipio_com_peixoto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_006_2022_-_jose_fernandes_a_prefeita_-_repasros_nas_pontes_do_vao_da_babilonia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_007_2022_-_jose_fernandes_a_prefeita_-_reparos_no_calcamento_de_blocos_sentido_vao_da_babilonia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_008_2022_-_jose_fernandes_a_prefeita_-_reparos_com_cascalho_e_maquinas_na_estrada_do_mato_do_lunga_na_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_009_2022_-_jose_fernandes_a_prefeita_-_reparos_nas_estradas_da_gurita_do_itajui_e_itaniope.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_010_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_de_agradecimento_ao_3o_sgt._irineu_f._n._pelo_excelente_trabalho_da_pm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_011_2022_-_jose_fernandes_a_prefeita_-_oficie_furnas_para_recomposicao_de_alevinos_no_rio_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_012_2022_-_jose_fernandes_a_prefeita_-_crie_material_publicitario_amplamente_divulgado_convidando_trilheiros_e_jipeiros_para_eventos_em_delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_013_2022_-_jose_fernandes_a_prefeita_-_adquirir_area_para_construir_casas_populares_e_doar_para_familias_carentes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_014_2022_-_jose_fernandes_a_prefeita_-_substituir_as_lampadas_de_iluminacao_publica_pelas_de_led.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_015_2022_-_jose_fernandes_a_prefeita_-_utilizar_o_recurso_do_fundeb_para_pagar_o_piso_nacional_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_016_2022_-_jose_fernandes_a_prefeita_-_adquira_caminhao_tanque_para_transporte_de_combustivel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_017_2022_-_delson_e_jose_fernandes_a_prefeita_-_costruir_alambrado_no_velorio_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_018_2022_-_jose_fernandes_a_prefeita_-_reparos_na_estrada_do_comdominio_praia_do_sol.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_019_2022_-_jose_fernandes_a_prefeita_-_alargamento_da_curva_fechada_margeada_pelo_rio_santo_antonio_na_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_020_2022_-_jose_fernandes_a_prefeita_-_envie_oficio_ao_dep._emidinho_madeira_para_auxiliar_na_realizacao_da_queima_do_alho_e_feira_da_banana.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_021_2022_-_luciana_a_prefeita_-_solicita_interdicao_da_av._padre_ivo_soares_matos_entre_o_c.e.i_e_a_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_022_2022_-_luciana_a_prefeita_-_solicita_que_a_secretaria_de_saude_faca_visitas_nas_escolas_para_incentivar_o_uso_de_mascaras_e_alcool_em_gel_e_divulgar_a_campanha_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_023_2022_-_luciana_a_prefeita_-_que_pinte_e_sinalize_as_faixas_de_lombadas_em_olhos_dagua_e_ponte_alta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_024_2022_-_jose_fernandes_a_prefeita_-_projeto_de_engenharia_para_saber_a_extensao_e_a_quantidade_de_materiais_para_calcamento_do_morro_do_limao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_025_2022_-_jose_fernandes_a_prefeita_-_efetue_reparos_em_toda_estrada_da_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_026_2022_-_delson_a_prefeita_-_providencie_manutencao_mas_estradas_vicinais_no_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_027_2022_-_luciana_a_prefeita_-_providencie_lanches_para_pacientes_que_viajam_para_consulta_no_periodo_da_manha_em_cidades_distintas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_028_2022_-_luciana_a_prefeita_-_providencie_o_recapeamento_das_ruas_da_sede_que_se_encontram_em_critico_estado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_029_2022_-_jose_fernandes_a_prefeita_-_seja_implantado_canil_municipal_em_delfinopolis_mg.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_030_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_rural_de_manutencao_de_estradas_pelo_trabalho_no_vao_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_031_2022_-_jose_fernandes_a_prefeita_-_seja_parabenizado_a_equipe_da_prefeitura_responsavel_pela_regularizacao_do_cagec_e_outros.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_032_2022_-_jose_fernandes_a_prefeita_-_reuniao_com_diretor_e_encarregado_da_nacon_para_planejamento_quanto_as_filas_na_feira_da_banana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_033_2022_-_jose_fernandes_a_prefeita_-_forneca_equipe_de_saude_para_aferir_temperatura_dos_visitantes_da_feira_da_banana_devido_o_covid-19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_034_2022_-_jose_fernandes_a_prefeita_-_mantenha_os_banheiros_do_coreto_abertos_durante_o_dia_e_a_noite_nos_dias_da_feira_da_banana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_035_2022_-_jose_fernandes_a_prefeita_-_seja_cobrada_taxa_em_ambos_os_sentidos_na_travessia_de_balsa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/indicacao_036_2022_-_jose_fernandes_a_prefeita_-_seja_recolhido_o_lixo_e_rocado_o_acostamento_da_rod._da_cidade_ao_porto_e_solic._ao_der_que_pinte_as_faixas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_037_2022_-_jose_fernandes_a_prefeita_-_disponibilize_transporte_para_a_populacao_que_ira_dia_22_05_em_na_peregrinacao_ao_sant._de_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_038_2022_-_jose_fernandes_a_prefeita_-_envie_ambulancia_para_suporte_e_disponibilizacao_de_agua_aos_romeiros_que_irao_na_caminhada_no_dia_22_05.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_039_2022_-_delson_a_prefeita_-_providencie_reforma_total_da_quadra_de_esporte_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_040_2022_-_delson_a_prefeita_-_reforma_e_colocacao_de_sinalizacao_de_transito_placas_no_distrito_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_041_2022_-_jose_fernandes_a_prefeita_-_fixacao_de_blocos_para_calcamento_na_bela_mansao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_042_2022_-_jose_fernandes_a_prefeita_-_disponibilize_veiculo_para_o_povoado_da_bela_mansao_para_atendimento_a_pessoas_carentes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_043_2022_-_jose_fernandes_a_prefeita_-_solicita_a_ameg_maquinas_para_realizar_manutencao_nas_estradas_da_mata_dos_marques_e_vao_da_babilonia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_044_2022_-_jose_fernandes_a_prefeita_-_seja_feito_pr_do_aumento_do_auxilio_alimentacao_aos_func._da_camara.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_045_2022_-_delson_a_prefeita_-_solicita_a_retirada_de_entulhos_da_rua_amador_jose_dos_santos_em_olhos_dagua_e_o_calcamento_da_mesma.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_046_2022_-_jose_fernandes_a_prefeita_-_crie_no_orcamento_de_2023_ficha_com_subvencao_pra_a_adelba_de_r200.00000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_047_2022_-_jaqueline_a_prefeita_-_seja_proposto_pl_para_alterar_remuneracao_dos_agentes_de_com._as_endemias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_048_2022_-_delson_e_jose_fernandes_a_prefeita_-_providencias_para_adequacao_do_piso_salarial_dos_serv._da_area_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_049_2022_-_jose_fernandes_a_prefeita_-_abra_as_dimensoes_da_curva_fechada_na_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_050_2022_-_jose_fernandes_a_prefeita_-_realize_estudos_para_mudar_o_trajeto_da_estrada_no_ultimo_calcamento_de_bloco_do_vale_da_gurita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_051_2022_-_jose_fernandes_a_prefeita_-_estudos_e_medicoes_para_doacao_de_casas_populares_junto_a_caixa_-_campo_de_aviacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_052_2022_-_jose_fernandes_a_prefeita_-_seja_realizado_limpeza_na_rua_agenor_pedroso.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_053_2022_-_jose_fernandes_a_prefeita_-_recolhimento_de_lixo_na_serra_da_gurita_do_itajui.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_054_2022_-_delson_a_prefeita_-_solicita_manutencao_do_parquinho_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_055_2022_-_delson_a_prefeita_-_manutencao_no_calcamento_na_entrada_do_cemiterio_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_056_2022_-_luciana_a_prefeita_-_sinalize_as_entradas_do_desvio_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_057_2022_-_luciana_a_prefeita_-_ocorra_revezamento_dos_motoristas_de_forma_justa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_058_2022_-_luciana_a_prefeita_-_seja_cumprido_as_diretrizes_da_lm_no2.366_-_listagem_de_pacientes_em_espera.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_059_2022_-_ana_a_prefeita_-_efetue_indicacao_com_o_nome_das_ruas_no_bairro_morada_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_060_2022_-_jaqueline_a_prefeita_-_elabore_projeto_de_lei_com_o_fito_de_fiscalizar_as_pessoas_que_entram_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/indicacao_061_2022_-_luciana_a_prefeita_-_seja_disponibilizado_veiculo_exclusivo_para_pacientes_de_tratamento_oncologico.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_062_2022_-_jose_fernandes_a_prefeita_-_reparos_no_topo_da_estrada_do_caminho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_063_2022_-_mauro_a_prefeita_-_projeto_para_duplicacao_de_trecho_no_sarandi.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_064_2022_-_mauro_a_prefeita_-_instalacao_de_academia_popular_no_povoado_da_bela_mansao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_065_2022_-_delson_a_prefeita_-_providencie_pintura_das_lombadas_e_instalacao_eou_reposicao_das_placas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_066_2022_-_jaqueline_a_prefeita_-_manutencao_no_parquinho_infantil_da_av._padre._ivo_s._matos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_067_2022_-_jaqueline_a_prefeita_-_manutencao_no_prolongamento_da_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_068_2022_-_jaqueline_a_prefeita_-_manutencao_no_aterro_da_via_juscelino_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/lei_municipal_n.o_2.491-2022_-_denomina_o_predio_da_secretaria_municipal_de_educacao_de_sara_lucia_lemos_martins_camara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_municipal_n.o_2.492-2022_-_institui_o_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/lei_municipal_n.o_2.493-2022_-_dispoe_sobre_o_conselho_tutelar_cmdca_e_institui_o_fundo_municipal_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_municipal_n.o_2.494-2022_-_dispoe_sobrre_a_concessao_de_reajuste_salarial_-_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_municipal_n.o_2.495-2022_-_autoriza_concessao_de_diarias_de_viagem_de_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_municipal_n.o_2.496-2022_-_reajuste_auxilio_alimentacao_21500.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/lei_municipal_n.o_2.497-2022_-_autoriza_abertura_de_credito_adicional_-_cessao_onerosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/lei_municipal_n.o_2.498-2022_-_dispoe_sobre_a_concessao_de_recomposicao_salarial_de_726_aos_empregados_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/lei_municipal_n.o_2.499-2022_-_suplementacao_de_dotacao_orcamentaria_-_pmmg_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/lei_municipal_n.o_2.500-2022_-_credito_especial_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/lei_municipal_n.o_2.501-2022_-_denominacao_de_rua_7_-_residencial_brasil_-_rua_pedro_luiz_lemos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/lei_municipal_n.o_2.502-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/lei_municipal_n.o_2.503-2022_-_dispoe_sobre_suplementacao_de_dotacao_-_nascentes_das_gerais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/lei_municipal_n.o_2.504-2022_-_autoriza_o_municipio_a_firmar_convenios_termos_de_parcerias_e_manter_filiacoes-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3969/lei_municipal_n.o_2.505-2022_-_autoriza_majoracao_do_limite_de_abetura_de_credito_adicional_-_6.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/lei_municipal_n.o_2.506-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/lei_municipal_n.o_2.507-2022_-_autoriza_abertura_de_credito_adicional_aquisicao_de_trator.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/lei_municipal_n.o_2.508-2022_-_altera_lei_municipal_n.o_2.489-2021_em_2023_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/lei_municipal_n.o_2.509-2022_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/lei_municipal_n.o_2.510-2022_-_estima_receita_e_fixa_despesa_para_2023_-_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_complementar_n.o_024-2022_-_institui_o_programa_de_recuperacao_fiscal_-_prorefis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/lei_complementar_n.o_025-2022_-_altera_lei_complementar_n.o_001-2015_-_desmembra_sec_de_meio_ambiente_tur_cult_e_esporte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_complementar_n.o_026-2022_-_cria_o_emprego_de_sec_mun_de_fazenda_e_planejamento.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_complementar_n.o_027-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/lei_complementar_n.o_028-2022_-_altera_o_anexo_ii_da_lc_no_001-2015_criando_os_empregos_de_contador_procurador_e_engo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/lei_complementar_n.o_029-2022_-_altera_a_nomenclatura_da_div._de_meio_ambiente_e_turismo_e_integra_a_sec._turismo_rev_lc_027-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/lei_complementar_n.o_030-2022_-_dispoe_sobre_a_fixacao_do_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/lei_complementar_n.o_031-2022_-_acrece_alinea_k_da_lei_municipal_2.238-2015_-_preferencia_na_balsa_-_veiculos_transportando_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/portaria_n.o__001.2022__-_instui_a_comissao_de_desfazimento_de_bens_inserviveis_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/portaria_n.o__002.2022__-_instui_a_comissao_de_patrimonio_publico_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/portaria_n.o__003.2022__-_instui_a_comissao_de_controle_interno_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/portaria_n.o_004-2022_-_exonera_alessandro_andrade_da_cruz_-_contador_e_comprador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/portaria_n.o_005.2022__-_nomeia_rhomulo_ribeiro_eulalio_de_brito_-_contador_e_comprador.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/portaria_n.o_006.2022__-_instituicao_e_nomeacao_de_comissao_permanente_de_licitacao_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/portaria_n.o_007.2022__-_designa_a_procuradora_da_mulher_-_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/portaria_n.o_008.2022_-_exonera_rhomulo_ribeiro_eulalio_de_brito__-_contador-comprador.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/portaria_n.o_009.2022_-_exonera_fabio_de_oliveira_souza_-_diretor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/portaria_n.o_010-2022_-_exonera_caue_marcio_rodrigues_david_-_procurador.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/projeto_de_lei_001.2022_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/projeto_de_lei_002.2022_-_da_nome_de_sara_lucia_lemos_martins_a_edificacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/projeto_de_lei_003.2022_-_atividades_minerarias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_lei_004.2022_-_fundo_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_005.2022_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_006.2022_-_prorefis.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/projeto_de_lei_007.2022_-_prazo_de_20_anos_de_vedacao_para_alienacao_de_terrenos_doados.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/projeto_de_lei_008.2022_-_fracionamento_de_lotes_para_fins_residenciais_-_minimo_de_frente_5m2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_009.2022_-_concessao_de_diarias_de_servidores_municipais_-_motoristas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_010.2022_-_reajuste_do_auxilio_alimentacao_aos_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/projeto_de_lei_011.2022_-_fixa_o_subsidio_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/projeto_de_lei_012.2022_-_concessao_de_reajuste_salarial_aos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/projeto_de_lei_013.2022_-_institui_ponto_facultativo_em_homenagem_ao_dia_consagrado_de_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/projeto_de_lei_014.2022_-_dispoe_sobre_a_reserva_de_vagas_no_trans._universitario_aos_alunos_dos_distritos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/projeto_de_lei_015.2022_-_autoriza_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/projeto_de_lei_016.2022_-_concede_recomposicao_salarial_aos_empregados_municipais.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/projeto_de_lei_017.2022_-_denomina_praca_sebastiao_ferreira_lopes_lote_no_bairro_portal_da_canastra.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_018.2022_-_denomina_de_rua_pedro_luiz_lemos_a_rua_7_do_loteamento_residencial_brasil.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_019.2022_-_autoriza_suplementacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_020.2022_-_adequacao_do_ppa_ldo_e_loa_para_construcao_de_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_021.2022_-_altera_a_lei_n.o_2.489_2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/projeto_de_lei_022.2022_-_diretrizes_para_elaboracao_da_lei_orcamentaria_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/projeto_de_lei_023.2022_-_estima_a_receita_e_fixa_a_despesa_do_muniocipio_para_2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/projeto_de_lei_024.2022_-_autoriza_o_municipio_firmar_convenios_e_afins_com_associacoes_e_consorcios_publicos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/projeto_de_lei_025.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/projeto_de_lei_026.2022_-_suplementacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_lei_027.2022_-_autoriza_a_majoracao_do_limite_de_abertura_de_credito_adicional_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_lei_028.2022_-_denomina_o_bairro_portal_da_canastra_como_bairro_sebastiao_ferreira_lopes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/projeto_de_lei_029_2022_-_abertura_de_credito_adicional_suplementar_onibus.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3971/projeto_de_lei_030_2022_-_abertura_de_credito_adicional_suplementar_trator.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_lei_031.2022_-_concede_subvencao_ao_cei_geanderson_miranda_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_lei_032.2022_-_concede_subvencao_ao_cei_rodrigo_medeiros_cintra.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/projeto_de_lei_complementar_001_2022_-_altera_a_lc_001.2015_cargo_de_coordenador_do_cras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/projeto_de_lei_complementar_002_2022_-_altera_a_lc_001.2015_cargo_de_secretario_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_complementar_004_2022_-_desmembra_secretaria_cria_nova_secretaria_e_cargos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_complementar_005_2022_-_cria_emprego_de_secretario_municipal_de_fazenda_e_planejamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_complementar_007_2022_-_altera_a_lc_001_2015_-_cria_emprego_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/projeto_de_lei_complementar_008_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_complementar_009_2022_-_altera_a_lc_001.2015_-_muda_nomenclatura_da_divisao_de_meio_ambiente_e_turismo_e_cria_divisao_de_turismo_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_complementar_010_2022_-_fixacao_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/projeto_de_lei_complementar_011_2022_-_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3972/projeto_de_lei_complementar_012_2022_-_acresce_alinea_k_ao_art._1o_da_lm_2.238-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/requerimento_001_2022_-_mauro_a_prefeita_-__requer_informacoes_sobre_a_renda_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/requerimento_002_2022_-_mauro_a_prefeita_requer_informacoes_sobre_convenios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/requerimento_003_2022_-_alao_a_prefeita_-_documentos_referente_ao_campo_de_futebol_de_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/requerimento_004_2022_-_alao_a_prefeita_-_documentos_referente_a_empresa_cetenge.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/requerimento_005_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_o_plano_de_manejo_do_pq._nacional.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/requerimento_006_2022_-_requer_informacoes_sobre_o_reurb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/requerimento_007_2022_-_requer_informacoes_sobre_a_motoniveladora_nova_q_estava_c_defeito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/requerimento_008_2022_-_requer_informacoes_sobre_a_possibilidade_de_comprar_caminhao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_009_2022_-_mesa_diretora_ao_plenario_-_solicita_urgnencia_ao_pr_003_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_010_2022_-_mesa_diretora_-_solicita_urgencia_ao_pr_004.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_011_2022_-_jose_fernandes_ao_plenario_-_solicita_retirada_da_pauta_de_votacao_do_pl_013_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_012_2022_-_mesa_diretora_-_requer_autorizacao_para_revisao_da_lei_organica_e_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/requerimento_013_2022_-_jose_fernandes_a_prefeita_-_informacoes_sobre_a_cip.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_014_2022_-_mauro_a_prefeita_-_requer_informacoes_sobre_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_015_2022_-_jose_fernandes_a_prefeita_-_requer_copia_de_documentacao_do_campo_de_aviacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/requerimento_016_2022_-_jose_fernandes_a_prefeita_-_requer_informacoes_sobre_o_reurb-s.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_017_2022_-_luciana_a_prefeita_-_solicita_copia_da_escala_de_viagens_dos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_018_2022_-_mesa_diretoa_-_solicita_regime_de_urgencia_ao_pr_007_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/requerimento_019_2022_-_mauro_a_prefeita_-_requer_relatorio_de_gastos_das_balsas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/requerimento_020_2022_-_jose_fernandes_a_prefeita_-_solicita_informacoes_sobre_o_acidente_na_balsa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/requerimento_021_2022_-_vereadores_-_urgencia_ao_plc_012_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/resolucao_001_2022_-__dispoe_sobre_rejeicao_ao_veto_total_do_proj._de_lei_n.o_009-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/resolucao_002_2022_-__dispoe_sobre_a_antecipacao_do_duodecimo_no_valor_de_90_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/resolucao_003_2022_-_dispoe_sobre_o_pagamento_antecipado_da_1a_parcela_do_decimo_terceiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/resolucao_004_2022_-_concede_titulo_de_merito_legisaltivo_para_dr._pedro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/resolucao_005_2022_-_dispoe_sobre_a_criacao_da_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/resolucao_006_2022_-_criacao_comissao_temporaria_revisao_e_estudo_ri_e_lom.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/projeto_de_resolucao_001_2022_-_cria_e_extingue_cargos_para_provimento_de_concurso.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_resolucao_002_2022_-_rejeita_o_veto_total_do_projeto_de_lei_n.o_009-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3883/projeto_de_resolucao_003_2022_-_dispoe_sobre_devolucao_antecipada_do_duodecimo_a_prefeitura_r90.00000.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/projeto_de_resolucao_004_2022_-_pagamento_antecipado_de_parcela_do_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao_005_2022_-_concede_titulo_de_merito_legislativo_ao_dr._pedro_antonio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/projeto_de_resolucao_006_2022_-_criacao_da_procuradoria_da_mulher_no_ambito_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/projeto_de_resolucao_007_2022_-_cria_comissao_temporaria_para_estudo_do_ri_e_lo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/projeto_de_resolucao_008_2022_-_autorizacao_de_viagens_e_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/proposta_de_emenda_001_2022_-_modificativa_-_ao_pl_006_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/proposta_de_emenda_002_2022_-_modificativa_-_ao_pr_001_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/proposta_de_emenda_003_2022_-_modificativa_-_ao_pr_001_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/proposta_de_emenda_004_2022_-_modificativa_-_ao_plc_007_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/proposta_de_emenda_005_2022_-_modificativa_-_ao_pl_011_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/proposta_de_emenda_006_2022_-_modificativa_-_ao_pr_006_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/proposta_de_emenda_007_2022_-_aditiva_-_ao_pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/proposta_de_emenda_008_2022_-_modificativa_-_ao_pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/proposta_de_emenda_009_2022_-_modificativa_-_ao_pl_025_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/proposta_de_emenda_010_2022_-_modificativa_-_ao_pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/proposta_de_emenda_011_2022_-_aditiva_-_ao_pl_023_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/proposta_de_emenda_012_2022_-_aditiva_-_ao_pl_023_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>