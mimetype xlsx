--- v0 (2025-12-24)
+++ v1 (2026-06-07)
@@ -51,1508 +51,1508 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Bal.C</t>
   </si>
   <si>
     <t>Balancete Contábil</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3084/1_-_janeiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3084/1_-_janeiro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Janeiro 2020.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3103/2_-_fevereiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3103/2_-_fevereiro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Fevereiro 2020.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3107/3_-_marco.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3107/3_-_marco.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Março 2020.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3111/4_-_abril.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3111/4_-_abril.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Abril 2020.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3123/5_-_maio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3123/5_-_maio.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Maio 2020.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3137/6_-_junho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3137/6_-_junho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Junho 2020.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3139/7_-_julho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3139/7_-_julho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Julho 2020.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3155/8_-_agosto.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3155/8_-_agosto.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Agosto 2020.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/9_-_setembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/9_-_setembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Setembro 2020.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3177/10_-_outubro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3177/10_-_outubro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Outubro 2020.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3206/11_-_novembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3206/11_-_novembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Novembro 2020.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3212/12_-_dezembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3212/12_-_dezembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Dezembro 2020.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3193/emenda_ao_pl_028_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3193/emenda_ao_pl_028_2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei nº 028/2020 que "Institui o Programa de Regularização Fundiária no Município de Delfinópolis e dá outras providências".</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/emenda_ao_pl_028_2020_2.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/emenda_ao_pl_028_2020_2.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Lei nº 028/2020 que "Institui o Programa de Regularização Fundiária no Município de Delfinópolis e dá outras providências".</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>Dóris Day Aparecida Ferreira Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3207/emenda_ao_pl_031_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3207/emenda_ao_pl_031_2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei n° 031/2020 que Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Exercício Financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3208/emenda_ao_pl_032_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3208/emenda_ao_pl_032_2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei n° 032/2020 que Estima a receita e fixa a despesa do Município para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>Indi.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/indicacao_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3099/indicacao_002_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3099/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3114/indicacao_003_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3114/indicacao_003_2020.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Carlos de Oliveira.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3115/indicacao_004_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3115/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Dóris Day Aparecida Ferreira Pimenta, Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3116/indicacao_005_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3116/indicacao_005_2020.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Mauro César de Assis, Dóris Day Apª Ferreira Pimenta e Analdo Arantes Vieira.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Danilo Araújo Santos, Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3117/indicacao_006_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3117/indicacao_006_2020.pdf</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3118/indicacao_007_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3118/indicacao_007_2020.pdf</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>Fransérgio Anselmo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3127/indicacao_008_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3127/indicacao_008_2020.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Fransérgio á Prefeita.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3130/indicacao_009_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3130/indicacao_009_2020.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Sebastião Ferreira de Oliveira a Prefeita.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/indicacao_010_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/indicacao_010_2020.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Sebastião Ferreira de Oliveira á Prefeita.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Suely Alves Ferreira Leite Lemos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3142/lei_municipal_n.o_2.420-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3142/lei_municipal_n.o_2.420-2020.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal Nº 2.413, de 10 de Dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3143/lei_municipal_n.o_2.421-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3143/lei_municipal_n.o_2.421-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3144/lei_municipal_n.o_2.422-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3144/lei_municipal_n.o_2.422-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Repasse do Veículo Oficial da Câmara Municipal a Prefeitura Municipal de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3145/lei_municipal_n.o_2.423-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3145/lei_municipal_n.o_2.423-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Demissão Voluntária II, para os Servidores públicos municipais da Administração direta.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3146/lei_municipal_n.o_2.424-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3146/lei_municipal_n.o_2.424-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adotar medidas imprescindíveis a assistência e fornecimento de cestas básicas para famílias em situação de vulnerabilidade social, na forma que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3147/lei_municipal_n.o_2.425-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3147/lei_municipal_n.o_2.425-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3148/lei_municipal_n.o_2.426-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3148/lei_municipal_n.o_2.426-2020.pdf</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3149/lei_municipal_n.o_2.427-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3149/lei_municipal_n.o_2.427-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Art. 3º da Lei Municipal Nº 2.387 de 30 de Abril de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3150/lei_municipal_n.o_2.428-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3150/lei_municipal_n.o_2.428-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no orçamento do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3151/lei_municipal_n.o_2.429-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3151/lei_municipal_n.o_2.429-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo alienar imóvel pertencente ao Patrimônio Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3159/lei_municipal_n.o_2.430-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3159/lei_municipal_n.o_2.430-2020.pdf</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3160/lei_municipal_n.o_2.431-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3160/lei_municipal_n.o_2.431-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no orçamento do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/lei_municipal_n.o_2.432-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/lei_municipal_n.o_2.432-2020.pdf</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3176/lei_municipal_n.o_2.433-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3176/lei_municipal_n.o_2.433-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos suplementares ao orçamento do Município de Delfinópolis para exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3171/lei_municipal_n.o_2.434-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3171/lei_municipal_n.o_2.434-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do PPA, LDO e LOA para criação do Programa Emergencial de Fomento ao Setor Cultural do Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3172/lei_municipal_n.o_2.435-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3172/lei_municipal_n.o_2.435-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobra a criação do Programa Emergencial de Fomento ao Setor Cultural do Município de Delfinópolis/MG  e dá outras providências.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3173/lei_municipal_n.o_2.436-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3173/lei_municipal_n.o_2.436-2020.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio dos Vereadores para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3174/lei_municipal_n.o_2.437-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3174/lei_municipal_n.o_2.437-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito e do Vice-Prefeito para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3175/lei_municipal_n.o_2.438-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3175/lei_municipal_n.o_2.438-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no orçamento do Exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3195/lei_municipal_n.o_2.439-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3195/lei_municipal_n.o_2.439-2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Zulmiro Elias Sobral," a atual "Rua A" localizada no Loteamento Serro Alegre, no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3196/lei_municipal_n.o_2.440-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3196/lei_municipal_n.o_2.440-2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Eleozina Ana Pereira," a atual "Rua B" localizada no Loteamento Serro Alegre, no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3197/lei_municipal_n.o_2.441-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3197/lei_municipal_n.o_2.441-2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua José Zeferino de Lima," a atual "Rua C" localizada no Loteamento Serro Alegre, no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/lei_municipal_n.o_2.442-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/lei_municipal_n.o_2.442-2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Aparecida Cardoso," a atual "Rua D" localizada no Loteamento Serro Alegre, no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/lei_municipal_n.o_2.443-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/lei_municipal_n.o_2.443-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transformar Lote em Rua e dá outras providências.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/lei_municipal_n.o_2.444-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/lei_municipal_n.o_2.444-2020.pdf</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3201/lei_municipal_n.o_2.445-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3201/lei_municipal_n.o_2.445-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transformar Lote em Rua, revoga a Lei n° 2.411/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3202/lei_municipal_n.o_2.446-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3202/lei_municipal_n.o_2.446-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis firmar convênios, termos de parcerias e manter filiações juntos as Associações e Consórcios Públicos, no exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3203/lei_municipal_n.o_2.447-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3203/lei_municipal_n.o_2.447-2020.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 2.196/2014 e institui no âmbito da Secretaria Municipal de Saúde a gratificação por prêmio de melhor desempenho, junto ao Programa Nacional Previne Brasil - e dá outras providências.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3204/lei_municipal_n.o_2.448-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3204/lei_municipal_n.o_2.448-2020.pdf</t>
   </si>
   <si>
     <t>Fica denominado "Bairro Sebastião de Andrade", o atual conjunto habitacional São Sebastião localizado no Município de Delfinópolis, estabelece nova delimitação para os Bairros Sebastião de Andrade e Espírito Santo e dá outras providências.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3205/lei_municipal_n.o_2.449-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3205/lei_municipal_n.o_2.449-2020.pdf</t>
   </si>
   <si>
     <t>Fica denominado Vereador Márcio Gessulli Rangel "Márcio do Dráuzio", o prédio localizado na Rua José Crisostomo de  Castro, 61, Centro, onde está instalado o CRAS - Centro de Referência de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3221/lei_municipal_n.o_2.450-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3221/lei_municipal_n.o_2.450-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Majoração do Limite de abertura de créditos adicionais suplementares ao orçamento do Município de Delfinópolis para exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3217/lei_municipal_n.o_2.451-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3217/lei_municipal_n.o_2.451-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária do Exercício Financeiro de 2021 e dá outras providências. (LDO)</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3218/lei_municipal_n.o_2.452-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3218/lei_municipal_n.o_2.452-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o Exercício Financeiro de 2021. (LOA)</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3219/lei_municipal_n.o_2.453-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3219/lei_municipal_n.o_2.453-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diárias e coberturas de despesas de viagem aos Vereadores e Servidores da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3220/lei_municipal_n.o_2.454-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3220/lei_municipal_n.o_2.454-2020.pdf</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Leis Municipais Complementares</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3140/lei_complementar_n.o_020-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3140/lei_complementar_n.o_020-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar N° 001/2015 (Lei de atribuições) acrescendo vagas junto a emprego existentes, dentro do quadro de empregos e salários deste município e dá outras providências.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3141/lei_complementar_n.o_021-2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3141/lei_complementar_n.o_021-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam e processam alimentos e bebidas de origem animal, para consumo humano no Município de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3077/portaria_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3077/portaria_001_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual a ser aplicado nos vencimentos dos Agentes Públicos e subsídios dos Agentes Políticos da Câmara Municipal de Delfinópolis - MG.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3101/portaria_002_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3101/portaria_002_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Inventário Patrimonial de 2019 da Câmara Municipal de Delfinópolis - MG.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3102/portaria_003_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3102/portaria_003_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adiantamento do pagamento da 1ª Parcela do 13º salário aos Vereadores e Servidores da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3104/portaria_004_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3104/portaria_004_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Sessões Virtuais pelos Vereadores da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3108/portaria_005_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3108/portaria_005_2020.pdf</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3122/portaria_006_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3122/portaria_006_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão das Sessões Ordinárias na Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3211/portaria_007_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3211/portaria_007_2020.pdf</t>
   </si>
   <si>
     <t>Revoga as Portarias nº 004, 005 e 006/2020, que dispõem sobre a realização de Sessões Virtuais e suspensão das Sessões Ordinárias na Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3078/projeto_de_lei_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3078/projeto_de_lei_001_2020.pdf</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3079/projeto_de_lei_002_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3079/projeto_de_lei_002_2020.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal n° 2.413, de 10 de Dezembro de 2019  e dá outras providências.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3080/projeto_de_lei_003_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3080/projeto_de_lei_003_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse do veículo oficial da Câmara Municipal à Prefeitura Municipal de Delfinópolis/MG,  e dá outras providências. (Fiat Doblô)</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3100/projeto_de_lei_004_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3100/projeto_de_lei_004_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Demissão Voluntária II, para os Servidores Públicos Municipais da Administração Direta.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_005_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_005_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adotar medidas imprescindíveis à assistência e fornecimento de cestas básicas para famílias em situação de vulnerabilidade social, na forma que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3110/projeto_de_lei_006_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3110/projeto_de_lei_006_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do Município de Delfinópolis para exercício financeiro de 2020 e dá outras providências._x000D_
 REPROVADO em 11/05/2020.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3112/projeto_de_lei_007_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3112/projeto_de_lei_007_2020.pdf</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3113/projeto_de_lei_008_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3113/projeto_de_lei_008_2020.pdf</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3128/projeto_de_lei_009_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3128/projeto_de_lei_009_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Art. 3º da Lei Municipal n°2.387 de 30 de Abril de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3129/projeto_de_lei_010_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3129/projeto_de_lei_010_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar imóvel pertencente ao Patrimônio Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3136/projeto_de_lei_011_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3136/projeto_de_lei_011_2020.pdf</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3156/projeto_de_lei_013_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3156/projeto_de_lei_013_2020.pdf</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3157/projeto_de_lei_014_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3157/projeto_de_lei_014_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a transformar lote em rua e dá outras providências.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3178/projeto_de_lei_015_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3178/projeto_de_lei_015_2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Zulmiro Elias Sobral", a atual Rua A localizada no Loteamento Serra Alegre, no município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3179/projeto_de_lei_016_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3179/projeto_de_lei_016_2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Eleozina Ana Pereira", a atual Rua B localizada no Loteamento Serra Alegre, no município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3180/projeto_de_lei_017_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3180/projeto_de_lei_017_2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua José Zeferino de Lima", a atual Rua C localizada no Loteamento Serra Alegre, no município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3181/projeto_de_lei_018_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3181/projeto_de_lei_018_2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Rua Aparecida Cardoso", a atual Rua D localizada no Loteamento Serra Alegre, no município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/projeto_de_lei_019_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/projeto_de_lei_019_2020.pdf</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Dóris Day Aparecida Ferreira Pimenta, Fransérgio Anselmo Pimenta, José Carlos de Oliveira, Maria Beatriz Pinto de Almeida, Mauro César de Assis, Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/projeto_de_lei_021_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/projeto_de_lei_021_2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/projeto_de_lei_022_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/projeto_de_lei_022_2020.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito e Vice-Prefeito para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_023_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_023_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Majoração do limite de abertura de créditos adicionais suplementares ao orçamento do Município de Delfinópolis para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/projeto_de_lei_024_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/projeto_de_lei_024_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do PPA, LDO e LOA para a criação do Programa Emergencial de Fomento ao Setor Cultural do Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/projeto_de_lei_025_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/projeto_de_lei_025_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Emergencial de Fomento ao Setor Cultural do Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3170/projeto_de_lei_026_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3170/projeto_de_lei_026_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no Orçamento do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3182/projeto_de_lei_027_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3182/projeto_de_lei_027_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a estabelecer o processo eleitoral direto para as funções de Diretor, Vice-Diretor e Suplente das Escolas da Rede Municipal do Município de Delfinópolis/MG._x000D_
 _x000D_
 VETADO CONFORME RESOLUÇÃO 004/2020</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/projeto_de_lei_028_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/projeto_de_lei_028_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Regularização Fundiária no Município de Delfinópolis e dá outras providências._x000D_
 _x000D_
 VETADO CONFORME RESOLUÇÃO 005/2020</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3184/projeto_de_lei_029_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3184/projeto_de_lei_029_2020.pdf</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3185/projeto_de_lei_030_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3185/projeto_de_lei_030_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transformar lote em rua, revoga a Lei Municipal n°2.411/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3186/projeto_de_lei_031_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3186/projeto_de_lei_031_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Exercício Financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3187/projeto_de_lei_032_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3187/projeto_de_lei_032_2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/projeto_de_lei_033_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/projeto_de_lei_033_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis firmar convênios, termos de parcerias e manter filiações juntos as Associações e Consórcios Públicos, no Exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_034_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_034_2020.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n°2.196/2014 e Institui no âmbito da Secretaria Municipal de Saúde a gratificação por prêmio de melhor desempenho junto ao Programa Nacional Previne Brasil - e dá outras providências.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_035_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_035_2020.pdf</t>
   </si>
   <si>
     <t>Fica Denominado “Bairro Sebastião De Andrade”, o atual “Conjunto Habitacional São Sebastião” Localizado no Município de Delfinópolis, estabelece nova delimitação para os bairros Sebastião de Andrade e Espírito Santo e dá outras providências.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3191/projeto_de_lei_036_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3191/projeto_de_lei_036_2020.pdf</t>
   </si>
   <si>
     <t>Fica denominado vereador Márcio Gessulli Rangel “Márcio do Dráuzio”, o prédio localizado na rua José Crisostomo de Castro, 61, centro, Delfinópolis, onde está instalado o CRAS – centro de referência de assistência social e dá outras providências.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3192/projeto_de_lei_037_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3192/projeto_de_lei_037_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Diárias e Cobertura de despesas de Viagens aos Vereadores e Servidores da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3209/projeto_de_lei_038_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3209/projeto_de_lei_038_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Majoração do Limite de Abertura de Créditos Adicionais Suplementares ao Orçamento do Município de Delfinópolis para o Exercício Financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_039_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_039_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no Orçamento do Exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3105/projeto_de_lei_complementar_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3105/projeto_de_lei_complementar_001_2020.pdf</t>
   </si>
   <si>
     <t>- Altera a Lei Complementar nº 001/2015 (Lei de atribuições) acrescendo vagas junto a Emprego Existentes, dentro do Quadro de Empregos e Salários deste Município e dá outras providências.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3106/projeto_de_lei_complementar_002_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3106/projeto_de_lei_complementar_002_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas do serviço de inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzem e processam alimentos e bebidas de origem animal, para consumo humano no Município de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3081/requeriemnto_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3081/requeriemnto_001_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Mesa Diretora para solicitar urgência ao Projeto de Lei 003/2020.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3097/requerimento_002_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3097/requerimento_002_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Carlos à Prefeita.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3096/requerimento_003_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3096/requerimento_003_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Rodrigo ao Presidente da Câmara.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/requerimento_004_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/requerimento_004_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris à Prefeita.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3119/requerimento_005_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3119/requerimento_005_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Mauro César de Assis, Dóris Day Apª Ferreira Pimenta e Analdo Arantes Vieira.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3120/requerimento_006_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3120/requerimento_006_2020.pdf</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3121/requerimento_007_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3121/requerimento_007_2020.pdf</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>Dóris Day Aparecida Ferreira Pimenta, Fransérgio Anselmo Pimenta, Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_008_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_008_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Mauro, Dóris e Fransérgio á Prefeita.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3125/requerimento_009_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3125/requerimento_009_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Analdo e José Carlos á Prefeita.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3126/requerimento_010_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3126/requerimento_010_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris á Prefeita.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3152/requerimento_011_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3152/requerimento_011_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César de Assis á Prefeita.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3153/requerimento_012_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3153/requerimento_012_2020.pdf</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3132/resolucao_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3132/resolucao_001_2020.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do Art. 48 do Regimento Interno da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3133/resolucao_002_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3133/resolucao_002_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Devolução antecipada do duodécimo aos Cofres do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3135/resolucao_003_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3135/resolucao_003_2020.pdf</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3213/resolucao_004_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3213/resolucao_004_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Manutenção do veto total ao Projeto de Lei n° 027/2020 que "Autoriza o Poder Executivo a estabelecer o processo eleitoral direto para as funções de Diretor, Vice-Diretor e Suplentes das Escolas da Rede Municipal do Município de Delfinópolis - MG".</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3214/resolucao_005_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3214/resolucao_005_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Manutenção do veto total ao Projeto de Lei n° 028/2020 que "Institui o Programa de Regularização Fundiára no Município de Delfinópolis e dá outras providências".</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3131/projeto_de_resolucao_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3131/projeto_de_resolucao_001_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução antecipada do duodécimo aos Cofres do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3134/projeto_de_resolucao_002_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3134/projeto_de_resolucao_002_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Devolução antecipada do Duodécimo aos Cofres do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>CCJ - Comissão de Legislação, Justiça e Redação Final.</t>
   </si>
   <si>
     <t>Dispõe sobre a MANUTENÇÃO do veto total ao PROJETO DE LEI Nº 027/2020 que “Autoriza o Poder Executivo a estabelecer o processo eleitoral direto para as funções de Diretor, Vice-Diretor e Suplentes das Escolas da Rede Municipal do Município de Delfinópolis - MG”.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>Dispõe sobre a MANUTENÇÃO do veto parcial ao PROJETO DE LEI Nº 028/2020 que “INSTITUI O PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>“Altera o artigo 80, da Lei Orgânica do Município de Delfinópolis - MG” ( os cargos de: Secretário, em comissão e as funções de confiança: no mínimo será 50% será de provimento efetivo).</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3158/ato_da_mesa_001_2020.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3158/ato_da_mesa_001_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão da transmissão ao vivo das sessões da Câmara Municipal de Delfinópolis durante o Período Eleitoral.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1859,67 +1859,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3084/1_-_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3103/2_-_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3107/3_-_marco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3111/4_-_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3123/5_-_maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3137/6_-_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3139/7_-_julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3155/8_-_agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/9_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3177/10_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3206/11_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3212/12_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3193/emenda_ao_pl_028_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/emenda_ao_pl_028_2020_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3207/emenda_ao_pl_031_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3208/emenda_ao_pl_032_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3099/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3114/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3115/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3116/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3117/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3118/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3127/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3130/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3142/lei_municipal_n.o_2.420-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3143/lei_municipal_n.o_2.421-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3144/lei_municipal_n.o_2.422-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3145/lei_municipal_n.o_2.423-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3146/lei_municipal_n.o_2.424-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3147/lei_municipal_n.o_2.425-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3148/lei_municipal_n.o_2.426-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3149/lei_municipal_n.o_2.427-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3150/lei_municipal_n.o_2.428-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3151/lei_municipal_n.o_2.429-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3159/lei_municipal_n.o_2.430-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3160/lei_municipal_n.o_2.431-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/lei_municipal_n.o_2.432-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3176/lei_municipal_n.o_2.433-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3171/lei_municipal_n.o_2.434-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3172/lei_municipal_n.o_2.435-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3173/lei_municipal_n.o_2.436-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3174/lei_municipal_n.o_2.437-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3175/lei_municipal_n.o_2.438-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3195/lei_municipal_n.o_2.439-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3196/lei_municipal_n.o_2.440-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3197/lei_municipal_n.o_2.441-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/lei_municipal_n.o_2.442-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/lei_municipal_n.o_2.443-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/lei_municipal_n.o_2.444-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3201/lei_municipal_n.o_2.445-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3202/lei_municipal_n.o_2.446-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3203/lei_municipal_n.o_2.447-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3204/lei_municipal_n.o_2.448-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3205/lei_municipal_n.o_2.449-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3221/lei_municipal_n.o_2.450-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3217/lei_municipal_n.o_2.451-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3218/lei_municipal_n.o_2.452-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3219/lei_municipal_n.o_2.453-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3220/lei_municipal_n.o_2.454-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3140/lei_complementar_n.o_020-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3141/lei_complementar_n.o_021-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3077/portaria_001_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3101/portaria_002_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3102/portaria_003_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3104/portaria_004_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3108/portaria_005_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3122/portaria_006_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3211/portaria_007_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3078/projeto_de_lei_001_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3079/projeto_de_lei_002_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3080/projeto_de_lei_003_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3100/projeto_de_lei_004_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_005_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3110/projeto_de_lei_006_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3112/projeto_de_lei_007_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3113/projeto_de_lei_008_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3128/projeto_de_lei_009_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3129/projeto_de_lei_010_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3136/projeto_de_lei_011_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3156/projeto_de_lei_013_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3157/projeto_de_lei_014_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3178/projeto_de_lei_015_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3179/projeto_de_lei_016_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3180/projeto_de_lei_017_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3181/projeto_de_lei_018_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/projeto_de_lei_019_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/projeto_de_lei_021_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/projeto_de_lei_022_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_023_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/projeto_de_lei_024_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/projeto_de_lei_025_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3170/projeto_de_lei_026_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3182/projeto_de_lei_027_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/projeto_de_lei_028_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3184/projeto_de_lei_029_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3185/projeto_de_lei_030_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3186/projeto_de_lei_031_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3187/projeto_de_lei_032_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/projeto_de_lei_033_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_034_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_035_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3191/projeto_de_lei_036_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3192/projeto_de_lei_037_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3209/projeto_de_lei_038_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_039_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3105/projeto_de_lei_complementar_001_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3106/projeto_de_lei_complementar_002_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3081/requeriemnto_001_2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3097/requerimento_002_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3096/requerimento_003_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/requerimento_004_2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3119/requerimento_005_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3120/requerimento_006_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3121/requerimento_007_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_008_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3125/requerimento_009_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3126/requerimento_010_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3152/requerimento_011_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3153/requerimento_012_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3132/resolucao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3133/resolucao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3135/resolucao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3213/resolucao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3214/resolucao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3131/projeto_de_resolucao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3134/projeto_de_resolucao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3158/ato_da_mesa_001_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3084/1_-_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3103/2_-_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3107/3_-_marco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3111/4_-_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3123/5_-_maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3137/6_-_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3139/7_-_julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3155/8_-_agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/9_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3177/10_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3206/11_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3212/12_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3193/emenda_ao_pl_028_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/emenda_ao_pl_028_2020_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3207/emenda_ao_pl_031_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3208/emenda_ao_pl_032_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3099/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3114/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3115/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3116/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3117/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3118/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3127/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3130/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3142/lei_municipal_n.o_2.420-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3143/lei_municipal_n.o_2.421-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3144/lei_municipal_n.o_2.422-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3145/lei_municipal_n.o_2.423-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3146/lei_municipal_n.o_2.424-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3147/lei_municipal_n.o_2.425-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3148/lei_municipal_n.o_2.426-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3149/lei_municipal_n.o_2.427-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3150/lei_municipal_n.o_2.428-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3151/lei_municipal_n.o_2.429-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3159/lei_municipal_n.o_2.430-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3160/lei_municipal_n.o_2.431-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/lei_municipal_n.o_2.432-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3176/lei_municipal_n.o_2.433-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3171/lei_municipal_n.o_2.434-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3172/lei_municipal_n.o_2.435-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3173/lei_municipal_n.o_2.436-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3174/lei_municipal_n.o_2.437-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3175/lei_municipal_n.o_2.438-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3195/lei_municipal_n.o_2.439-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3196/lei_municipal_n.o_2.440-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3197/lei_municipal_n.o_2.441-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/lei_municipal_n.o_2.442-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/lei_municipal_n.o_2.443-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/lei_municipal_n.o_2.444-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3201/lei_municipal_n.o_2.445-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3202/lei_municipal_n.o_2.446-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3203/lei_municipal_n.o_2.447-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3204/lei_municipal_n.o_2.448-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3205/lei_municipal_n.o_2.449-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3221/lei_municipal_n.o_2.450-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3217/lei_municipal_n.o_2.451-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3218/lei_municipal_n.o_2.452-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3219/lei_municipal_n.o_2.453-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3220/lei_municipal_n.o_2.454-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3140/lei_complementar_n.o_020-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3141/lei_complementar_n.o_021-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3077/portaria_001_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3101/portaria_002_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3102/portaria_003_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3104/portaria_004_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3108/portaria_005_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3122/portaria_006_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3211/portaria_007_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3078/projeto_de_lei_001_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3079/projeto_de_lei_002_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3080/projeto_de_lei_003_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3100/projeto_de_lei_004_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3109/projeto_de_lei_005_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3110/projeto_de_lei_006_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3112/projeto_de_lei_007_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3113/projeto_de_lei_008_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3128/projeto_de_lei_009_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3129/projeto_de_lei_010_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3136/projeto_de_lei_011_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3156/projeto_de_lei_013_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3157/projeto_de_lei_014_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3178/projeto_de_lei_015_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3179/projeto_de_lei_016_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3180/projeto_de_lei_017_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3181/projeto_de_lei_018_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/projeto_de_lei_019_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/projeto_de_lei_021_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/projeto_de_lei_022_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/projeto_de_lei_023_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/projeto_de_lei_024_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/projeto_de_lei_025_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3170/projeto_de_lei_026_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3182/projeto_de_lei_027_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/projeto_de_lei_028_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3184/projeto_de_lei_029_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3185/projeto_de_lei_030_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3186/projeto_de_lei_031_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3187/projeto_de_lei_032_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/projeto_de_lei_033_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/projeto_de_lei_034_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3190/projeto_de_lei_035_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3191/projeto_de_lei_036_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3192/projeto_de_lei_037_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3209/projeto_de_lei_038_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3210/projeto_de_lei_039_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3105/projeto_de_lei_complementar_001_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3106/projeto_de_lei_complementar_002_2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3081/requeriemnto_001_2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3097/requerimento_002_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3096/requerimento_003_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/requerimento_004_2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3119/requerimento_005_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3120/requerimento_006_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3121/requerimento_007_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3124/requerimento_008_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3125/requerimento_009_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3126/requerimento_010_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3152/requerimento_011_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3153/requerimento_012_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3132/resolucao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3133/resolucao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3135/resolucao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3213/resolucao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3214/resolucao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3131/projeto_de_resolucao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3134/projeto_de_resolucao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2020/3158/ato_da_mesa_001_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>