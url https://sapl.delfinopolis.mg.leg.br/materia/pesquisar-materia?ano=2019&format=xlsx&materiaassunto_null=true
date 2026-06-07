--- v0 (2025-12-22)
+++ v1 (2026-06-07)
@@ -51,2148 +51,2148 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Bal.C</t>
   </si>
   <si>
     <t>Balancete Contábil</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/1-_janeiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/1-_janeiro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Janeiro de 2019.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/2-_fevereiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/2-_fevereiro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Fevereiro de 2019.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2938/3_-_marco.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2938/3_-_marco.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Março de 2019.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/4_-_abril.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/4_-_abril.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Abril de 2019.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/5_-_maio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/5_-_maio.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Maio de 2019.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/6_-_junho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/6_-_junho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Junho de 2019.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/7_-_julho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/7_-_julho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Julho de 2019.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/8_-_agosto.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/8_-_agosto.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Agosto de 2019.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/9_-_setembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/9_-_setembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Setembro 2019.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/10_-_outubro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/10_-_outubro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Outubro 2019.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/11_-_novembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/11_-_novembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Novembro 2019.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/12_-_dezembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/12_-_dezembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Dezembro 2019.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Proposta de emenda 001/2019 ao projeto de lei municipal nº 005/2019 que “regulamenta o programa de estágio no ambito do serviço público municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>Danilo Araújo Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2929/proposta_de_emenda_002_2019_ao_pl_005.2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2929/proposta_de_emenda_002_2019_ao_pl_005.2019.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda 002/2019 ao projeto de lei municipal nº 005/2019 que “regulamenta o programa de estágio no ambito do serviço público municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>Dóris Day Aparecida Ferreira Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/proposta_de_emenda_001_ao_plc_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/proposta_de_emenda_001_ao_plc_001_2019.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda nº001/2019 ao Projeto de Lei Complementar nº 001/2019 "Que altera a Lei Complementar nº 001/2015 (Lei de atribuições) em relação ao emprego público de agente comunitário de saúde e dá outras providências".</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/proposta_de_emenda_001_ao_projeto_de_lei_017_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/proposta_de_emenda_001_ao_projeto_de_lei_017_2019.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda 001/2019 ao Projeto de Lei Municipal n° 017/2019 que "Autoriza o Poder Executivo a regulamentar o transporte universitário de Delfinópolis e dá outras providências."</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>Indi.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/indicacao_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Analdo Arantes Vieira á Prefeita.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/indicacao_002_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/indicacao_002_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Danilo Araújo Santos á Prefeita.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_003_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_003_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Mauro César de Assis à Prefeita.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_004_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day Aparecida Ferreira Pimenta à Prefeita.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/indicacao_005_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/indicacao_005_2019.pdf</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/indicacao_006_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/indicacao_006_2019.pdf</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>Helcias Aparecido Presciliano</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_007_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_007_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Helcias Aparecido Presciliano á Prefeita.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/indicacao_008_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/indicacao_008_2019.pdf</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/indicacao_009_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/indicacao_009_2019.pdf</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_010_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_010_2019.pdf</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/indicacao_011_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/indicacao_011_2019.pdf</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/indicacao_012_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/indicacao_012_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day Aparecida Ferreira Pimenta á Prefeita.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/indicacao_013_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/indicacao_013_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz Pinto de Almeida à Prefeita.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_014_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_014_2019.pdf</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fransérgio Anselmo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/indicacao_015_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/indicacao_015_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Fransérgio Anselmo Pimenta á Prefeita.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_016_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_016_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz á Prefeita.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_017_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_017_2019.pdf</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_018_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_018_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Danilo Araújo Santos à Prefeita.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_019_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_019_2019.pdf</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/indicacao_020_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/indicacao_020_2019.pdf</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2931/indicacao_021_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2931/indicacao_021_2019.pdf</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/indicacao_022_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/indicacao_022_2019.pdf</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/indicacao_023_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/indicacao_023_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Analdo Arantes Vieira à Prefeita.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2947/indicacao_024_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2947/indicacao_024_2019.pdf</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/indicacao_025_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/indicacao_025_2019.pdf</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/indicacao_026_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/indicacao_026_2019.pdf</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/indicacao_027_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/indicacao_027_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day Apª Ferreira Pimenta à Prefeita.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/indicacao_028_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/indicacao_028_2019.pdf</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao_029_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao_029_2019.pdf</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_030_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_030_2019.pdf</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/indicacao_031_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/indicacao_031_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Carlos de Oliveira à Prefeita.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_032_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_032_2019.pdf</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_033_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_033_2019.pdf</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_034_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_034_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Danilo Araújo Santos e José Carlos de Oliveira à Prefeita.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_035_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_035_2019.pdf</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/indicacao_036_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/indicacao_036_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz Pinto de Almeida a Prefeita.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_037_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_037_2019.pdf</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_038_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_038_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Sebastião Ferreira de Oliveira à Prefeita.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_039_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_039_2019.pdf</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_040_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_040_2019.pdf</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_041_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_041_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadoras Dóris Day Apª. Ferreira Pimenta juntamente com a Vereadora Mirim Rita de Cássia à Prefeita.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/indicacao_042_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/indicacao_042_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day Apª Ferreira Pimenta a Prefeita.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/indicacao_043_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/indicacao_043_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Carlos de Oliveira á Prefeita.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_044_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_044_2019.pdf</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_045_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_045_2019.pdf</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/indicacao_046_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/indicacao_046_2019.pdf</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_048_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_048_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Fransérgio.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao_049_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao_049_2019.pdf</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/indicacao_050_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/indicacao_050_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz Pinto de Almeida.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_051_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_051_2019.pdf</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Suely Alves Ferreira Leite Lemos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/lei_municipal_n.o_2.379-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/lei_municipal_n.o_2.379-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no orçamento do exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/lei_municipal_n.o_2.380-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/lei_municipal_n.o_2.380-2019.pdf</t>
   </si>
   <si>
     <t>Dá denominação á Corredor Público, no Município de Delfinópolis (MG), para "Juscelino Pernambuco", e dá outras providências.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2941/lei_municipal_n.o_2.381-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2941/lei_municipal_n.o_2.381-2019.pdf</t>
   </si>
   <si>
     <t>Institui a festa da Queima do Alho no calendário oficial do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2942/lei_municipal_n.o_2.382-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2942/lei_municipal_n.o_2.382-2019.pdf</t>
   </si>
   <si>
     <t>Proibi no âmbito municipal, a inauguração de obra pública não iniciada ou inacabada e dá outras providências.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/lei_municipal_n.o_2.383-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/lei_municipal_n.o_2.383-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de energia elétrica e água no município e dá outras providências.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/lei_municipal_n.o_2.384-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/lei_municipal_n.o_2.384-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição salarial aos empregados municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2944/lei_municipal_n.o_2.385-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2944/lei_municipal_n.o_2.385-2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal do Município de Delfinópolis inscritos em dívida ativa - PROREFIS - e dá outras providências.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/lei_municipal_n.o_2.386-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/lei_municipal_n.o_2.386-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a filiação do Município de Delfinópolis, estado de Minas Gerais a união nacional dos dirigentes municipais de educação de Minas Gerais - UNDIME/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/lei_municipal_n.o_2.387-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/lei_municipal_n.o_2.387-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar lotes urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/lei_municipal_n.o_2.388-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/lei_municipal_n.o_2.388-2019.pdf</t>
   </si>
   <si>
     <t>Institui, regulamenta e dispõe sobre a rotina do tratamento fora do domicílio - TFD - no Município de Delfinópolis/MG.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/lei_municipal_n.o_2.389-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/lei_municipal_n.o_2.389-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de área para o perímetro urbano do Município de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/lei_municipal_n.o_2.390-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/lei_municipal_n.o_2.390-2019.pdf</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/lei_municipal_n.o_2.391-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/lei_municipal_n.o_2.391-2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de Estágio no âmbito do Serviço Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/lei_municipal_n.o_2.392-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/lei_municipal_n.o_2.392-2019.pdf</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/lei_municipal_n.o_2.393-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/lei_municipal_n.o_2.393-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de Área Urbana de uso comum no Loteamento Morada dos Sonhos e dá outras providências.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/lei_municipal_n.o_2.394-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/lei_municipal_n.o_2.394-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N°1.743/2005 - Que dispõe sobre a apresentação das Contas Públicas, em audiências públicas, determinadas pela Lei Complementar 101/2000 e dá outras providências.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/lei_municipal_n.o_2.395-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/lei_municipal_n.o_2.395-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados em logradouros públicos no âmbito do município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/lei_municipal_n.o_2.396-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/lei_municipal_n.o_2.396-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a regulamentar o transporte universitário de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/lei_municipal_n.o_2.397-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/lei_municipal_n.o_2.397-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos Servidores Públicos municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/lei_municipal_n.o_2.398-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/lei_municipal_n.o_2.398-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece a Ficha Limpa e requisitos para nomeações de cargos e funções de livre nomeação na Câmara Municipal de Delfinópolis e na Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/lei_municipal_n.o_2.399-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/lei_municipal_n.o_2.399-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos servidores públicos da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/lei_municipal_n.o_2.400-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/lei_municipal_n.o_2.400-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/lei_municipal_n.o_2.401-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/lei_municipal_n.o_2.401-2019.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Produtores de Banana de Delfinópolis e Região - ADELBA e dá outras providências.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/lei_municipal_n.o_2.402-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/lei_municipal_n.o_2.402-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.743/2005 - Que dispõe sobre a apresentação das contas públicas, em audiências públicas, determinadas pela Lei Complementar 101/2000 e dá outras providências.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/lei_municipal_n.o_2.403-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/lei_municipal_n.o_2.403-2019.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Pista de Caminhada Gustavo Lopes Cardoso" a localizada na Avenida Ivo Soares Matos Pe., no Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/lei_municipal_n.o_2.404-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/lei_municipal_n.o_2.404-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar, sob o regime de concessão, a Prestação dos Serviços Públicos de água nos Distritos de Olhos D'água da Canastra e Babilônia no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/lei_municipal_n.o_2.405-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/lei_municipal_n.o_2.405-2019.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Delfinópolis a "Semana Municipal de Valorização da Vida e Prevenção ao Suicídio e dá outras providências.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/lei_municipal_n.o_2.406-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/lei_municipal_n.o_2.406-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercício Financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/lei_municipal_n.o_2.407-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/lei_municipal_n.o_2.407-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/lei_municipal_n.o_2.408-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/lei_municipal_n.o_2.408-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no orçamento do exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/lei_municipal_n.o_2.409-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/lei_municipal_n.o_2.409-2019.pdf</t>
   </si>
   <si>
     <t>Aletra o artigo 15 da Lei Municipal n°2.201 de 27 de Junho de 2014.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/lei_municipal_n.o_2.410-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/lei_municipal_n.o_2.410-2019.pdf</t>
   </si>
   <si>
     <t>Ratifica a adesão do Município de Delfinópolis ao protocolo de intenções do consórcio público: Associação pública dos Municípios da Microrregião do Médio Rio Grande - Consórcio AMEG e dá outras providências.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/lei_municipal_n.o_2.411-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/lei_municipal_n.o_2.411-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transformar Lotem em Rua e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/lei_municipal_n.o_2.412-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/lei_municipal_n.o_2.412-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a firmar convênios, termos de parcerias e manter filiações junto as Associações e Consórcios Públicos, no Exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/lei_municipal_n.o_2.413-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/lei_municipal_n.o_2.413-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição salarial aos empregados Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/lei_municipal_n.o_2.414-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/lei_municipal_n.o_2.414-2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/lei_municipal_n.o_2.415-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/lei_municipal_n.o_2.415-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novos códigos e seções de logradouros para a cobrança de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/lei_municipal_n.o_2.416-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/lei_municipal_n.o_2.416-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a chefe do Poder Executivo estabelecer novo prazo aos beneficiários com doações de imóveis no Loteamento Morada dos Sonhos que ainda não providenciaram a lavratura da escritura de doação e dá outras providências.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/lei_municipal_n.o_2.417-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/lei_municipal_n.o_2.417-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste ao Auxílio Alimentação aos Servidores Públicos Municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/lei_municipal_n.o_2.418-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/lei_municipal_n.o_2.418-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos Servidores Públicos da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/lei_municipal_n.o_2.419-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/lei_municipal_n.o_2.419-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis/MG a contratar com o Banco do Brasil S.A, operações de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Leis Municipais Complementares</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/lei_complementar_n.o_018-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/lei_complementar_n.o_018-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 001/2015 (Lei de Atribuições) em relação ao emprego público de Agente Comunitário de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/lei_complementar_n.o_019-2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/lei_complementar_n.o_019-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do direito a faltas abonadas aos Servidores Municipais da Prefeitura Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/portaria_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/portaria_001_2019.pdf</t>
   </si>
   <si>
     <t>Exonera Empregado Municipal, como nesta se especifica.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/portaria_002_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/portaria_002_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de pessoa para ocupar emprego em Comissão, como nesta se especifica.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/portaria_003_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/portaria_003_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual a ser aplicado nos vencimentos dos Agentes Públicos e subsídios dos Agentes Políticos da Câmara Municipal de Delfinópolis - MG.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/portaria_004_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/portaria_004_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre convocação de suplente para atender ao disposto no Art. 44 da Lei Orgânica Municipal".</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto_de_lei_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto_de_lei_001_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial no Orçamento do exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/projeto_de_lei_002_2019_OVO5RZG.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/projeto_de_lei_002_2019_OVO5RZG.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Corredor Público, no Município de Delfinópolis (MG), para "Juscelino Pernambuco", e dá outras providências.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Danilo Araújo Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/projeto_de_lei_003_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/projeto_de_lei_003_2019.pdf</t>
   </si>
   <si>
     <t>Institui a Festa da Queima do Alho no Calendário Oficial do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/projeto_de_lei_004_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/projeto_de_lei_004_2019.pdf</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/projeto_de_lei_005_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/projeto_de_lei_005_2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Programa de estágio no âmbito do Serviço Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/projeto_de_lei_006_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/projeto_de_lei_006_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a filiação do Município de Delfinópolis, Estado de Minas Gerais à União Nacional dos Dirigentes Municipais de Educação de Minas Gerais - UNDIME/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/projeto_de_lei_007_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/projeto_de_lei_007_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de recuperação fiscal do Município de Delfinópolis em dívida ativa - PROREFIS - e dá outras providências.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/projeto_de_lei_008_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/projeto_de_lei_008_2019.pdf</t>
   </si>
   <si>
     <t>Proíbe no âmbito Municipal, a inauguração de obra pública não iniciada ou inacabada e dá outras providências.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/projeto_de_lei_009_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/projeto_de_lei_009_2019.pdf</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/projeto_de_lei_010_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/projeto_de_lei_010_2019.pdf</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/projeto_de_lei_011_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/projeto_de_lei_011_2019.pdf</t>
   </si>
   <si>
     <t>Institui, regulamenta e dispõe sobra a rotina do tratamento fora do domicílio - TFD - no Município de Delfinópolis/MG.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/projeto_de_lei_012_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/projeto_de_lei_012_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de área rural para o perímetro urbano do Município de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/projeto_de_lei_013_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/projeto_de_lei_013_2019.pdf</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/projeto_de_lei_014_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/projeto_de_lei_014_2019.pdf</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto_de_lei_015_2019_875q7vj.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto_de_lei_015_2019_875q7vj.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°1.743/2005 - "Que dispõe sobre a apresentação das contas públicas, em audiências públicas, determinadas pela Lei Complementar 101/2000 e dá outras providências."</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/projeto_de_lei_016_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/projeto_de_lei_016_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados em logradouros públicos no âmbito do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2957/projeto_de_lei_017_2019_Hpbge6a.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2957/projeto_de_lei_017_2019_Hpbge6a.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a regulamentar o Transporte Universitário de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto_de_lei_018_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto_de_lei_018_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sinalização de trânsito da zona urbana e dos Distritos Municipais e placas de identificação das ruas e dá outras providências._x000D_
 RETIRADO PELO AUTOR EM 27/05/2019.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/projeto_de_lei_019_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/projeto_de_lei_019_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área urbana de uso comum no Loteamento Morada dos Sonhos e dá outras providências.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/projeto_de_lei_020_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/projeto_de_lei_020_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Feriados Civis e Religiosos no Município de Delfinópolis(MG)._x000D_
 RETIRADO PELA PREFEITA.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/projeto_de_lei_021_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/projeto_de_lei_021_2019.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 15 da Lei Municipal n°2.201 de 27 de Junho de 2014."</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_de_lei_022_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_de_lei_022_2019.pdf</t>
   </si>
   <si>
     <t>"Estabelece a ficha limpa e requisitos para nomeações e exonerações de cargos e funções de livre nomeação na Câmara Municipal de Delfinópolis e na Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/projeto_de_lei_023_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/projeto_de_lei_023_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/projeto_de_lei_024_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/projeto_de_lei_024_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos Servidores Públicos Municipais do Poder Executivo e dá outras providências. (R$100,00 cem reais);</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/projeto_de_lei_025_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/projeto_de_lei_025_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.743/2005 – “que dispõe sobre a apresentação das Contas Públicas, em Audiências Públicas, determinadas pela Lei Complementar 101/2000 e dá outras providências (as cópias das prestação de contas deverão serem enviadas no mínimo 07 dias de antecedência).</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/projeto_de_lei_026_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/projeto_de_lei_026_2019.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Produtores de Banana de Delfinópolis e Região – ADELBA, e dá outras providências.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/projeto_de_lei_027_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/projeto_de_lei_027_2019.pdf</t>
   </si>
   <si>
     <t>Proíbe a comercialização de canudos plásticos no município de Delfinópolis e dá outras providências. RETIRADO PELO AUTOR EM 25/11/2019</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/projeto_de_lei_028_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/projeto_de_lei_028_2019.pdf</t>
   </si>
   <si>
     <t>Fica denominada “Pista de Caminhada Gustavo Lopes Cardoso” a localizada na Avenida Ivo Soares Matos Pe. no município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/projeto_de_lei_029_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/projeto_de_lei_029_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de Auxílio Alimentação aos Servidores Públicos da Câmara Municipal de Delfinópolis e dá outras providências."</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/projeto_de_lei_030_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/projeto_de_lei_030_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transformar Lote em Rua e dá outras providências.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_de_lei_031_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_de_lei_031_2019.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Delfinópolis a "Semana Municipal de Valorização da Vida e Prevenção ao Suicídio" e dá outras providências.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/projeto_de_lei_032_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/projeto_de_lei_032_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Exercício Financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/projeto_de_lei_033_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/projeto_de_lei_033_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar, sob o Regime de Concessão, a Prestação dos Serviços Públicos de Água nos Distritos de Olhos D´Água da Canastra e Babilônia no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/projeto_de_lei_034_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/projeto_de_lei_034_2019.pdf</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/projeto_de_lei_035_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/projeto_de_lei_035_2019.pdf</t>
   </si>
   <si>
     <t>Ratifica a adesão do Município de Delfinópolis ao Protocolo de Intenções do Consórcio Público: Associação Pública dos Municípios da Microrregião do Médio Rio Grande - Consórcio AMEG e dá outras providências.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/projeto_de_lei_036_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/projeto_de_lei_036_2019.pdf</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/projeto_de_lei_037_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/projeto_de_lei_037_2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/projeto_de_lei_038_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/projeto_de_lei_038_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis firmar convênios, termos de parcerias e manter filiações junto as Associações e Consórcios Públicos no exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/projeto_de_lei_039_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/projeto_de_lei_039_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novos códigos e seções de logradouros para cobrança de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/projeto_de_lei_040_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/projeto_de_lei_040_2019.pdf</t>
   </si>
   <si>
     <t>Determina que estabelecimentos bancários e outras instituições financeiras instalem dispositivos de segurança nas agências do Município e da outras providências.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/projeto_de_lei_041_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/projeto_de_lei_041_2019.pdf</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_de_lei_042_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_de_lei_042_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo estabelecer novo prazo aos beneficiários com doações de imóveis no Loteamento Morada dos Sonhos que ainda não providenciaram a Lavratura da Escritura de doação e dá outras providências.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/projeto_de_lei_043_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/projeto_de_lei_043_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do auxílio alimentação aos Servidores Públicos Municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/projeto_de_lei_044_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/projeto_de_lei_044_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE DELFINOPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/projeto_de_lei_046_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/projeto_de_lei_046_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a contratar com o Banco do Brasil S.A., operações de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/proejto_de_lei_complementar_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/proejto_de_lei_complementar_001_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°001/2015 (Lei de Atribuições) em relação ao emprego público de Agente Comunitário de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/projeto_de_lei_complementar_002_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/projeto_de_lei_complementar_002_2019.pdf</t>
   </si>
   <si>
     <t>Altera o provimento do emprego efetivo de encarregado da mecânica, constante do anexo II, da Lei Complementar n°001/2015 quanto a forma de sua investidura e dá outras providências. RETIRADO PELA PREFEITA.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/projeto_de_lei_complementar_003_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/projeto_de_lei_complementar_003_2019.pdf</t>
   </si>
   <si>
     <t>Altera o provimento de emprego efetivo de coordenador educacional, constante do anexo II, da Lei Complementar n°001/2015, quanto a forma de sua investidura e dá outras providências. (ARQUIVADO)</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/projeto_de_lei_complementar_004_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/projeto_de_lei_complementar_004_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 001/2015 (Lei de Atribuições) criando dentro do Quadro de Empregos e Salários deste Município, o Emprego em Comissão de Enfermeiro Responsável Técnico (ERT) e dá outras providências._x000D_
 RETIRADO PELA PREFEITA.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/projeto_de_lei_complementar_005_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/projeto_de_lei_complementar_005_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do direito a faltas abonadas aos servidores públicos municipais da Prefeitura Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/requerimento_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/requerimento_001_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César de Assis á Prefeita.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/requerimento_002_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/requerimento_002_2019.pdf</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/requerimento_004_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/requerimento_004_2019.pdf</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/requerimento_005_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/requerimento_005_2019.pdf</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/requerimento_006_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/requerimento_006_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Fransérgio Anselmo Pimenta á Prefeita.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/requerimento_007_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/requerimento_007_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris Day Aparecida Ferreira Pimenta á Prefeita.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/requerimento_008_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/requerimento_008_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo Araújo Santos á Prefeita.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/requerimento_009_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/requerimento_009_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Carlos de Oliveira ao Presidente da Câmara.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/requerimento_010_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/requerimento_010_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César de Assis à Prefeita.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/requerimento_011_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/requerimento_011_2019.pdf</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/requerimento_012_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/requerimento_012_2019.pdf</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/requerimento_013_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/requerimento_013_2019.pdf</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2936/requerimento_014_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2936/requerimento_014_2019.pdf</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/requerimento_015_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/requerimento_015_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris Day Apª Ferreira Pimenta à Prefeita.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/requerimento_016_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/requerimento_016_2019.pdf</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/requerimento_017_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/requerimento_017_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris Day Aparecida Ferreira Pimenta à Prefeita.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/requerimento_018_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/requerimento_018_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Analdo Arantes Vieira.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/requerimento_019_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/requerimento_019_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/requerimento_020_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/requerimento_020_2019.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day Apª Ferreira Pimenta ao Presidente.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/requerimento_021_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/requerimento_021_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris Day Apª Ferreira Pimenta á Prefeita.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Danilo Araújo Santos, José Carlos de Oliveira, Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Danilo, Sebastião, José Carlos e Analdo ao Presidente.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/requerimento_023_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/requerimento_023_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo Araújo Santos.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/requerimento_024_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/requerimento_024_2019.pdf</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/requerimento_025_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/requerimento_025_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Analdo Arantes Vieira à Prefeita.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento_026_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento_026_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Fransérgio à Prefeita.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/requerimento_027_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/requerimento_027_2019.pdf</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/requerimento_028_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/requerimento_028_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/requerimento_029_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/requerimento_029_2019.pdf</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores José Carlos de Oliveira e Danilo Araújo Santos.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/requerimento_031_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/requerimento_031_2019.pdf</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/requerimento_032_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/requerimento_032_2019.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Maria Beatriz Pinto de Almeida á Prefeita.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2934/resolucao_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2934/resolucao_001_2019.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Atendimento ao Cidadão, no Âmbito da Câmara Municipal de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução N°005/2017 - Que dispõe sobre autorização de viagens e concessão de diárias para vereadores e servidores no âmbito da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/resolucao_003_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/resolucao_003_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos Servidores Públicos da Câmara Municipal de Delfinópolis e dá outras providências. (R$100,00 cem reais).</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/resolucao_004_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/resolucao_004_2019.pdf</t>
   </si>
   <si>
     <t>Julga regulares, sem ressalvas, as contas do município de Delfinópolis, referentes ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/resolucao_005_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/resolucao_005_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n°015/2017 da Câmara Municipal de Delfinópolis e da outras providências.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/resolucao_006_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/resolucao_006_2019.pdf</t>
   </si>
   <si>
     <t>Julga regulares, sem ressalvas, as contas do município de Delfinópolis, referentes ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/resolucao_007_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/resolucao_007_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de valores à Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/resolucao_008_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/resolucao_008_2019.pdf</t>
   </si>
   <si>
     <t>Julga regulares, sem ressalvas, as  Contas do Município de Delfinópolis, referentes ao exercício financeiro de 2017, períodos de 01/01/2017 a 31/08/2017 de gestão do ex-Prefeito Fernando José Pinto e 01/09/2017 a 31/12/2017 de gestão da Prefeita Suely Alves Ferreira Lemos.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/resolucao_009_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/resolucao_009_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução antecipada do duodécimo aos cofres do Poder Executivo Municipal e dá outras providências (R$ 30.000,00).</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/resolucao_010_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/resolucao_010_2019.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Delfinópolis/MG ao Ilustríssimo senhor "Fuad Felipe".</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/resolucao_011_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/resolucao_011_2019.pdf</t>
   </si>
   <si>
     <t>Julga regulares, sem ressalvas, as contas do município de Delfinópolis, referentes ao exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/resolucao_012_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/resolucao_012_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução antecipada do duodécimo aos cofres do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Danilo Araújo Santos, José Carlos de Oliveira, Maria Beatriz Pinto de Almeida, Rodrigo Medeiros de Castro, Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_de_resolucao_012_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_de_resolucao_012_2019.pdf</t>
   </si>
   <si>
     <t>Altera o §1º da Art. 48 do Regimento Interno da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/proposta_de_emenda_001_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/proposta_de_emenda_001_2019.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda á Lei Orgânica que dispõe sobre alteração do artigo 20. (Art. 20, fica vedada a remuneração ou parcela indenizatória, aos vereadores, em caso de convocação para sessão extraordinária.).</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/proposta_de_emenda_002_2019.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/proposta_de_emenda_002_2019.pdf</t>
   </si>
   <si>
     <t>Inclui o  §3º no artigo 26, da Lei Orgânica do Município de Delfinópolis-MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2499,67 +2499,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/1-_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/2-_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2938/3_-_marco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/4_-_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/5_-_maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/6_-_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/7_-_julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/8_-_agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/9_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/10_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/11_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/12_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2929/proposta_de_emenda_002_2019_ao_pl_005.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/proposta_de_emenda_001_ao_plc_001_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/proposta_de_emenda_001_ao_projeto_de_lei_017_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2931/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2947/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_033_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_034_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_035_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/indicacao_036_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_038_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/lei_municipal_n.o_2.379-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/lei_municipal_n.o_2.380-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2941/lei_municipal_n.o_2.381-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2942/lei_municipal_n.o_2.382-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/lei_municipal_n.o_2.383-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/lei_municipal_n.o_2.384-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2944/lei_municipal_n.o_2.385-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/lei_municipal_n.o_2.386-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/lei_municipal_n.o_2.387-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/lei_municipal_n.o_2.388-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/lei_municipal_n.o_2.389-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/lei_municipal_n.o_2.390-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/lei_municipal_n.o_2.391-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/lei_municipal_n.o_2.392-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/lei_municipal_n.o_2.393-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/lei_municipal_n.o_2.394-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/lei_municipal_n.o_2.395-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/lei_municipal_n.o_2.396-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/lei_municipal_n.o_2.397-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/lei_municipal_n.o_2.398-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/lei_municipal_n.o_2.399-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/lei_municipal_n.o_2.400-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/lei_municipal_n.o_2.401-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/lei_municipal_n.o_2.402-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/lei_municipal_n.o_2.403-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/lei_municipal_n.o_2.404-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/lei_municipal_n.o_2.405-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/lei_municipal_n.o_2.406-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/lei_municipal_n.o_2.407-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/lei_municipal_n.o_2.408-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/lei_municipal_n.o_2.409-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/lei_municipal_n.o_2.410-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/lei_municipal_n.o_2.411-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/lei_municipal_n.o_2.412-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/lei_municipal_n.o_2.413-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/lei_municipal_n.o_2.414-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/lei_municipal_n.o_2.415-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/lei_municipal_n.o_2.416-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/lei_municipal_n.o_2.417-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/lei_municipal_n.o_2.418-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/lei_municipal_n.o_2.419-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/lei_complementar_n.o_018-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/lei_complementar_n.o_019-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/portaria_001_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/portaria_002_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/portaria_003_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/portaria_004_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto_de_lei_001_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/projeto_de_lei_002_2019_OVO5RZG.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/projeto_de_lei_003_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/projeto_de_lei_004_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/projeto_de_lei_005_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/projeto_de_lei_006_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/projeto_de_lei_007_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/projeto_de_lei_008_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/projeto_de_lei_009_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/projeto_de_lei_010_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/projeto_de_lei_011_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/projeto_de_lei_012_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/projeto_de_lei_013_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/projeto_de_lei_014_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto_de_lei_015_2019_875q7vj.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/projeto_de_lei_016_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2957/projeto_de_lei_017_2019_Hpbge6a.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto_de_lei_018_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/projeto_de_lei_019_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/projeto_de_lei_020_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/projeto_de_lei_021_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_de_lei_022_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/projeto_de_lei_023_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/projeto_de_lei_024_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/projeto_de_lei_025_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/projeto_de_lei_026_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/projeto_de_lei_027_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/projeto_de_lei_028_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/projeto_de_lei_029_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/projeto_de_lei_030_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_de_lei_031_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/projeto_de_lei_032_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/projeto_de_lei_033_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/projeto_de_lei_034_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/projeto_de_lei_035_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/projeto_de_lei_036_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/projeto_de_lei_037_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/projeto_de_lei_038_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/projeto_de_lei_039_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/projeto_de_lei_040_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/projeto_de_lei_041_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_de_lei_042_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/projeto_de_lei_043_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/projeto_de_lei_044_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/projeto_de_lei_046_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/proejto_de_lei_complementar_001_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/projeto_de_lei_complementar_002_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/projeto_de_lei_complementar_003_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/projeto_de_lei_complementar_004_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/projeto_de_lei_complementar_005_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/requerimento_005_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/requerimento_006_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/requerimento_007_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/requerimento_008_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/requerimento_009_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/requerimento_011_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/requerimento_012_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/requerimento_013_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2936/requerimento_014_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/requerimento_015_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/requerimento_016_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/requerimento_017_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/requerimento_018_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/requerimento_019_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/requerimento_020_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/requerimento_021_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/requerimento_023_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/requerimento_024_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/requerimento_025_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento_026_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/requerimento_027_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/requerimento_028_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/requerimento_029_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/requerimento_031_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/requerimento_032_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2934/resolucao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/resolucao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/resolucao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/resolucao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/resolucao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/resolucao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/resolucao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/resolucao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/resolucao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/resolucao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/resolucao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_de_resolucao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/proposta_de_emenda_001_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/proposta_de_emenda_002_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/1-_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/2-_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2938/3_-_marco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/4_-_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/5_-_maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/6_-_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/7_-_julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/8_-_agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/9_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/10_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/11_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/12_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2929/proposta_de_emenda_002_2019_ao_pl_005.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/proposta_de_emenda_001_ao_plc_001_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/proposta_de_emenda_001_ao_projeto_de_lei_017_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2931/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2947/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_033_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_034_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_035_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/indicacao_036_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_038_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3049/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/lei_municipal_n.o_2.379-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/lei_municipal_n.o_2.380-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2941/lei_municipal_n.o_2.381-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2942/lei_municipal_n.o_2.382-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/lei_municipal_n.o_2.383-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/lei_municipal_n.o_2.384-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2944/lei_municipal_n.o_2.385-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/lei_municipal_n.o_2.386-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/lei_municipal_n.o_2.387-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/lei_municipal_n.o_2.388-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/lei_municipal_n.o_2.389-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/lei_municipal_n.o_2.390-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/lei_municipal_n.o_2.391-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/lei_municipal_n.o_2.392-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/lei_municipal_n.o_2.393-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/lei_municipal_n.o_2.394-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/lei_municipal_n.o_2.395-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/lei_municipal_n.o_2.396-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/lei_municipal_n.o_2.397-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/lei_municipal_n.o_2.398-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/lei_municipal_n.o_2.399-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/lei_municipal_n.o_2.400-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/lei_municipal_n.o_2.401-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/lei_municipal_n.o_2.402-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/lei_municipal_n.o_2.403-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/lei_municipal_n.o_2.404-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/lei_municipal_n.o_2.405-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/lei_municipal_n.o_2.406-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/lei_municipal_n.o_2.407-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/lei_municipal_n.o_2.408-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/lei_municipal_n.o_2.409-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/lei_municipal_n.o_2.410-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/lei_municipal_n.o_2.411-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/lei_municipal_n.o_2.412-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/lei_municipal_n.o_2.413-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/lei_municipal_n.o_2.414-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/lei_municipal_n.o_2.415-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/lei_municipal_n.o_2.416-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/lei_municipal_n.o_2.417-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/lei_municipal_n.o_2.418-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/lei_municipal_n.o_2.419-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/lei_complementar_n.o_018-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/lei_complementar_n.o_019-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/portaria_001_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/portaria_002_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/portaria_003_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/portaria_004_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/projeto_de_lei_001_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/projeto_de_lei_002_2019_OVO5RZG.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/projeto_de_lei_003_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/projeto_de_lei_004_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/projeto_de_lei_005_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/projeto_de_lei_006_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/projeto_de_lei_007_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/projeto_de_lei_008_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/projeto_de_lei_009_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/projeto_de_lei_010_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/projeto_de_lei_011_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/projeto_de_lei_012_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/projeto_de_lei_013_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/projeto_de_lei_014_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/projeto_de_lei_015_2019_875q7vj.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/projeto_de_lei_016_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2957/projeto_de_lei_017_2019_Hpbge6a.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/projeto_de_lei_018_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/projeto_de_lei_019_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/projeto_de_lei_020_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/projeto_de_lei_021_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_de_lei_022_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/projeto_de_lei_023_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/projeto_de_lei_024_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/projeto_de_lei_025_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/projeto_de_lei_026_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/projeto_de_lei_027_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/projeto_de_lei_028_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/projeto_de_lei_029_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/projeto_de_lei_030_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_de_lei_031_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/projeto_de_lei_032_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/projeto_de_lei_033_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/projeto_de_lei_034_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/projeto_de_lei_035_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/projeto_de_lei_036_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/projeto_de_lei_037_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/projeto_de_lei_038_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/projeto_de_lei_039_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/projeto_de_lei_040_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/projeto_de_lei_041_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_de_lei_042_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/projeto_de_lei_043_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/projeto_de_lei_044_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/projeto_de_lei_046_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/proejto_de_lei_complementar_001_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/projeto_de_lei_complementar_002_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/projeto_de_lei_complementar_003_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/projeto_de_lei_complementar_004_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/projeto_de_lei_complementar_005_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/requerimento_005_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/requerimento_006_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/requerimento_007_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/requerimento_008_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/requerimento_009_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/requerimento_011_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/requerimento_012_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/requerimento_013_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2936/requerimento_014_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/requerimento_015_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/requerimento_016_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/requerimento_017_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/requerimento_018_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/requerimento_019_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/requerimento_020_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/requerimento_021_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/requerimento_023_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/requerimento_024_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/requerimento_025_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/requerimento_026_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/requerimento_027_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/requerimento_028_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/requerimento_029_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/requerimento_031_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/requerimento_032_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2934/resolucao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/resolucao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/resolucao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/resolucao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/resolucao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/resolucao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/resolucao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/resolucao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/resolucao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/resolucao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/resolucao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_de_resolucao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/proposta_de_emenda_001_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/proposta_de_emenda_002_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="141.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>