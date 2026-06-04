--- v0 (2026-03-01)
+++ v1 (2026-06-04)
@@ -51,2460 +51,2460 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Bal.C</t>
   </si>
   <si>
     <t>Balancete Contábil</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/1951/janeiro_nc8FpTf.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/1951/janeiro_nc8FpTf.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Janeiro 2018.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2423/2-fevereiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2423/2-fevereiro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Fevereiro 2018.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/3-_marco.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/3-_marco.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Março 2018.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2732/4_-_abril.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2732/4_-_abril.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Abril 2018.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2757/5_-_maio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2757/5_-_maio.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Maio 2018.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2791/6_-_junho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2791/6_-_junho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Junho 2018.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2804/7_-_julho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2804/7_-_julho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Julho 2018.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2818/8_-_agosto.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2818/8_-_agosto.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Agosto 2018.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2831/9_-_setembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2831/9_-_setembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Setembro 2018.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2871/10_-_outubro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2871/10_-_outubro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Outubro 2018.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2872/11_-_novembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2872/11_-_novembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Novembro 2018.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2876/12_-_dezembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2876/12_-_dezembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Dezembro 2018.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>Com.</t>
   </si>
   <si>
     <t>Comunicados</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Comunicado N° 288905/2017 do Ministério da Educação, no qual comunica a liberação de recursos financeiros para o Município de Delfinópolis, no valor de R$9.339,20, referente ao mês 12/2017.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>Comunicado n° CM261768/2017 do Ministério da Educação, comunicando a liberação de recursos financeiros para o Município de Delfinópolis</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/03.docx</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/03.docx</t>
   </si>
   <si>
     <t>Comunicado n° CM261769/2017 do Ministério da Educação, comunicando a liberação de recursos financeiros para o Município de Delfinópolis</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/04.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/04.pdf</t>
   </si>
   <si>
     <t>Comunicado n° CM261770/2017 do Ministério da Educação, comunicando a liberação de recursos financeiros para o Município de Delfinópolis.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/05.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/05.pdf</t>
   </si>
   <si>
     <t>Comunicado n° CM261771/2017 do Ministério da Educação, comunicando a liberação de recursos financeiros para o Município de Delfinópolis.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/06.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/06.pdf</t>
   </si>
   <si>
     <t>Comunicado n° CM261772/2017 do Ministério da Educação, comunicando a liberação de recursos financeiros para o Município de Delfinópolis</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/07.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/07.pdf</t>
   </si>
   <si>
     <t>Comunicado n° CM353024/2017 do Ministério da Educação, comunicando a liberação de recursos financeiros para o Município de Delfinópolis.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/08.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/08.pdf</t>
   </si>
   <si>
     <t>Comunicado n° CM353025/2017 do Ministério da Educação, comunicando a liberação de recursos financeiros para o Município de Delfinópolis</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2573/09.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2573/09.pdf</t>
   </si>
   <si>
     <t>Comunicado n°CM005851/2018 do Ministério da Educação.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2574/10.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2574/10.pdf</t>
   </si>
   <si>
     <t>Comunicado n°CM000265/2018 do Ministério da Educação.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2665/11.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2665/11.pdf</t>
   </si>
   <si>
     <t>Comunicado n° CM 21343/2018 do Ministério da Educação, no qual comunica os repasses financeiros para o Município referente ao mês de março/2018, no valor de R$9.702,20.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2667/12.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2667/12.pdf</t>
   </si>
   <si>
     <t>Relatório de Atividades EMATER - Ano 2017.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2725/13.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2725/13.pdf</t>
   </si>
   <si>
     <t>Comunicado do Ministério da Educação n°CM045832/2018.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2726/14.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2726/14.pdf</t>
   </si>
   <si>
     <t>Comunicado do Ministério da Educação n°CM027254/2018.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2727/15.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2727/15.pdf</t>
   </si>
   <si>
     <t>Comunicado do Ministério da Educação n°CM027255/2018.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2734/16.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2734/16.pdf</t>
   </si>
   <si>
     <t>Comunicado do Senhor José Ferreira de Oliveira - Chefe da Divisão de Obras da Prefeitura Municipal de Delfinópolis, que versa sobre o Velório Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2756/delfinopolis.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2756/delfinopolis.pdf</t>
   </si>
   <si>
     <t>Relatório recebido do Deputado Antonio Carlos Arantes, no qual demonstra o valor que  Governo Estadual de Minas Gerais Fernando Pimentel deve ao Município no setor de saúde, sendo R$1.617.771,71.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Comunicado n°62751/2018 do Ministério da Educação, no qual informa os repasses financeiros para o município de Delfinópolis.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Convite</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/of-cio-003-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/of-cio-003-2018.pdf</t>
   </si>
   <si>
     <t>Convite do Coordenador do Grupo Folia das Almas de Delfinópolis, para a celebração do Jubileu das Almas 30 anos, que será realizada no dia 30 de março de 2018, ás 23h00 na Pousada Cafundó, no Vale da Gurita.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2575/convite.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2575/convite.pdf</t>
   </si>
   <si>
     <t>Convite do Deputado Estadual Emidinho Madeira, para o "Grande Ato em Defesa de Furnas".</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2728/convite.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2728/convite.pdf</t>
   </si>
   <si>
     <t>Convite para o 8º Encontro Nacional de Vereadores.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2766/convite_142_anos_distrito_de_babilonia.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2766/convite_142_anos_distrito_de_babilonia.pdf</t>
   </si>
   <si>
     <t>Convite da Diretora da Escola Municipal Lourdes Aparecida da Silva, senhora Kátia Aparecida de Souza, para participar do desfile cívico em homenagem aos 142 anos do Distrito de Babilônia, que será no dia 29/06/2018 ás 09:00h.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2803/divulgacao_encontros.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2803/divulgacao_encontros.pdf</t>
   </si>
   <si>
     <t>Convite para o Encontro com a Política.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>José Carlos de Oliveira, Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/emenda-ao-projeto-de-lei-complementar-001-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/emenda-ao-projeto-de-lei-complementar-001-2018.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar 001 2018.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>Mauro César de Assis, Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/emenda-ao-projeto-de-lei-complementar-003-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/emenda-ao-projeto-de-lei-complementar-003-2018.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar 003 2018.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2730/emenda_ao_projeto_de_lei_complementar_004_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2730/emenda_ao_projeto_de_lei_complementar_004_2018.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar n° 004/2018.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>Dóris Day Aparecida Ferreira Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2731/emenda_ao_projeto_de_lei_005_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2731/emenda_ao_projeto_de_lei_005_2018.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°005/2018.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, Analdo Arantes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2739/emenda_ao_projeto_de_lei_001_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2739/emenda_ao_projeto_de_lei_001_2018.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n°001/2018.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>Dóris Day Aparecida Ferreira Pimenta, Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2817/emenda_ao_projeto_de_lei_014_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2817/emenda_ao_projeto_de_lei_014_2018.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei Ordinária n°014/2018.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>Danilo Araújo Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2852/emenda_ao_projeto_de_lei_complementar_009_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2852/emenda_ao_projeto_de_lei_complementar_009_2018.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei Complementar n°009/2018.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>Indi.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/indica-o-001-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/indica-o-001-2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Carlos á Prefeita.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>Fransérgio Anselmo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/indica-o-002-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/indica-o-002-2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Fransérgio á Prefeita.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/indica-o-003-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/indica-o-003-2018.pdf</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/indica-o-004-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/indica-o-004-2018.pdf</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indica-o-005-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indica-o-005-2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Rodrigo Medeiros de Castro a Prefeita.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2678/indicacao_006_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2678/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Danilo Araújo Santos á Prefeita.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2674/indicacao_007_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2674/indicacao_007_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day Apª. Ferreira Pimenta á Prefeita.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2759/indicacao_008_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2759/indicacao_008_2018.pdf</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2760/indicacao_009_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2760/indicacao_009_2018.pdf</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2761/indicacao_010_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2761/indicacao_010_2018.pdf</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2778/indicacao_011_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2778/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris á Prefeita.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>Maria Beatriz Pinto de Almeida, Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2797/indicacao_012_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2797/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Maria Beatriz e Mauro César a Prefeita.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2798/indicacao_013_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2798/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Maria Beatriz á Prefeita.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2799/indicacao_014_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2799/indicacao_014_2018.pdf</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2814/indicacao_015_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2814/indicacao_015_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Sebastião á Prefeita.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2815/indicacao_016_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2815/indicacao_016_2018.pdf</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2820/indicacao_017_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2820/indicacao_017_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz a Prefeita, sobre o correio.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_018_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_018_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz a Prefeita, sobre a Balsa.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2822/indicacao_019_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2822/indicacao_019_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz e o Vereador Danilo á Prefeita, sobre as lixeiras pala Coleta Seletiva.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2823/indicacao_020_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2823/indicacao_020_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day á Prefeita, sobre sinalização para redução de velocidade.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2837/indicacao_021_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2837/indicacao_021_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz Pinto de Almeida a Prefeita.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2838/indicacao_022_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2838/indicacao_022_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita por Todos os Vereadores a Prefeita.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Helcias Aparecido Presciliano</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2858/indicacao_023_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2858/indicacao_023_2018.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Helcias Aparecido Presciliano à Prefeita.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Suely Alves Ferreira Leite Lemos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/lei-municipal-2350-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/lei-municipal-2350-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas em atendimento médico para moradores dos Distritos de Babilônia e Olhos D'Água da Canastra, pertencentes ao Município de Delfinópolis/MG.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2741/lei_municipal_2351_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2741/lei_municipal_2351_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação aos empregados lotados no emprego técnico de enfermagem hospital, como nesta se especifica.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2742/lei_municipal_2352_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2742/lei_municipal_2352_2018.pdf</t>
   </si>
   <si>
     <t>Altera o organograma da Prefeitura Municipal de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2743/lei_municipal_2353_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2743/lei_municipal_2353_2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza o uso de Bem Público, por particular e contém outras providências."</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2805/lei_municipal_2354_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2805/lei_municipal_2354_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2806/lei_municipal_2355_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2806/lei_municipal_2355_2018.pdf</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2807/lei_municipal_2356_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2807/lei_municipal_2356_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo adquirir um Lote Urbano e dá outras providências.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2808/lei_municipal_2357_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2808/lei_municipal_2357_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de área rural para o perímetro  urbano do Município de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2809/lei_municipal_2358_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2809/lei_municipal_2358_2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Municipal 1.499/2001 e dá outras disposições.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2810/lei_municipal_2359_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2810/lei_municipal_2359_2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Municipal 2.260/2015 e dá outras disposições.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2811/lei_municipal_2360_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2811/lei_municipal_2360_2018.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura e as atribuições do emprego em comissão de Chefe da Divisão de Educação e Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2827/lei_municipal_2361_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2827/lei_municipal_2361_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Delfinópolis para o exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3360/lei_municipal_n.o_2.362-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3360/lei_municipal_n.o_2.362-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Exercício Financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2828/lei_municipal_2363_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2828/lei_municipal_2363_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Feira Livre dos Produtores de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2853/lei_municipal_2364_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2853/lei_municipal_2364_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de área rural para perímetro urbano do Município de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2862/lei_municipal_2365_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2862/lei_municipal_2365_2018.pdf</t>
   </si>
   <si>
     <t>Dá denominação as ruas, do Loteamento Residencial, Dr. Adauto Leite, no Município de Delfinópolis (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2863/lei_municipal_2366_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2863/lei_municipal_2366_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames, cirurgias e outros procedimentos na Rede Pública Municipal de Saúde de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2864/lei_municipal_2367_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2864/lei_municipal_2367_2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal N°2.138/2013 como nesta se especifica.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2865/lei_municipal_2368_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2865/lei_municipal_2368_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no orçamento do exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2866/lei_municipal_2369_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2866/lei_municipal_2369_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis firmar convênios, termos de parcerias e manter filiações junto as Associações e consórcios públicos, no exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2867/lei_municipal_2370_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2867/lei_municipal_2370_2018.pdf</t>
   </si>
   <si>
     <t>Institui programa de demissão voluntária para servidores públicos  da administração direta.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2868/lei_municipal_2371_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2868/lei_municipal_2371_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2869/lei_municipal_2372_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2869/lei_municipal_2372_2018.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal do Casamento comunitário e dá outras providências.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2870/lei_municipal_2373_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2870/lei_municipal_2373_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Delfinópolis a contratar serviço de arrecadação de tributos municipais e demais receitas públicas por meio de pagamento com cartões de débito ou de crédito.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3364/lei_municipal_2374_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3364/lei_municipal_2374_2018.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3362/lei_municipal_2375_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3362/lei_municipal_2375_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.347/20217 de 22 de Dezembro de 2017, que dispõe sobre o plano plurianual para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3363/lei_municipal_2376_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3363/lei_municipal_2376_2018.pdf</t>
   </si>
   <si>
     <t>Altera o anexo de metas e prioridades da Lei Municipal 2.362/2018, de 18 de Setembro de 2018, que dispõe sobre as diretrizes para a elaboração da proposta orçamentária para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3359/lei_municipal_2377_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3359/lei_municipal_2377_2018.pdf</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3358/lei_municipal_2378_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3358/lei_municipal_2378_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>Leis Municipais Complementares</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2744/lei_complementar_n_011_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2744/lei_complementar_n_011_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°001/2015 (Lei de Atribuições) em relação ao emprego público de Agente de Combate a Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2745/lei_complementar_012_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2745/lei_complementar_012_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Caput do Artigo 1º. da Lei Municipal n°2238/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2746/lei_complementar_013_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2746/lei_complementar_013_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°001/2015 (Lei de Atribuições) criando empregos de secretários municipais, dentro das respectivas secretarias de Agricultura, Pecuária e Abastecimento, e Obras e Serviços urbanos, extingue cargos e dá outras providências.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2769/lei_complementar_014_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2769/lei_complementar_014_2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea "J" á Lei Complementar n°012/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2833/lei_complementar_015_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2833/lei_complementar_015_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°001/2015 (Lei de Atribuições) criando dentro do quadro de empregos e salários desta Prefeitura o emprego efetivo de Técnico de Segurança do Trabalho e dá outras providências.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2854/lei_complementar_016_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2854/lei_complementar_016_2018.pdf</t>
   </si>
   <si>
     <t>Altera os requisitos do emprego de Professor de Educação Infantil (Sede e Distritos), constante do anexo II, da Lei Complementar n°001/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2855/lei_complementar_017_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2855/lei_complementar_017_2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Plano Diretor de Desenvolvimento Participativo do Município de Delfinópolis.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>Ofc</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2426/of-cio-002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2426/of-cio-002.pdf</t>
   </si>
   <si>
     <t>Ofício recebido do Chefe da Central de Reciclagem Antonio de Castro ao Presidente Danilo Araújo Santos referente ao terreno da usina de reciclagem.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2427/of-cio-004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2427/of-cio-004.pdf</t>
   </si>
   <si>
     <t>Ofício recebido do Coordenador Municipal de Esportes e Eventos Jonatas Lucas Martins ao Presidente e Vereadores no qual solicita repasse financeiro para o Evento Canastra Ravelli.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2428/of-cio-007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2428/of-cio-007.pdf</t>
   </si>
   <si>
     <t>Ofício recebido do Executivo no qual responde o Ofício 002/2018 de autoria da Vereadora Dóris Day Aparecida Ferreira Pimenta.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>92018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2788/oficio_009_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2788/oficio_009_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 009/2018 da AMEG, no qual envia relatório das atividades durante o exercício de 2017.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>102018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2789/oficio_010_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2789/oficio_010_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 010/2018 do Coordenador Municipal de Esportes e Eventos, no qual solicita um repasse financeiro no valor de R$13.000,00 (treze mil reais) para aquisição de materiais esportivos para o município de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>432018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2787/oficio_043_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2787/oficio_043_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 43/2018  do Ministério Público de Minas Gerais,  1ª Promotoria de Justiça da Comarca de Cássia/MG, no qual informa a entrada em exercício do Promotor de Justiça Excelentíssimo Sr. Rodrigo Caldeira Grava Brazil, e o mesmo se coloca a disposição de todos.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>592018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2800/oficio_059.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2800/oficio_059.pdf</t>
   </si>
   <si>
     <t>Ofício n°059/2018 da Secretaria Municipal de Saúde, no qual solicita reunião Ordinária no dia 03/09/2018 na Câmara Municipal de Delfinópolis, para justificar questionamentos.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>642018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2801/oficio_064.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2801/oficio_064.pdf</t>
   </si>
   <si>
     <t>Ofício n°064/2018 da 1ª Promotoria de Justiça da Comarca de Cássia/MG, no qual informa que o Promotor Senhor Rafael Calil Tannus, comunica que foi designado a exercer suas funções a parir de 01/08/2018 na mencionada Comarca, e se coloca a disposição.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>1702018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/of-cio-170.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/of-cio-170.pdf</t>
   </si>
   <si>
     <t>Ofício recebido do Executivo no qual solicita a retirada dos seguintes Projetos: Projeto de Lei n° 036/2017, Projeto de Lei Complementar n° 010/2017 e  Projeto de Lei Complementar n° 011/2017.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>2012018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/of-cio-201-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/of-cio-201-2018.pdf</t>
   </si>
   <si>
     <t>Ofício nº 201/2018 do Executivo, no qual envia Projetos Substitutivos, sendo:  Projeto de Lei nº 001/2018 do Executivo e Projeto de Lei Complementar nº 002/2018 do Executivo .</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>2032018</t>
   </si>
   <si>
     <t>Ofício n°203/2018 do Executivo no qual solicita: Prorrogação do Requerimento 001/2018.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>2042018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2572/of-cio-204-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2572/of-cio-204-2018.pdf</t>
   </si>
   <si>
     <t>Ofício n°203/2018 do Executivo no qual solicita: Prorrogação do Requerimento 002/2018.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>2112018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2660/of-cio-211-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2660/of-cio-211-2018.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo, no qual envia resposta a Indicação n°005/2018 de autoria do Vereador Rodrigo Medeiros de Castro que versa sobre reabertura do Complexo Claro.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>2142018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2576/of-cio-214-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2576/of-cio-214-2018.pdf</t>
   </si>
   <si>
     <t>Ofício n°214/2018 do Executivo, no qual solicita a Retirada do Projeto de Lei Complementar n°001/2018.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>2182018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2661/of-cio-218-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2661/of-cio-218-2018.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo, no qual envia resposta ao Requerimento n° 003/2018 de autoria do Vereador Mauro César de Assis que versa sobre projetos das obras: Praça Amador Miguel, Praça Urcelino Ferreira Branco e do Cristo Redentor.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>2202018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2662/of-cio-220-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2662/of-cio-220-2018.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo, no qual solicita que o Legislativo elabore Projeto de Lei equiparando os subsídios dos Secretários Municipais de Delfinópolis.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>2212018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2663/of-cio-221-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2663/of-cio-221-2018.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo, no qual envia resposta ao Requerimento n°001/2018 de autoria do Vereador  Mauro César de Assis que versa sobre Informações do Hospital Elpídio Rodrigues Pinto.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>2222018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2664/of-cio-222-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2664/of-cio-222-2018.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo, no qual envia resposta ao Requerimento n°002/2018 de autoria dos Vereadores: Dóris Day Aparecida Ferreira Pimenta e Mauro César de Assis, que versa sobre informações de destinação de recursos da Câmara repassados a Prefeitura.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>2262018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2675/oficio_226.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2675/oficio_226.pdf</t>
   </si>
   <si>
     <t>Ofício n°226/2018 do Executivo no qual complementa resposta ao Requerimento n°002/2018 de autoria dos Vereadores Dóris Day Apª. F. Pimenta e Mauro César de Assis.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>2342018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2676/oficio_234.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2676/oficio_234.pdf</t>
   </si>
   <si>
     <t>Ofício n°234/2018 do Executivo no qual solicita prorrogação para resposta ao Requerimento n°004/2018 de autoria do Vereador Danilo Araújo Santos.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>2352018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2677/oficio_235.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2677/oficio_235.pdf</t>
   </si>
   <si>
     <t>Ofício n°235/2018 do Executivo no qual solicita prorrogação para resposta ao Requerimento °005/2018 de autoria do Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>2402018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2733/oficio_240.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2733/oficio_240.pdf</t>
   </si>
   <si>
     <t>Ofício n°240/2018 do Executivo, no qual envia resposta ao Requerimento n°004/2018 de autoria do Vereador Danilo Araujo Santos que versa sobre informações do PMAQ.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>2622018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2751/oficio_262.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2751/oficio_262.pdf</t>
   </si>
   <si>
     <t>Ofício n°262/2018 do Executivo no qual envia apuração do repasse do duodécimo exercício 2018.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>2632018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2752/oficio_263.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2752/oficio_263.pdf</t>
   </si>
   <si>
     <t>Ofício n°263/2018 do Executivo no qual envia resposta ao Requerimento n°008/2018 de autoria dos Vereadores Analdo Arantes Vieira e Mauro César de Assis.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>2662018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2753/oficio_266.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2753/oficio_266.pdf</t>
   </si>
   <si>
     <t>Ofício n°266/2018 do Executivo no qual solicita prorrogação para resposta ao Requerimento n°007/2018 de autoria do Vereador Analdo Arantes Vieira.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>2672018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2754/oficio_267.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2754/oficio_267.pdf</t>
   </si>
   <si>
     <t>Ofício n°267/2018 do Executivo no qual solicita prorrogação para resposta aos Requerimentos n°009/2018, 010/2018, 011/2018 e 012/2018 de autoria do Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>2722018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2755/oficio_272.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2755/oficio_272.pdf</t>
   </si>
   <si>
     <t>Ofício n°272/2018 do Executivo no qual envia resposta ao Requerimento n°016/2018 de autoria do Vereador Danilo Araujo Santos.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>2792018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2762/oficio_279.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2762/oficio_279.pdf</t>
   </si>
   <si>
     <t>Ofício n°279/2018 do Executivo, no qual envia resposta ao Requerimento n°009/2018 de autoria do Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>2802018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2763/oficio_280.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2763/oficio_280.pdf</t>
   </si>
   <si>
     <t>Ofício n°280/2018 do Executivo, no qual envia resposta ao Requerimento n°011/2018 de autoria do Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>2812018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2764/oficio_281.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2764/oficio_281.pdf</t>
   </si>
   <si>
     <t>Ofício n°281/2018 do Executivo, no qual envia resposta ao Requerimento n°010/2018 de autoria do Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>2822018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2765/oficio_282.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2765/oficio_282.pdf</t>
   </si>
   <si>
     <t>Ofício n°282/2018 do Executivo, no qual envia resposta ao Requerimento n°012/2018 de autoria do Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>2862018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2781/oficio_286_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2781/oficio_286_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 286/2018 do Executivo, no qual envia resposta ao Requerimento n°013/2018 de autoria do Vereador Rodrigo.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>2872018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2782/oficio_287_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2782/oficio_287_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 287/2018 do Executivo, no qual envia resposta ao Requerimento n°014/2018 de autoria do Vereador Rodrigo.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>2922018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2779/oficio_292_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2779/oficio_292_2018.pdf</t>
   </si>
   <si>
     <t>Ofício °292/2018 do Executivo - no qual envia Nota Técnica n°001/2018 "Veto Total ao Projeto de Lei n°001/2018" que institui no Município de Delfinópolis gratificação financeira, estabelece metas e critérios para concessão do prêmio variável de qualidade e inovação do programa de melhoria de acesso e qualidade de atenção básica - PMAQ AB aos servidores prestadores de serviços nas equipes integrantes da estratégia de saúde da família e dá outras providências.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>2952018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2783/oficio_295_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2783/oficio_295_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 295/2018 do Executivo, no qual envia resposta ao Requerimento n°007/2018 de autoria do Vereador Analdo.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>2992018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2784/oficio_299_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2784/oficio_299_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 299/2018 do Executivo, no qual envia resposta ao Requerimento n°017/2018 de autoria do Vereador Fransérgio.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>3002018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2785/oficio_300_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2785/oficio_300_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 300/2018 do Executivo, no qual solicita prorrogação para resposta do Requerimento n°018/2018 de autoria do Vereador Danilo.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>3082018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2786/oficio_308_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2786/oficio_308_2018.pdf</t>
   </si>
   <si>
     <t>Ofício n° 308/2018 do Executivo, no qual envia resposta ao Requerimento n°018/2018 de autoria do Vereador Danilo.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>3732018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/of-cio-373.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/of-cio-373.pdf</t>
   </si>
   <si>
     <t>Ofício/ DCP/ SUBSEAM/ N° 373/2018 da Subsecretaria de Assuntos Municipais, no qual comunica convênio.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>3752017</t>
   </si>
   <si>
     <t>Ofício recebido do Executivo no qual solicita: Prorrogação para resposta ao Requerimento 021/2017 de autoria do Vereador Danilo Araújo Santos.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>3762017</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2425/of-cio-376.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2425/of-cio-376.pdf</t>
   </si>
   <si>
     <t>Ofício recebido do Executivo no qual responde o Requerimento 019/2017 de autoria do Vereador Mauro César de Assis.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>8162018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/of-cio-816-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/of-cio-816-2018.pdf</t>
   </si>
   <si>
     <t>Ofício nº 816/2018 do Tribunal de Justiça do Estado de Minas Gerais, no qual solicita informações na Ação Direta de Inconstitucionalidade nº 1.0000.17.063271-5/000 (folga dos servidores municipais);</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>8162019</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2729/oficio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2729/oficio.pdf</t>
   </si>
   <si>
     <t>Ofício da Câmara Municipal de São José da Barra.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/portaria-001-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/portaria-001-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as normas e procedimentos referentes ao uso, guarda, conservação, manutenção e abastecimento dos veículos da Câmara Municipal de Delfinópolis, estado de Minas Gerais."</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2577/portaria-002-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2577/portaria-002-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da Sessão Ordinária da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2740/portaria_003_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2740/portaria_003_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cessão de uso de bens móveis da Câmara Municipal para a Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2768/portaria_004_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2768/portaria_004_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de uso do veículo de propriedade da Câmara Municipal de Delfinópolis/MG.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2790/portaria_005_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2790/portaria_005_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dar publicidade ao novo site e ao Sistema de Apoio ao Processo Legislativo implantado na Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/projeto-de-lei-001-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/projeto-de-lei-001-2018.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Delfinópolis gratificação financeira, estabelece metas e critérios para concessão do prêmio variável de qualidade e inovação do programa de melhoria de acesso e qualidade de atenção básica - PMAQ AB aos servidores prestadores de serviços nas equipes integrantes da estratégia de saúde da família e dá outras providências.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2570/projeto_de_lei_002_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2570/projeto_de_lei_002_2018.pdf</t>
   </si>
   <si>
     <t>Altera o Organograma da Prefeitura Municipal de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2659/projeto-de-lei-003-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2659/projeto-de-lei-003-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Gratificação aos empregados lotados no emprego de Técnico de Enfermagem Hospital, como nesta se especifica.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto-de-lei-004-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto-de-lei-004-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do Exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2669/projeto_de_lei_005_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2669/projeto_de_lei_005_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de bem público, por particular e contém outras providências.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2747/projeto_de_lei_006_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2747/projeto_de_lei_006_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de área rural para o perímetro urbano do Município de Delfinópolis, como nesta se especifica (04.49.70 has - quatro hectares, quarenta e nove ares e setenta centiares de propriedade de Afonso Danelluci).</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2748/projeto_de_lei_007_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2748/projeto_de_lei_007_2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Municipal nº1.499/2001 e dá outras providências (o imóvel doado não poderá ser alienado desde a data de seu recebimento até 15 (quinze) anos, contados da data da aprovação da Lei Municipal).</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2749/projeto_de_lei_008_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2749/projeto_de_lei_008_2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Municipal nº2.260/2015 e dá outras providências (o imóvel doado não poderá antes de transcorrido o prazo de 08 (oito) anos, exceto se a alienção for para fins de financiamento habitacional junto a caixa econômica federal ou outro banco, cujo a finalidade do financiamento seja a construção de unidade residencial).</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2770/projeto_de_lei_009_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2770/projeto_de_lei_009_2018.pdf</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2771/projeto_de_lei_010_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2771/projeto_de_lei_010_2018.pdf</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2772/projeto_de_lei_011_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2772/projeto_de_lei_011_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo adquirir um lote urbano e dá outras providências.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2774/projeto_de_lei_012_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2774/projeto_de_lei_012_2018.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura do emprego em Comissão de Chefe da Divisão de Educação e Cultura e dá outras providências (passa a ser: Chefe da Divisão de Educação).</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2792/projeto_de_lei_013_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2792/projeto_de_lei_013_2018.pdf</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2816/projeto_de_lei_014_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2816/projeto_de_lei_014_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Delfinópolis para o Exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2832/projeto_de_lei_n.o_015.2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2832/projeto_de_lei_n.o_015.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de área rural para o perímetro urbano do Município de Delfinópolis, como nesta se especifica (área: 05.20.07 há cinco hectares, vinte ares e sete centiares de propriedade de LV Loteadora e Empreendimentos Imobiliários) .</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2851/projeto_de_lei_016_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2851/projeto_de_lei_016_2018.pdf</t>
   </si>
   <si>
     <t>Dá denominação às ruas, do Loteamento Residencial Dr. Adauto Leite, no Município de Delfinópolis (MG), e dá outras providências, sendo elas:_x000D_
 Rua Um: “Cileno Vilela de Castro”_x000D_
 Rua Dois: “Lazara Aparecida Leite Lemos”_x000D_
 Rua Quatro: “ Espirito Santo da Forquilha”_x000D_
 Rua Cinco: “São João Batista do Glória”_x000D_
 Rua Seis: “Iracilda Leite Lemos”_x000D_
 Rua Sete: “Libânia Leite Lemos”_x000D_
 Rua Oito: Antonieta Leite Maia”_x000D_
 Rua Nove: “Maurilo Leite Lemos”_x000D_
 Rua Dez: “Manoela Leite Soares”_x000D_
 Rua Onze: Doutor Adauto Leite Lemos”_x000D_
 Rua Treze: “Passos”_x000D_
 Praça Quadra G: “Elisa de Almeida”</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2834/projeto_de_lei_017_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2834/projeto_de_lei_017_2018.pdf</t>
   </si>
   <si>
     <t>Institui, Regulamenta e Dispõe sobre a rotina do Tratamento Fora do Domicílio – TFD – no Município de Delfinópolis / MG;</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2835/projeto_de_lei_018_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2835/projeto_de_lei_018_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames, cirurgias e outros procedimentos na rede pública municipal de saúde de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2841/projeto_de_lei_019_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2841/projeto_de_lei_019_2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.138/2013, como nesta se especifica (proibia venda de bebidas alcoólicas e jogo de snooker nas dependências do prédio onde funcionava o terminal Rodoviário Municipal).</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial no orçamento do exercício de 2018 e dá outras providências (R$ 11.000,00 para manutenção das atividades de Educação Permanente em saúde).</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2843/projeto_de_lei_022_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2843/projeto_de_lei_022_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis firmar convênios, parceria e manter filiações juntos as Associações e Consórcios Públicos, no exercício de 2018 e dá outras providências (AMM; Confederação dos Municípios; PMMG; Policia Florestal; Polícia Civil; AMEG; CISLAP; CISSUL; Associação Circuito Nascentes das Gerais; EMATER).</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2844/projeto_de_lei_023_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2844/projeto_de_lei_023_2018.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Demissão Voluntária para Servidores Públicos da Administração Direta.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2845/projeto_de_lei_024_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2845/projeto_de_lei_024_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Suplementação de Dotação Orçamentária e dá outras providências (R$ 150.000,00).</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2846/projeto_de_lei_025_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2846/projeto_de_lei_025_2018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Delfinópolis para o Exercício Financeiro de 2019 (R$ 41.200.000,00).</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2847/projeto_de_lei_026_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2847/projeto_de_lei_026_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.347/2017 de 22 de dezembro de 2017, que dispõe sobre o Plano Plurianual para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2848/projeto_de_lei_027_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2848/projeto_de_lei_027_2018.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo de Metas e Prioridades da Lei 2.362/2018, de 18 de setembro de 2018, que dispõe sobre as Diretrizes para a Elaboração da Proposta Orçamentária para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2849/projeto_de_lei_028_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2849/projeto_de_lei_028_2018.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do casamento comunitário e dá outras providências (para quem tem 2 anos de união estável, o casamento será no segundo sábado do mês de dezembro).</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2850/projeto_de_lei_029_2018_9Xy2kEH.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2850/projeto_de_lei_029_2018_9Xy2kEH.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a contratar serviço de arrecadação de tributos municipais e demais receitas públicas por meio de pagamento com cartões de débito e de crédito.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2874/projeto_de_lei_030_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2874/projeto_de_lei_030_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Delfinópolis para o exercício financeiro de 2018 e dá outras providências (majora mais  02% dois por cento).</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2875/projeto_de_lei_031_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2875/projeto_de_lei_031_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotações orçamentárias e dá outras providências (R$ 1.500,00).</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2.202 de 27 de agosto de 2014 e dá outras providências (lote mínimo de 130,00 m² com frente de 6,50m).</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/projeto-de-lei-complementar-002-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/projeto-de-lei-complementar-002-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°001/2015 (Lei de atribuições) em relação ao emprego público de agente de Combate as Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Dóris Day Aparecida Ferreira Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/projeto-de-lei-complementar-003-2018_bnrVNRu.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/projeto-de-lei-complementar-003-2018_bnrVNRu.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 1° da Lei Municipal 2.228/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto-de-lei-complementar-004-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto-de-lei-complementar-004-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°001/2015 (Lei de Atribuições) criando empregos de Secretários Municipais, dentro das respectivas Secretarias de Agricultura, Pecuária e Abastecimento e Obras e Serviços Urbanos, extingue cargos e dá outras providências.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2750/projeto_de_lei_complementar_005_2018_vGSPiYb.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2750/projeto_de_lei_complementar_005_2018_vGSPiYb.pdf</t>
   </si>
   <si>
     <t>Acrescenta a alínea "j" á Lei Complementar n°012/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2819/projeto_de_lei_complementar_006_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2819/projeto_de_lei_complementar_006_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 001/2015 (Lei de Atribuições) criando dentro do Quadro de Empregos e Salários desta Prefeitura o Emprego efetivo de técnico de técnico em Segurança do Trabalho e dá outras providências (salário de R$ 1.529,63 40 horas/semana).</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2829/projeto_de_lei_complementar_007_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2829/projeto_de_lei_complementar_007_2018.pdf</t>
   </si>
   <si>
     <t>Altera os requisitos do emprego de Professor de Educação Infantil (sede e Distritos), constante do Anexo II, da Lei Complementar nº 001/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2830/projeto_de_lei_complementar_008_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2830/projeto_de_lei_complementar_008_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 001/2015 (Lei de Atribuições) igualando o salário de todos os empregos de Secretários Municipais existentes no Quadro de Empregos e Salários desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2840/projeto_de_lei_complementar_009_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2840/projeto_de_lei_complementar_009_2018.pdf</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2373/requerimento-001-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2373/requerimento-001-2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro á Prefeita.</t>
   </si>
   <si>
     <t>Dóris Day Aparecida Ferreira Pimenta, Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/requerimento-002-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/requerimento-002-2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Dóris Day e Mauro César á Prefeita.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento-003-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento-003-2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César de Assis á Prefeita.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/requerimento-004-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/requerimento-004-2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo Araujo Santos á Prefeita.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/requerimento-005-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/requerimento-005-2018.pdf</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2668/requerimento-006-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2668/requerimento-006-2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Fransérgio Anselmo Pimenta ao Presidente da Câmara.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2679/requerimento_007_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2679/requerimento_007_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Analdo Arantes Vieira á Prefeita.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2680/requerimento_008_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2680/requerimento_008_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Analdo Arantes Vieira e Mauro César de Assis á Prefeita.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2670/requerimento_009_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2670/requerimento_009_2018.pdf</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2671/requerimento_010_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2671/requerimento_010_2018.pdf</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2672/requerimento_011_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2672/requerimento_011_2018.pdf</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2673/requerimento_012_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2673/requerimento_012_2018.pdf</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2736/requerimento_013_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2736/requerimento_013_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Rodrigo Medeiros de Castro.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2737/requerimento_014_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2737/requerimento_014_2018.pdf</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2738/requerimento_015_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2738/requerimento_015_2018.pdf</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2735/requerimento_016_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2735/requerimento_016_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo Araújo Santos.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2767/requerimento_017_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2767/requerimento_017_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Fransérgio Anselmo Pimenta.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2758/requerimento_018_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2758/requerimento_018_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo Araújo Santos à Prefeita.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Danilo Araújo Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2776/requerimento_019_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2776/requerimento_019_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Analdo e Danilo á Prefeita.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2777/requerimento_020_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2777/requerimento_020_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris á Prefeita.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2793/requerimento_021_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2793/requerimento_021_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Analdo à Prefeita.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2794/requerimento_022_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2794/requerimento_022_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Maria Beatriz à Prefeita.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2795/requerimento_023_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2795/requerimento_023_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo à Prefeita.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2796/requerimento_024_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2796/requerimento_024_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro à Prefeita.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2812/requerimento_025_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2812/requerimento_025_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo á Prefeita.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2813/requerimento_026_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2813/requerimento_026_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Carlos á Prefeita.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2824/requerimento_027_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2824/requerimento_027_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Maria Beatriz á Prefeita, sobre o Matadouro.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2825/requerimento_028_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2825/requerimento_028_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Analdo á Prefeita, sobre horas extras dos motoristas.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2826/requerimento_029_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2826/requerimento_029_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Analdo e Danilo á prefeita, sobre a vacinação no Distrito de Babilônia.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Analdo Arantes Vieira à Prefeita.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2857/requerimento_031_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2857/requerimento_031_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Helcias Aparecido  Presciliano à Prefeita.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2859/requerimento_032_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2859/requerimento_032_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Dóris Day Aparecida Ferreira Pimenta e Mauro César de Assis à Prefeita.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2860/requerimento_033_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2860/requerimento_033_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo Araújo Santos á Prefeita.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2861/requerimento_034_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2861/requerimento_034_2018.pdf</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2873/requerimento_035_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2873/requerimento_035_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Fransérgio Anselmo Pimenta à Prefeita.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/resolu-o-001-2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/resolu-o-001-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição da inflação ao subsídio do Presidente da Câmara, Secretário da Câmara, Vereadores e Agentes Públicos do Poder Legislativo do Município de Delfinópolis - MG. E dá outras providências (2,95%).</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2775/resolucao_002_2018_HZ3KGZl.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2775/resolucao_002_2018_HZ3KGZl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de R$255.000,00 aos Cofres do Executivo Municipal de Delfinópolis com sugestão de utilização.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>CCJ - Comissão de Legislação, Justiça e Redação Final.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2780/resolucao_003_2018.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2780/resolucao_003_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a MANUTENÇÃO do veto total ao Projeto de Lei n°001/2018, que institui no Município de Delfinópolis gratificação financeira, estabelece metas e critérios para concessão do prêmio variável de qualidade e inovação do programa de melhoria de acesso e qualidade de atenção básica - PMAQ AB aos servidores prestadores de serviços nas equipes integrantes da estratégia de saúde da família e dá outras providências.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2836/resolucao_004_2018_CpXBMCU.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2836/resolucao_004_2018_CpXBMCU.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Vereador José Carlos de Oliveira para tratar de assuntos de interesse particular.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2811,67 +2811,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/1951/janeiro_nc8FpTf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2423/2-fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/3-_marco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2732/4_-_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2757/5_-_maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2791/6_-_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2804/7_-_julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2818/8_-_agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2831/9_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2871/10_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2872/11_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2876/12_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/03.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2573/09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2574/10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2665/11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2667/12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2725/13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2726/14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2727/15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2734/16.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2756/delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/of-cio-003-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2575/convite.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2728/convite.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2766/convite_142_anos_distrito_de_babilonia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2803/divulgacao_encontros.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/emenda-ao-projeto-de-lei-complementar-001-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/emenda-ao-projeto-de-lei-complementar-003-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2730/emenda_ao_projeto_de_lei_complementar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2731/emenda_ao_projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2739/emenda_ao_projeto_de_lei_001_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2817/emenda_ao_projeto_de_lei_014_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2852/emenda_ao_projeto_de_lei_complementar_009_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/indica-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/indica-o-002-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/indica-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/indica-o-004-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indica-o-005-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2678/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2674/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2759/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2760/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2761/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2778/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2797/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2798/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2799/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2814/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2815/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2820/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2822/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2823/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2837/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2838/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2858/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/lei-municipal-2350-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2741/lei_municipal_2351_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2742/lei_municipal_2352_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2743/lei_municipal_2353_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2805/lei_municipal_2354_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2806/lei_municipal_2355_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2807/lei_municipal_2356_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2808/lei_municipal_2357_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2809/lei_municipal_2358_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2810/lei_municipal_2359_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2811/lei_municipal_2360_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2827/lei_municipal_2361_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3360/lei_municipal_n.o_2.362-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2828/lei_municipal_2363_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2853/lei_municipal_2364_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2862/lei_municipal_2365_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2863/lei_municipal_2366_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2864/lei_municipal_2367_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2865/lei_municipal_2368_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2866/lei_municipal_2369_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2867/lei_municipal_2370_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2868/lei_municipal_2371_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2869/lei_municipal_2372_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2870/lei_municipal_2373_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3364/lei_municipal_2374_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3362/lei_municipal_2375_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3363/lei_municipal_2376_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3359/lei_municipal_2377_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3358/lei_municipal_2378_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2744/lei_complementar_n_011_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2745/lei_complementar_012_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2746/lei_complementar_013_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2769/lei_complementar_014_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2833/lei_complementar_015_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2854/lei_complementar_016_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2855/lei_complementar_017_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2426/of-cio-002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2427/of-cio-004.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2428/of-cio-007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2788/oficio_009_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2789/oficio_010_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2787/oficio_043_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2800/oficio_059.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2801/oficio_064.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/of-cio-170.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/of-cio-201-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2572/of-cio-204-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2660/of-cio-211-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2576/of-cio-214-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2661/of-cio-218-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2662/of-cio-220-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2663/of-cio-221-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2664/of-cio-222-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2675/oficio_226.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2676/oficio_234.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2677/oficio_235.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2733/oficio_240.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2751/oficio_262.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2752/oficio_263.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2753/oficio_266.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2754/oficio_267.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2755/oficio_272.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2762/oficio_279.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2763/oficio_280.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2764/oficio_281.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2765/oficio_282.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2781/oficio_286_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2782/oficio_287_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2779/oficio_292_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2783/oficio_295_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2784/oficio_299_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2785/oficio_300_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2786/oficio_308_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/of-cio-373.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2425/of-cio-376.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/of-cio-816-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2729/oficio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/portaria-001-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2577/portaria-002-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2740/portaria_003_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2768/portaria_004_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2790/portaria_005_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/projeto-de-lei-001-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2570/projeto_de_lei_002_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2659/projeto-de-lei-003-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto-de-lei-004-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2669/projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2747/projeto_de_lei_006_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2748/projeto_de_lei_007_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2749/projeto_de_lei_008_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2770/projeto_de_lei_009_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2771/projeto_de_lei_010_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2772/projeto_de_lei_011_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2774/projeto_de_lei_012_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2792/projeto_de_lei_013_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2816/projeto_de_lei_014_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2832/projeto_de_lei_n.o_015.2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2851/projeto_de_lei_016_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2834/projeto_de_lei_017_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2835/projeto_de_lei_018_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2841/projeto_de_lei_019_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2843/projeto_de_lei_022_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2844/projeto_de_lei_023_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2845/projeto_de_lei_024_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2846/projeto_de_lei_025_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2847/projeto_de_lei_026_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2848/projeto_de_lei_027_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2849/projeto_de_lei_028_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2850/projeto_de_lei_029_2018_9Xy2kEH.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2874/projeto_de_lei_030_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2875/projeto_de_lei_031_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/projeto-de-lei-complementar-002-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/projeto-de-lei-complementar-003-2018_bnrVNRu.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto-de-lei-complementar-004-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2750/projeto_de_lei_complementar_005_2018_vGSPiYb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2819/projeto_de_lei_complementar_006_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2829/projeto_de_lei_complementar_007_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2830/projeto_de_lei_complementar_008_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2840/projeto_de_lei_complementar_009_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2373/requerimento-001-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/requerimento-002-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento-003-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/requerimento-004-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/requerimento-005-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2668/requerimento-006-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2679/requerimento_007_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2680/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2670/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2671/requerimento_010_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2672/requerimento_011_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2673/requerimento_012_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2736/requerimento_013_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2737/requerimento_014_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2738/requerimento_015_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2735/requerimento_016_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2767/requerimento_017_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2758/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2776/requerimento_019_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2777/requerimento_020_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2793/requerimento_021_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2794/requerimento_022_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2795/requerimento_023_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2796/requerimento_024_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2812/requerimento_025_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2813/requerimento_026_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2824/requerimento_027_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2825/requerimento_028_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2826/requerimento_029_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2857/requerimento_031_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2859/requerimento_032_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2860/requerimento_033_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2861/requerimento_034_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2873/requerimento_035_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/resolu-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2775/resolucao_002_2018_HZ3KGZl.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2780/resolucao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2836/resolucao_004_2018_CpXBMCU.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/1951/janeiro_nc8FpTf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2423/2-fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/3-_marco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2732/4_-_abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2757/5_-_maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2791/6_-_junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2804/7_-_julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2818/8_-_agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2831/9_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2871/10_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2872/11_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2876/12_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/03.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2573/09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2574/10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2665/11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2667/12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2725/13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2726/14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2727/15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2734/16.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2756/delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/of-cio-003-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2575/convite.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2728/convite.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2766/convite_142_anos_distrito_de_babilonia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2803/divulgacao_encontros.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/emenda-ao-projeto-de-lei-complementar-001-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/emenda-ao-projeto-de-lei-complementar-003-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2730/emenda_ao_projeto_de_lei_complementar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2731/emenda_ao_projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2739/emenda_ao_projeto_de_lei_001_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2817/emenda_ao_projeto_de_lei_014_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2852/emenda_ao_projeto_de_lei_complementar_009_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/indica-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/indica-o-002-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/indica-o-003-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/indica-o-004-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indica-o-005-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2678/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2674/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2759/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2760/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2761/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2778/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2797/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2798/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2799/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2814/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2815/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2820/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2821/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2822/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2823/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2837/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2838/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2858/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/lei-municipal-2350-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2741/lei_municipal_2351_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2742/lei_municipal_2352_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2743/lei_municipal_2353_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2805/lei_municipal_2354_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2806/lei_municipal_2355_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2807/lei_municipal_2356_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2808/lei_municipal_2357_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2809/lei_municipal_2358_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2810/lei_municipal_2359_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2811/lei_municipal_2360_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2827/lei_municipal_2361_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3360/lei_municipal_n.o_2.362-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2828/lei_municipal_2363_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2853/lei_municipal_2364_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2862/lei_municipal_2365_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2863/lei_municipal_2366_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2864/lei_municipal_2367_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2865/lei_municipal_2368_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2866/lei_municipal_2369_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2867/lei_municipal_2370_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2868/lei_municipal_2371_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2869/lei_municipal_2372_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2870/lei_municipal_2373_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3364/lei_municipal_2374_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3362/lei_municipal_2375_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3363/lei_municipal_2376_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3359/lei_municipal_2377_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/3358/lei_municipal_2378_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2744/lei_complementar_n_011_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2745/lei_complementar_012_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2746/lei_complementar_013_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2769/lei_complementar_014_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2833/lei_complementar_015_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2854/lei_complementar_016_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2855/lei_complementar_017_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2426/of-cio-002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2427/of-cio-004.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2428/of-cio-007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2788/oficio_009_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2789/oficio_010_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2787/oficio_043_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2800/oficio_059.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2801/oficio_064.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/of-cio-170.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/of-cio-201-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2572/of-cio-204-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2660/of-cio-211-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2576/of-cio-214-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2661/of-cio-218-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2662/of-cio-220-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2663/of-cio-221-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2664/of-cio-222-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2675/oficio_226.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2676/oficio_234.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2677/oficio_235.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2733/oficio_240.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2751/oficio_262.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2752/oficio_263.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2753/oficio_266.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2754/oficio_267.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2755/oficio_272.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2762/oficio_279.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2763/oficio_280.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2764/oficio_281.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2765/oficio_282.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2781/oficio_286_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2782/oficio_287_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2779/oficio_292_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2783/oficio_295_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2784/oficio_299_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2785/oficio_300_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2786/oficio_308_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/of-cio-373.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2425/of-cio-376.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/of-cio-816-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2729/oficio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/portaria-001-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2577/portaria-002-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2740/portaria_003_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2768/portaria_004_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2790/portaria_005_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/projeto-de-lei-001-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2570/projeto_de_lei_002_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2659/projeto-de-lei-003-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto-de-lei-004-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2669/projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2747/projeto_de_lei_006_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2748/projeto_de_lei_007_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2749/projeto_de_lei_008_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2770/projeto_de_lei_009_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2771/projeto_de_lei_010_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2772/projeto_de_lei_011_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2774/projeto_de_lei_012_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2792/projeto_de_lei_013_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2816/projeto_de_lei_014_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2832/projeto_de_lei_n.o_015.2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2851/projeto_de_lei_016_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2834/projeto_de_lei_017_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2835/projeto_de_lei_018_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2841/projeto_de_lei_019_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2843/projeto_de_lei_022_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2844/projeto_de_lei_023_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2845/projeto_de_lei_024_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2846/projeto_de_lei_025_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2847/projeto_de_lei_026_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2848/projeto_de_lei_027_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2849/projeto_de_lei_028_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2850/projeto_de_lei_029_2018_9Xy2kEH.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2874/projeto_de_lei_030_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2875/projeto_de_lei_031_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/projeto-de-lei-complementar-002-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/projeto-de-lei-complementar-003-2018_bnrVNRu.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto-de-lei-complementar-004-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2750/projeto_de_lei_complementar_005_2018_vGSPiYb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2819/projeto_de_lei_complementar_006_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2829/projeto_de_lei_complementar_007_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2830/projeto_de_lei_complementar_008_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2840/projeto_de_lei_complementar_009_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2373/requerimento-001-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2374/requerimento-002-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento-003-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/requerimento-004-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/requerimento-005-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2668/requerimento-006-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2679/requerimento_007_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2680/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2670/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2671/requerimento_010_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2672/requerimento_011_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2673/requerimento_012_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2736/requerimento_013_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2737/requerimento_014_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2738/requerimento_015_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2735/requerimento_016_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2767/requerimento_017_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2758/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2776/requerimento_019_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2777/requerimento_020_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2793/requerimento_021_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2794/requerimento_022_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2795/requerimento_023_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2796/requerimento_024_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2812/requerimento_025_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2813/requerimento_026_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2824/requerimento_027_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2825/requerimento_028_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2826/requerimento_029_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2857/requerimento_031_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2859/requerimento_032_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2860/requerimento_033_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2861/requerimento_034_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2873/requerimento_035_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/resolu-o-001-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2775/resolucao_002_2018_HZ3KGZl.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2780/resolucao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2018/2836/resolucao_004_2018_CpXBMCU.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="62.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>