--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -51,1680 +51,1680 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Bal.C</t>
   </si>
   <si>
     <t>Balancete Contábil</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/98/janeiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/98/janeiro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Janeiro 2017</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/99/fevereiro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/99/fevereiro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Fevereiro 2017</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/100/mar-o.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/100/mar-o.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Março 2017</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/101/abril.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/101/abril.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Abril 2017</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/102/maio.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/102/maio.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Maio 2017</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/103/junho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/103/junho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Junho 2017</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/104/julho.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/104/julho.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Julho 2017</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/105/agosto.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/105/agosto.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Agosto 2017</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/106/setembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/106/setembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Setembro 2017</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/107/outubro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/107/outubro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Outubro 2017</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/304/novembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/304/novembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Novembro 2017.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/920/dezembro.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/920/dezembro.pdf</t>
   </si>
   <si>
     <t>Balancete Contábil Sintético - Dezembro 2017.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Danilo Araújo Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2015/187/decreto-002-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2015/187/decreto-002-2017.pdf</t>
   </si>
   <si>
     <t>Declara extinto o mandato eletivo do Senhor Fernando José Pinto e declara vago o cargo de Prefeito de Delfinópolis.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Indi.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dóris Day Aparecida Ferreira Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-001-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-001-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Dóris Day ao Prefeito.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-002-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-002-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Mauro César ao Prefeito.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-003-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-003-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Sebastião Ferreira ao Prefeito.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-004-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-004-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Carlos ao Presidente.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-005-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-005-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Sebastião Ferreira ao Presidente.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-006-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-006-2017.pdf</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-007-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-007-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Analdo Arantes ao Prefeito.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-008-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-008-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz ao Prefeito.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-009-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-009-2017.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-010-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-010-2017.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Fransérgio Anselmo Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-011-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-011-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Fransérgio Anselmo ao Prefeito.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-012-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-012-2017.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-013-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-013-2017.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-014-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-014-2017.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-015-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-015-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Danilo Araujo ao Prefeito.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-016-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-016-2017.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-017-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-017-2017.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-018-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-018-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Mauro César ao Presidente.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-019-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-019-2017.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/65/indica-o-020-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/65/indica-o-020-2017.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/66/indica-o-021-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/66/indica-o-021-2017.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-022-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-022-2017.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-023-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-023-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita por Todos os Vereadores ao Prefeito.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-024-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-024-2017.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-025-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-025-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Fransérgio Anselmo ao Presidente.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-026-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-026-2017.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-027-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-027-2017.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-028-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-028-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Carlos a Prefeita.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-029-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-029-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz a Prefeita.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-030-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-030-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Danilo Araujo a Prefeita.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-031-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-031-2017.pdf</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-032-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-032-2017.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-033-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-033-2017.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indica-o-034-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indica-o-034-2017.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Carlos á Prefeita.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/108/lei_municipal_2315_2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/108/lei_municipal_2315_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a renúncia do Prefeito e da Vice Prefeita a receberem os subsídios estabelecidos pela Lei Municipal N°2.256/2015, de 10 de Novembro de 2015, no ano/exercício de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/109/lei-municipal-2316-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/109/lei-municipal-2316-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento do exercício financeiro 2017.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/110/lei-municipal-2317-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/110/lei-municipal-2317-2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1°, 3° e seus parágrafos, inciso I do artigo 5° e artigo 8°, todos da Lei Municipal N° 1.137 de 26 de março de 1.993 e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/111/lei-municipal-2318-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/111/lei-municipal-2318-2017.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Distrito Babilônia".</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/112/lei-municipal-2319-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/112/lei-municipal-2319-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a receber em doação, de pessoa física e pessoa jurídica, material de consumo, serviços e bens móveis destinados a manutenção, conservação, ampliação e adequações das estradas rurais municipais e dá outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/113/lei-municipal-2320-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/113/lei-municipal-2320-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição salarial aos empregados municipais e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/114/lei-municipal-2321-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/114/lei-municipal-2321-2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação á Rua Oito, do Loteamento Residencial Morada do Verde, na Sede do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/115/lei-municipal-2322-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/115/lei-municipal-2322-2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação á Rua Doze, do Loteamento Residencial Morada do Verde, na Sede do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/116/lei-municipal-2323-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/116/lei-municipal-2323-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município receber bens imóveis doados por particulares para investimento na Escola Municipal Cônego Marinho.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/117/lei-municipal-2324-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/117/lei-municipal-2324-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a renúncia do vereador José Carlos de Oliveira aos subsídios estabelecidos para o ano legislativo de 2017, a partir de Abril.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/118/lei-municipal-2325-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/118/lei-municipal-2325-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar convênio com o instituto de estudos de protesto de títulos do Brasil - Seção Minas Gerais - IEPTB/MG - e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/119/lei-municipal-2326-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/119/lei-municipal-2326-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de área rural para o perímetro urbano do Município de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/120/lei-municipal-2327-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/120/lei-municipal-2327-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/121/lei-municipal-2328-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/121/lei-municipal-2328-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município receber bens móveis doados por particulares para investimento no Hospital Municipal Elpídio Rodrigues Pinto.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/122/lei-municipal-2329-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/122/lei-municipal-2329-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre confissão e parcelamento de dívida com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG - e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/123/lei-municipal-2330-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/123/lei-municipal-2330-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de área de uso institucional neste município de Delfinópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/124/lei-municipal-2331-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/124/lei-municipal-2331-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município receber doação em dinheiro, por particulares, destinada a aquisição de medicamento de alto custo destinado á pessoa que o doador indicar.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/125/lei-municipal-2332-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/125/lei-municipal-2332-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>Suely Alves Ferreira Leite Lemos</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/126/lei-municipal-2333-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/126/lei-municipal-2333-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Artigo 3° da Lei Municipal N° 2.263 de Dezembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/127/lei-municipal-2334-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/127/lei-municipal-2334-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de celebração de acordos de irmana mento com município e/ou cidades irmãs e coirmãs pelos poderes do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/128/lei-municipal-2335-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/128/lei-municipal-2335-2017.pdf</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/129/lei-municipal-2336-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/129/lei-municipal-2336-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercício Financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/130/lei-municipal-2337-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/130/lei-municipal-2337-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a receber em doação de pessoa física ou jurídica, material de consumo, serviços e bens duráveis destinados manutenção, conservação, ampliação e adequações da frota de veículos pertencente a municipalidade e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/131/lei-municipal-2338-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/131/lei-municipal-2338-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto "Adote uma Praça" e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/291/lei-municipal-2339-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/291/lei-municipal-2339-2017.pdf</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/292/lei-municipal-2340-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/292/lei-municipal-2340-2017.pdf</t>
   </si>
   <si>
     <t>Dá designação e nome de bairros referente aos Loteamentos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/293/lei-municipal-2341-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/293/lei-municipal-2341-2017.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Delfinópolis em dívida ativa - PROREFIS - e dá outras providências.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1115/lei-municipal-2342-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1115/lei-municipal-2342-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a Suplementação de Dotações Orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1116/lei-municipal-2343-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1116/lei-municipal-2343-2017.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo da Lei 2.240/2015, de 26 de Junho de 2017.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1117/lei-municipal-2344-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1117/lei-municipal-2344-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar convênio a Associação Mineira de Município - AMM e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1118/lei-municipal-2345-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1118/lei-municipal-2345-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a firmar convênios, termos de parcerias e manter filiações juntos as Associações e Consórcios Públicos, no Exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1119/lei-municipal-2346-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1119/lei-municipal-2346-2017.pdf</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1120/lei_municipal_2347_2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1120/lei_municipal_2347_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2018-2021.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1121/lei-municipal-2348-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1121/lei-municipal-2348-2017.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o Exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1122/lei-municipal-2349-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1122/lei-municipal-2349-2017.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo de Metas e Prioridades da Lei Municipal N° 2336 de 03 de Outubro de 2017 que dispõe sobre as Diretrizes para a Elaboração da proposta orçamentária para o Exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Leis Municipais Complementares</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/444/lei-complementar-004-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/444/lei-complementar-004-2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orçamentária n° 001/2015 extinguindo o cargo comissionado de diretor educacional multifuncional e reajusta a remuneração do cargo de secretário municipal de educação, cultura e esportes.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/445/lei-complementar-005-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/445/lei-complementar-005-2017.pdf</t>
   </si>
   <si>
     <t>Altera os requisitos para o cargo de coordenador de atenção básica constante no anexo I da Lei Complementar n°001/2015.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/446/lei-complementar-006-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/446/lei-complementar-006-2017.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de telefonista e uma vaga do cargo de comprador dos quadros de servidores efetivos do Município de Delfinópolis-MG e dispõe sobre o remanejamento de servidores, na forma que especifica.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/447/lei-complementar-007-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/447/lei-complementar-007-2017.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar N.° 2.232/2015.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/448/lei-complementar-008-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/448/lei-complementar-008-2017.pdf</t>
   </si>
   <si>
     <t>Acresce atribuições e aumenta a jornada de trabalho e a remuneração-base do emprego de contador, previstas na Lei Complementar N°1.854, de 04 de Abril de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/449/lei-complementar-009-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/449/lei-complementar-009-2017.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária e remuneração do emprego público efetivo de enfermeiro do Hospital constante em anexo I da Lei Complementar N°001 de 01 de Dezembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1114/lei-complementar-010-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1114/lei-complementar-010-2017.pdf</t>
   </si>
   <si>
     <t>Estabelece o Piso Salarial dos Profissionais do Magistério da Educação Básica da rede Municipal de Ensino, altera a Lei Complementar N. 001/2015 quanto aos salários dos Profissionais do Magistério da Educação Básica e a carga horária dos cargos de Diretor Escolar da Educação Básica e de Supervisor Educacional, revoga a Lei Municipal N.° 2.162/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/188/portaria-001-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/188/portaria-001-2017.pdf</t>
   </si>
   <si>
     <t>Exonera empregado Municipal como nesta se especifica.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/189/portaria-002-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/189/portaria-002-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de pessoa para ocupar emprego em comissão como nesta se especifica.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/190/portaria-003-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/190/portaria-003-2017.pdf</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-001-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-001-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a renúncia do Prefeito e da Vice-Prefeita a receberem os subsídios estabelecidos pela Lei Municipal n°. 2.256/2015, de 10 de Novembro de 2015, no ano/exercício de 2017 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-002-2017.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-004-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-002-2017.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-004-2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1°, 3° e seus parágrafos, inciso Ido artigo 5° e artigo 8°, todos da Lei Municipal n° 1.137 de 26 de Março de 1.993 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-005-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-005-2017.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Distrito de Babilônia".</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-006-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-006-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber em doação, de pessoa física e pessoa jurídica, material de consumo, serviços e bens móveis destinados a manutenção, conservação, ampliação e adequações das estradas rurais municipais e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-007-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-007-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar convênio com o instituto de estudos de protesto de títulos do Brasil- Seção Minas Gerais- IEPTB/MG - e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-008-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-008-2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua Oito do loteamento Residencial Morada do Verde, na sede do Município Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-009-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-009-2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua Doze do loteamento Residencial Morada do Verde, na sede do Município Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-010-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-010-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição salarial aos empregados municipais e dá outras providências. _x000D_
 Aprovado com Emenda.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/10/projeto-de-lei-011-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/10/projeto-de-lei-011-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber bens móveis doados por particulares para investimento na Escola Municipal Cônego Marinho.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/11/projeto-de-lei-012-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/11/projeto-de-lei-012-2017.pdf</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/12/projeto-de-lei-013-2017.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/13/projeto-de-lei-014-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/12/projeto-de-lei-013-2017.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/13/projeto-de-lei-014-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Exercício Financeiro de 2018 e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/14/projeto-de-lei-015-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/14/projeto-de-lei-015-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a renúncia do vereador José Carlos de Oliveira aos subsídios estabelecidos para o ano legislativo 2017, a partir de Abril.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/15/projeto-de-lei-016-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/15/projeto-de-lei-016-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a receber bens móveis doados por particulares para investimento no Hospital Municipal Elpídio Rodrigues Pinto.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/16/projeto-de-lei-017-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/16/projeto-de-lei-017-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/17/projeto-de-lei-018-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/17/projeto-de-lei-018-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Artigo 3° da Lei Municipal N°2.263 de 24 de Dezembro de 2015 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/18/projeto-de-lei-019-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/18/projeto-de-lei-019-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre confissão e parcelamento de dívida com o banco de desenvolvimento de minas gerais S/A - BDMG - e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/19/projeto-de-lei-020-2017.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-023-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/19/projeto-de-lei-020-2017.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-023-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de celebração de irmanamento com municípios e/ou cidades-irmãs e coirmãs pelos poderes do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-024-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-024-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber doação em dinheiro, por particulares, destinada á aquisição de medicamento de alto custo destinado á pessoa que o doador indicar.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-025-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-025-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Delfinópolis a receber em doação, de pessoa física ou jurídica, material de consumo, serviços e bens duráveis destinados a manutenção, conservação, ampliação e adequações da frota de veículos pertencentes a Municipalidade e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-026-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-026-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto "Adote uma praça" e dá outras providências. Aprovado com Emenda.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-027-2017.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-028-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-027-2017.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-028-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de área rural para o perímetro urbano do Município de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto-de-lei-029-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto-de-lei-029-2017.pdf</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto-de-lei-030-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto-de-lei-030-2017.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Delfinópolis inscritos em dívida ativa - PROREFIS - e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto-de-lei-031-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto-de-lei-031-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas em atendimento médico para moradores dos Distritos de Babilônia e Olhos D'Água da Canastra, pertencentes ao Município de Delfinópolis/MG.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/369/projeto-de-lei-032-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/369/projeto-de-lei-032-2017.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2018._x000D_
 Aprovado com EMENDA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/368/projeto-de-lei-033-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/368/projeto-de-lei-033-2017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Plano Plurianual 2018-2020.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/363/projeto-de-lei-034-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/363/projeto-de-lei-034-2017.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 2.240/2015, de 26 de Junho de 2015.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/364/projeto-de-lei-035-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/364/projeto-de-lei-035-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar convênio a Associação de Município - AMM e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/365/projeto-de-lei-037-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/365/projeto-de-lei-037-2017.pdf</t>
   </si>
   <si>
     <t>Altera anexo de Metas e Prioridades da Lei Municipal da Lei Municipal N°2.336 de 03 de Outubro de 2017 que dispõe sobre as diretrizes para a elaboração da proposta orçamentária para o exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/366/projeto-de-lei-038-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/366/projeto-de-lei-038-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a firmar convênios, termos de parcerias e manter filiações juntos as Associações e Consórcios Públicos, no exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto-de-lei-039-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto-de-lei-039-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/367/projeto-de-lei-040-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/367/projeto-de-lei-040-2017.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto Retirado pela Líder da Bancada PMDB-  Vereadora Maria Beatriz Pinto de Almeida, na 19° Reunião Ordinária no dia 11/12/2017.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/26/projeto-de-lei-complementar-001-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/26/projeto-de-lei-complementar-001-2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 001/2015 extinguindo o cargo comissionado de diretor educacional multifuncional e reajusta a remuneração do cargo de secretário municipal de educação, cultura e esportes.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/27/projeto-de-lei-complementar-002-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/27/projeto-de-lei-complementar-002-2017.pdf</t>
   </si>
   <si>
     <t>Altera os requisitos para o cargo de coordenador de atenção básica constante no anexo I da Lei Complementar n° 001/2015.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo que dispõe sobre a criação de função gratificada de Pregoeiro Oficial e dá outras providências (R$1.000,00 de gratificação para servidor) .Reprovado por unanimidade na 5ª Reunião Ordinária em 17/04/2017.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-complementar-004-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-complementar-004-2017.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de telefonista e uma vaga do cargo de comprador dos quadros de servidores efetivos do município de Delfinópolis-MG e dispõe sobre o remanejamento de servidores, na forma que especifica.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-complementar-005-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-complementar-005-2017.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar n° 2232/2015.</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, José Carlos de Oliveira, Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-complementar-006-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-complementar-006-2017.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do artigo 167 da Lei Complementar Municipal n°2.202, de 27 de agosto de 2014, que "Institui o Plano Diretor de Desenvolvimento Participativo do Município de Delfinópolis"._x000D_
 VETADO EM 07/08/2017.</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, Dóris Day Aparecida Ferreira Pimenta, Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-complementar-007-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-complementar-007-2017.pdf</t>
   </si>
   <si>
     <t>Acresce atribuições e aumenta a jornada de trabalho e a remuneração-base do emprego de Contador, previstas na Lei Complementar n.°1.854, de 04 de abril de 2008, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-complementar-008-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-complementar-008-2017.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária e remuneração do empregado público efetivo de enfermeiro do hospital constante do Anexo I da Lei Complementar N°001 de 01 de Dezembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, Dóris Day Aparecida Ferreira Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-001-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-001-2017.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Danilo Araujo e Dóris Day.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro César.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-003-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-003-2017.pdf</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-004-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-004-2017.pdf</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento-005-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento-005-2017.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Rodrigo Medeiros.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Requerimento retirado pelo autor.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-007-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-007-2017.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Dóris Day.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-008-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-008-2017.pdf</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-009-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-009-2017.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo Araujo.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-010-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-010-2017.pdf</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-011-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-011-2017.pdf</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-012-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-012-2017.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento-013-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento-013-2017.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-014-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-014-2017.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-015-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-015-2017.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-016-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-016-2017.pdf</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-017-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-017-2017.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-018-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-018-2017.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-019-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-019-2017.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento-020-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento-020-2017.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Danilo á Prefeita.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento-021-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento-021-2017.pdf</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/34/resolu-o-001-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/34/resolu-o-001-2017.pdf</t>
   </si>
   <si>
     <t>Reajusta os subsídios dos Agentes Públicos da Câmara Municipal para a Sessão Legislativa 2017.</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Danilo Araújo Santos, Dóris Day Aparecida Ferreira Pimenta, Fransérgio Anselmo Pimenta, José Carlos de Oliveira, Mauro César de Assis, Rodrigo Medeiros de Castro, Sebastião Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/35/resolu-o-002-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/35/resolu-o-002-2017.pdf</t>
   </si>
   <si>
     <t>Reajusta o subsídio dos Vereadores da Sessão Legislativa 2017.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/36/resolu-o-004-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/36/resolu-o-004-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão, em vídeo e/ou áudio, das reuniões plenárias da Câmara Municipal de Vereadores de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>Danilo, Dóris e Maria Beatriz</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/37/resolu-o-005-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/37/resolu-o-005-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de viagens e concessão de diárias para vereadores e servidores no âmbito da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/38/resolu-o-006-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/38/resolu-o-006-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de R$65.000,00 aos Cofres do Executivo Municipal de Delfinópolis com indicação de utilização.</t>
   </si>
   <si>
     <t>Maria Beatriz Pinto de Almeida, Mauro César de Assis, Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/39/resolu-o-007-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/39/resolu-o-007-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto total do Projeto de Lei n° 013/2017, que "Dispõe sobre a criação do Conselho Municipal do Esporte e dá outras Providências."</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/40/resolu-o-008-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/40/resolu-o-008-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto total do Projeto de Lei Complementar n°005/2017, que "Revoga a Lei Complementar n°2.232/2015".</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/41/resolu-o-009-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/41/resolu-o-009-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do veto ao Projeto de Lei Complementar n°006/2017, que "dá nova redação ao inciso I do artigo 167 da Lei Complementar Municipal n°2.202, de 27 de agosto de 2014, que ´Institui o Plano Diretor de Desenvolvimento Participativo do Município de Delfinópolis"´.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/42/resolu-o-010-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/42/resolu-o-010-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a anulação da Sessão Legislativa que rejeitou integralmente a proposta de Lei de Diretrizes Orçamentárias do Executivo Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Analdo Arantes Vieira, Danilo Araújo Santos, Dóris Day Aparecida Ferreira Pimenta, José Carlos de Oliveira, Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/43/resolu-o-011-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/43/resolu-o-011-2017.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno para instituir as Sessões Itinerantes da Câmara Municipal de Delfinópolis - MG.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Danilo Araújo Santos, Dóris Day Aparecida Ferreira Pimenta, Rodrigo Medeiros de Castro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/44/resolu-o-012-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/44/resolu-o-012-2017.pdf</t>
   </si>
   <si>
     <t>Cria no Âmbito Municipal a Câmara Mirim.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/45/resolu-o-013-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/45/resolu-o-013-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de valores a Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/499/resolu-o-014-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/499/resolu-o-014-2017.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Tribuna Democrática na Câmara de Vereadores de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/500/resolu-o-015-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/500/resolu-o-015-2017.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº. 005/2017 da Câmara Municipal de Delfinópolis- MG para estabelecer limite máximo de despesas de viagens e diárias para Vereadores.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/501/resolu-o-016-2017.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/501/resolu-o-016-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora da Câmara Municipal de Delfinópolis a contratar operadora de telefonia móvel para fornecer linhas de telefone celular aos Vereadores da Casa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2031,67 +2031,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/98/janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/99/fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/100/mar-o.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/101/abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/102/maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/103/junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/104/julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/105/agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/106/setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/107/outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/304/novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/920/dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2015/187/decreto-002-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-016-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-017-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-018-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-019-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/65/indica-o-020-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/66/indica-o-021-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-022-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-023-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-024-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-025-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-026-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-027-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-028-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-029-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-030-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-031-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-032-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-033-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indica-o-034-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/108/lei_municipal_2315_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/109/lei-municipal-2316-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/110/lei-municipal-2317-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/111/lei-municipal-2318-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/112/lei-municipal-2319-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/113/lei-municipal-2320-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/114/lei-municipal-2321-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/115/lei-municipal-2322-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/116/lei-municipal-2323-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/117/lei-municipal-2324-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/118/lei-municipal-2325-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/119/lei-municipal-2326-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/120/lei-municipal-2327-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/121/lei-municipal-2328-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/122/lei-municipal-2329-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/123/lei-municipal-2330-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/124/lei-municipal-2331-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/125/lei-municipal-2332-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/126/lei-municipal-2333-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/127/lei-municipal-2334-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/128/lei-municipal-2335-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/129/lei-municipal-2336-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/130/lei-municipal-2337-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/131/lei-municipal-2338-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/291/lei-municipal-2339-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/292/lei-municipal-2340-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/293/lei-municipal-2341-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1115/lei-municipal-2342-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1116/lei-municipal-2343-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1117/lei-municipal-2344-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1118/lei-municipal-2345-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1119/lei-municipal-2346-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1120/lei_municipal_2347_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1121/lei-municipal-2348-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1122/lei-municipal-2349-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/444/lei-complementar-004-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/445/lei-complementar-005-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/446/lei-complementar-006-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/447/lei-complementar-007-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/448/lei-complementar-008-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/449/lei-complementar-009-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1114/lei-complementar-010-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/188/portaria-001-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/189/portaria-002-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/190/portaria-003-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-001-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-002-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-004-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-005-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-006-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-007-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-008-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-009-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-010-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/10/projeto-de-lei-011-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/11/projeto-de-lei-012-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/12/projeto-de-lei-013-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/13/projeto-de-lei-014-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/14/projeto-de-lei-015-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/15/projeto-de-lei-016-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/16/projeto-de-lei-017-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/17/projeto-de-lei-018-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/18/projeto-de-lei-019-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/19/projeto-de-lei-020-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-023-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-024-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-025-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-026-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-027-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-028-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto-de-lei-029-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto-de-lei-030-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto-de-lei-031-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/369/projeto-de-lei-032-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/368/projeto-de-lei-033-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/363/projeto-de-lei-034-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/364/projeto-de-lei-035-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/365/projeto-de-lei-037-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/366/projeto-de-lei-038-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto-de-lei-039-2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/367/projeto-de-lei-040-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/26/projeto-de-lei-complementar-001-2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/27/projeto-de-lei-complementar-002-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-complementar-004-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-complementar-005-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-complementar-006-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-complementar-007-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-complementar-008-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-001-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-003-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-004-2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento-005-2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-007-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-008-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-009-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-010-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-011-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-012-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento-013-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-014-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-015-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-016-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-017-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-018-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-019-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento-020-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento-021-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/34/resolu-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/35/resolu-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/36/resolu-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/37/resolu-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/38/resolu-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/39/resolu-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/40/resolu-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/41/resolu-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/42/resolu-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/43/resolu-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/44/resolu-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/45/resolu-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/499/resolu-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/500/resolu-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/501/resolu-o-016-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/98/janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/99/fevereiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/100/mar-o.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/101/abril.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/102/maio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/103/junho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/104/julho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/105/agosto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/106/setembro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/107/outubro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/304/novembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/920/dezembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2015/187/decreto-002-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-003-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/49/indica-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/50/indica-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/51/indica-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/52/indica-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/53/indica-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/54/indica-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/55/indica-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/57/indica-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/58/indica-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/61/indica-o-016-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-017-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-018-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/64/indica-o-019-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/65/indica-o-020-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/66/indica-o-021-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/67/indica-o-022-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/68/indica-o-023-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/69/indica-o-024-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/70/indica-o-025-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/71/indica-o-026-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/72/indica-o-027-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/73/indica-o-028-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/74/indica-o-029-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/75/indica-o-030-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-031-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/77/indica-o-032-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/78/indica-o-033-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/303/indica-o-034-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/108/lei_municipal_2315_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/109/lei-municipal-2316-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/110/lei-municipal-2317-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/111/lei-municipal-2318-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/112/lei-municipal-2319-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/113/lei-municipal-2320-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/114/lei-municipal-2321-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/115/lei-municipal-2322-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/116/lei-municipal-2323-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/117/lei-municipal-2324-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/118/lei-municipal-2325-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/119/lei-municipal-2326-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/120/lei-municipal-2327-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/121/lei-municipal-2328-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/122/lei-municipal-2329-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/123/lei-municipal-2330-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/124/lei-municipal-2331-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/125/lei-municipal-2332-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/126/lei-municipal-2333-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/127/lei-municipal-2334-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/128/lei-municipal-2335-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/129/lei-municipal-2336-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/130/lei-municipal-2337-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/131/lei-municipal-2338-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/291/lei-municipal-2339-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/292/lei-municipal-2340-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/293/lei-municipal-2341-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1115/lei-municipal-2342-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1116/lei-municipal-2343-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1117/lei-municipal-2344-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1118/lei-municipal-2345-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1119/lei-municipal-2346-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1120/lei_municipal_2347_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1121/lei-municipal-2348-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1122/lei-municipal-2349-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/444/lei-complementar-004-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/445/lei-complementar-005-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/446/lei-complementar-006-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/447/lei-complementar-007-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/448/lei-complementar-008-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/449/lei-complementar-009-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1114/lei-complementar-010-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/188/portaria-001-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/189/portaria-002-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/190/portaria-003-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/1/projeto-de-lei-001-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/2/projeto-de-lei-002-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/3/projeto-de-lei-004-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/4/projeto-de-lei-005-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-006-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-007-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-008-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-009-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/9/projeto-de-lei-010-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/10/projeto-de-lei-011-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/11/projeto-de-lei-012-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/12/projeto-de-lei-013-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/13/projeto-de-lei-014-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/14/projeto-de-lei-015-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/15/projeto-de-lei-016-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/16/projeto-de-lei-017-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/17/projeto-de-lei-018-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/18/projeto-de-lei-019-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/19/projeto-de-lei-020-2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-023-2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-024-2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-025-2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-026-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-027-2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-028-2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto-de-lei-029-2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto-de-lei-030-2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto-de-lei-031-2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/369/projeto-de-lei-032-2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/368/projeto-de-lei-033-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/363/projeto-de-lei-034-2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/364/projeto-de-lei-035-2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/365/projeto-de-lei-037-2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/366/projeto-de-lei-038-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto-de-lei-039-2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/367/projeto-de-lei-040-2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/26/projeto-de-lei-complementar-001-2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/27/projeto-de-lei-complementar-002-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-complementar-004-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-complementar-005-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-complementar-006-2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-complementar-007-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-complementar-008-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-001-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-003-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-004-2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento-005-2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-007-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-008-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-009-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-010-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-011-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-012-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento-013-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-014-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-015-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-016-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-017-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-018-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-019-2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento-020-2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento-021-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/34/resolu-o-001-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/35/resolu-o-002-2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/36/resolu-o-004-2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/37/resolu-o-005-2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/38/resolu-o-006-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/39/resolu-o-007-2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/40/resolu-o-008-2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/41/resolu-o-009-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/42/resolu-o-010-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/43/resolu-o-011-2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/44/resolu-o-012-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/45/resolu-o-013-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/499/resolu-o-014-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/500/resolu-o-015-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2017/501/resolu-o-016-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="193" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>