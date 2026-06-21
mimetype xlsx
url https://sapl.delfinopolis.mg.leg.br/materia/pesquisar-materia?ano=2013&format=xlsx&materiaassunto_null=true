--- v0 (2025-12-28)
+++ v1 (2026-06-21)
@@ -51,2104 +51,2104 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Indi.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/544/indica-o-001-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/544/indica-o-001-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Mauro César ao Prefeito.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/545/indica-o-002-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/545/indica-o-002-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Delson ao Prefeito.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/546/indica-o-003-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/546/indica-o-003-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Delson, Giselda, Maria Beatriz e Adriano ao Prefeito.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/547/indica-o-004-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/547/indica-o-004-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador José Fernandes ao Prefeito.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/548/indica-o-005-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/548/indica-o-005-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Analdo, Gilvane, José Fernandes, Marta e Mauro  ao Prefeito.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/549/indica-o-006-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/549/indica-o-006-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Analdo e Gilvane  ao Prefeito.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/550/indica-o-007-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/550/indica-o-007-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Marta ao Prefeito.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/551/indica-o-008-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/551/indica-o-008-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Mauro ao Prefeito.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/552/indica-o-009-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/552/indica-o-009-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Maria Beatriz ao Prefeito.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/553/indica-o-010-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/553/indica-o-010-2013.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/554/indica-o-011-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/554/indica-o-011-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pela Vereadora Giselda ao Prefeito.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/555/indica-o-012-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/555/indica-o-012-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Analdo ao Prefeito.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/556/indica-o-013-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/556/indica-o-013-2013.pdf</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/557/indica-o-014-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/557/indica-o-014-2013.pdf</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/558/indica-o-015-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/558/indica-o-015-2013.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/559/indica-o-016-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/559/indica-o-016-2013.pdf</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/560/indica-o-017-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/560/indica-o-017-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Mauro e Analdo ao Prefeito.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/561/indica-o-018-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/561/indica-o-018-2013.pdf</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/562/indica-o-019-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/562/indica-o-019-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo Vereador Adriano ao Prefeito.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/563/indica-o-020-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/563/indica-o-020-2013.pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/564/indica-o-021-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/564/indica-o-021-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Delson, Adriano, Giselda e Maria Beatriz ao Prefeito.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/565/indica-o-022-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/565/indica-o-022-2013.pdf</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/566/indica-o-023-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/566/indica-o-023-2013.pdf</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/567/indica-o-024-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/567/indica-o-024-2013.pdf</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/568/indica-o-025-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/568/indica-o-025-2013.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/569/indica-o-032-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/569/indica-o-032-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Mauro, Marta, José Fernandes, Analdo e Gilvane ao Prefeito.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/570/indica-o-033-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/570/indica-o-033-2013.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/571/indica-o-034-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/571/indica-o-034-2013.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/572/indica-o-035-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/572/indica-o-035-2013.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/573/indica-o-036-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/573/indica-o-036-2013.pdf</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/574/indica-o-037-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/574/indica-o-037-2013.pdf</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/575/indica-o-038-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/575/indica-o-038-2013.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelos Vereadores Mauro, Marta, Analdo e Gilvane ao Prefeito.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/576/indica-o-039-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/576/indica-o-039-2013.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/577/indica-o-040-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/577/indica-o-040-2013.pdf</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/578/indica-o-041-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/578/indica-o-041-2013.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/579/indica-o-042-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/579/indica-o-042-2013.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/580/indica-o-043-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/580/indica-o-043-2013.pdf</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/581/indica-o-044-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/581/indica-o-044-2013.pdf</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/582/indica-o-045-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/582/indica-o-045-2013.pdf</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Pedro Paulo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/583/lei-municipal-2120-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/583/lei-municipal-2120-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentária do exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/584/lei-municipal-2121-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/584/lei-municipal-2121-2013.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/585/lei-municipal-2122-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/585/lei-municipal-2122-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo de Delfinópolis a firmar contrato de cessão de uso, como neste se especifica.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/586/lei-municipal-2123-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/586/lei-municipal-2123-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação aos empregados, no exercício de suas funções, em razão dos festejos carnavalescos e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/587/lei-municipal-2124-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/587/lei-municipal-2124-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder subvenções municipais as Entidades sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/588/lei-municipal-2125-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/588/lei-municipal-2125-2013.pdf</t>
   </si>
   <si>
     <t>Reduz acréscimos legais sobre a DÍVIDA ATIVA, instituindo o Programa de Regularização Fiscal –PROREFIS – no Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/589/lei-municipal-2126-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/589/lei-municipal-2126-2013.pdf</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/590/lei-municipal-2127-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/590/lei-municipal-2127-2013.pdf</t>
   </si>
   <si>
     <t>Altera o valor de Subvenções Econômicas da Divisão de Gabinete, constante da Lei Municipal n.º 2114, de 26 de Dezembro de 2012, como nesta se especifica.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/591/lei-municipal-2128-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/591/lei-municipal-2128-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivo para instalação e manutenção de indústrias no Município, bem como as empresas prestadoras de serviços terceirizados, e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/592/lei-municipal-2129-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/592/lei-municipal-2129-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1.º DA LEI MUNICIPAL N.º 2.110/2012, DE 13 DE DEZEMBRO DE 2012, COMO NESTA ESPECIFICA.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/593/lei-municipal-2130-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/593/lei-municipal-2130-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentárias do exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/594/lei-municipal-2131-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/594/lei-municipal-2131-2013.pdf</t>
   </si>
   <si>
     <t>Revoga a lei n.º 2.116/2012 que suprime as alíneas “a” e “b”, do Inciso X, do Artigo 1.º da Lei Municipal n.º 1.619, de 26 de novembro de 2003.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/595/lei-municipal-2132-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/595/lei-municipal-2132-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 04 VAGAS de AGENTE COMUNITÁRIO DE SAÚDE no Quadro de Pessoal da Prefeitura, e dá outras previdências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/596/lei-municipal-2133-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/596/lei-municipal-2133-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 04 VAGAS de FAXINEIRO no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/597/lei-municipal-2134-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/597/lei-municipal-2134-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 01 VAGA de ZELADOR DO VELÓRIO MUNICIPAL no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/598/lei-municipal-2135-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/598/lei-municipal-2135-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivo para instalação e manutenção de indústrias no Município, bem como às empresas prestadoras de serviços terceirizados, e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/599/lei-municipal-2136-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/599/lei-municipal-2136-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentárias no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/600/lei-municipal-2137-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/600/lei-municipal-2137-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uso de sonorização em veículos ou não e dá outras providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>Adriano</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/601/lei-municipal-2138-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/601/lei-municipal-2138-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de bebida alcoólica e jogo de snooker no terminal rodoviário e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/602/lei-municipal-2139-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/602/lei-municipal-2139-2013.pdf</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/603/lei-municipal-2140-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/603/lei-municipal-2140-2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3.º da Lei Municipal n.º 1.505/2001, de 06 de Junho de 2001, como nesta especifica.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/604/lei-municipal-2141-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/604/lei-municipal-2141-2013.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/605/lei-municipal-2142-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/605/lei-municipal-2142-2013.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/606/lei-municipal-2143-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/606/lei-municipal-2143-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe da criação de 02 VAGAS de MONITOR DE TRANSPORTE ESCOLAR no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/607/lei-municipal-2144-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/607/lei-municipal-2144-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão no quadro de Empregos e Slários da Prefeitura Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/608/lei-municipal-2145-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/608/lei-municipal-2145-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão no Quadro de Empregos e Salários da Prefeitura Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>Giselda</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/609/lei-municipal-2146-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/609/lei-municipal-2146-2013.pdf</t>
   </si>
   <si>
     <t>Acresce parágrafo único no Artigo 2º da Lei n.º 2066/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/610/lei-municipal-2147-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/610/lei-municipal-2147-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão no quadro de Empregos e Salários da Prefeitura Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/611/lei-municipal-2148-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/611/lei-municipal-2148-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de emprego em comissão no quadro de Empregos e Salários da Prefeitura Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/612/lei-municipal-2149-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/612/lei-municipal-2149-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/613/lei-municipal-2150-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/613/lei-municipal-2150-2013.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Serviço Municipal de Vigilância Sanitária e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/614/lei-municipal-2151-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/614/lei-municipal-2151-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego comissionado no quadro de Empregos e Salários da Prefeitura Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/615/lei-municipal-2152-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/615/lei-municipal-2152-2013.pdf</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/616/lei-municipal-2153-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/616/lei-municipal-2153-2013.pdf</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/617/lei-municipal-2154-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/617/lei-municipal-2154-2013.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Praça Municipal em frente ao Aquarius Clube de Delfinopolis "Praça Dr. Moacyr Soares", e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/618/lei-municipal-2155-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/618/lei-municipal-2155-2013.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PREVISTO NO PARAGRAFO 3.º DO ARTIGO 3.° DA LEI MUNICIPAL N.° 2.125/2013 DE 25 DE FEVEREIRO DE 2013, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/619/lei-municipal-2156-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/619/lei-municipal-2156-2013.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÃO GRATIFICADA DE PROFESSOR PEB I - SALA DE RECURSOS E DA OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/620/lei-municipal-2157-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/620/lei-municipal-2157-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTARIAS NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/621/lei-municipal-2159-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/621/lei-municipal-2159-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/622/lei-municipal-2160-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/622/lei-municipal-2160-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DELFINÓPOLIS A CONTRATAR COM BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTURGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/623/lei-municipal-2161-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/623/lei-municipal-2161-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE ÁREA RURAL PARA O PERÍMETRO URBANO DO MUNICÍPIO DE DELFINÓPOLIS, COMO NESTA DE ESPECIFICA.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/624/lei-municipal-2162-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/624/lei-municipal-2162-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO POR FUNÇÃO - FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO DA PREFEITURA MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/625/lei-municipal-2163-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/625/lei-municipal-2163-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE ÁREA RURAL PARA O PERÍMETRO URBANO DO MUNICIPIO DE DELFINÓPOLIS, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/626/lei-municipal-2164-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/626/lei-municipal-2164-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/627/lei-municipal-2165-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/627/lei-municipal-2165-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL N° 2.118/2012 DE 26 DE DEZEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/628/lei-municipal-2166-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/628/lei-municipal-2166-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/629/lei-municipal-2167-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/629/lei-municipal-2167-2013.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PREVISTO NO PARÁGRAFO 3.° DO ART. 3.º E DO ART. 6.° DA LEI MUNICIPAL N.º 2.125/2013, DE 25 DE FEVEREIRO DE 2013, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/630/lei-municipal-2168-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/630/lei-municipal-2168-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE ÁREA RURAL PARA O PERÍMETRO URBANO DO MUNICÍPIO DE DELFINÓPOLIS, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/631/lei_municipal_2169_2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/631/lei_municipal_2169_2013.pdf</t>
   </si>
   <si>
     <t>DESMEMBRA SECRETARIA E DIVISÃO, CRIA SECRETARIA E EMPREGO EM COMISSÃO, EXTINGUE CARGOS E REVOGA A LEI MUNICIPAL N.° 2.158/2013, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/632/lei-municipal-2171-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/632/lei-municipal-2171-2013.pdf</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/633/lei-municipal-2172-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/633/lei-municipal-2172-2013.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/634/lei-municipal-2173-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/634/lei-municipal-2173-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/635/lei-municipal-2174-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/635/lei-municipal-2174-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DA RUA ESPÍRITO SANTO, NO MUNICÍPIO DE DEFLINÓPOLIS (MG), PARA RUA "DR. EDMUNDO ALVES PEIXOTO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/636/lei-municipal-2175-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/636/lei-municipal-2175-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR LOTES URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/637/lei-municipal-2176-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/637/lei-municipal-2176-2013.pdf</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/638/lei-municipal-2177-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/638/lei-municipal-2177-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA TAXA DE FISCALIZAÇÃO DA VIGILÂNCIA SANITÁRIA PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/639/lei-municipal-2178-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/639/lei-municipal-2178-2013.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÕES E CONTRIBUIÇÕES PARA O EXERCÍCIO FINANCEIRO DE 2014 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/640/lei-municipal-2179-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/640/lei-municipal-2179-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS INCISOS I E II DA SEÇÃO II- ART. 86 LEI MUNICIPAL N° 1.242 DE 28/12/1994, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/641/lei-municipal-2180-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/641/lei-municipal-2180-2013.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DELFINÓPOLIS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/642/lei-municipal-2182-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/642/lei-municipal-2182-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2.° DA LEI MUNICIPAL N.° 2.117/2012 DE 26 DE DEZEMBRO DE 2012, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/643/lei-municipal-2183-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/643/lei-municipal-2183-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÕES MUNICIPAIS AS ENTIDADES DEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/644/lei-municipal-2184-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/644/lei-municipal-2184-2013.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES PARA A ADESÃO DO MUNICÍPIO DE DELFINÓPOLIS AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO SUL DE MINAS - CISSUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1876/portaria-001-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1876/portaria-001-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de Membros da Comissão de Controle Interno da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/645/projeto-de-lei-001-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/645/projeto-de-lei-001-2013.pdf</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/646/projeto-de-lei-002-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/646/projeto-de-lei-002-2013.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/647/projeto-de-lei-003-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/647/projeto-de-lei-003-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DE DELFINÓPOLIS A FIRMAR CONTRATO DE CESSÃO DE USO, COMO NESTE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/648/projeto-de-lei-004-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/648/projeto-de-lei-004-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO AOS EMPREGADOS, NO EXERCÍCIO DE SUAS FUNÇÕES, EM RAZÃO DOS FESTEJOS CARNAVALESCOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/649/projeto-de-lei-005-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/649/projeto-de-lei-005-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER SUBVENÇÕES MUNICIPAIS AS ENTIDADES SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/650/projeto-de-lei-006-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/650/projeto-de-lei-006-2013.pdf</t>
   </si>
   <si>
     <t>REDUZ ACRÉSCIMOS LEGAIS SOBRE A DÍVIDA ATIVA, INSTITUINDO O PROGRAMA DE REGULARIZAÇÃO FISCAL- PROREFIS- NO MUNICÍPIO DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/651/projeto-de-lei-007-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/651/projeto-de-lei-007-2013.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/652/projeto-de-lei-008-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/652/projeto-de-lei-008-2013.pdf</t>
   </si>
   <si>
     <t>ALTERAL O VALOR DE SUBVENÇÕES ECONÔMICAS DA DIVISÃODE GABINETE, CONSTANTE DA LEI MUNICIPAL Nº 2.114, DE 26 DE DEZEMBRO DE 2012, COMO NESTE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/653/projeto-de-lei-009-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/653/projeto-de-lei-009-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO PARA A INSTALAÇÃO E MANUTENÇÃO DE INDÚSTRIA NO MUNICÍPIO, BEM COMO ÀS EMPRESAS PRESTADORAS DE SERVIÇOS TERCEIRIZADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/654/projeto-de-lei-010-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/654/projeto-de-lei-010-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 2.110/2012, DE 13 DE DEZEMBRO DE 2012, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/655/projeto-de-lei-011-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/655/projeto-de-lei-011-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE USO DE SONORIZAÇÃO EM VEÍCULOS OU NÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/656/projeto-de-lei-012-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/656/projeto-de-lei-012-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROIBIÇÃO DE BEBIDA ALCOÓLICA E JOGO DE SNOOKER NO TERMINAL RODOVIÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/657/projeto-de-lei-013-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/657/projeto-de-lei-013-2013.pdf</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/658/projeto-de-lei-014-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/658/projeto-de-lei-014-2013.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.116/2012  QUE SUPRIME AS ALINEAS "A" E "B", DO INCISO X, DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.619, DE 26 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/659/projeto-de-lei-016-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/659/projeto-de-lei-016-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 04 VAGAS DE AGENTE COMUNITÁRIO DE SAÚDE NO QUADRO DE PESSOAL DA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/660/projeto-de-lei-017-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/660/projeto-de-lei-017-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 04 VAGAS DE FAXINEIRO NO QUADRO DE PESSOAL DA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/661/projeto-de-lei-018-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/661/projeto-de-lei-018-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 01 VAGAS DE ZELADOR DO VELÓRIO MUNICIPAL NO QUADRO DE PESSOAL DA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/662/projeto-de-lei-019-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/662/projeto-de-lei-019-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇAÕ DE EMPREGO EM COMISSÃO NO QUADRO DE EMPREGOS E SALÁRIOS DE PREFEITURA MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/663/projeto-de-lei-020-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/663/projeto-de-lei-020-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGO EM COMISSAÕ NO QUADRO DE EMPREGOS E SALÁRIOS DA PREFEITURA MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/664/projeto-de-lei-022-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/664/projeto-de-lei-022-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO PARA A INSTALAÇÃO E MANUTENÇÃO DE INDÚSTRIAS NO MUNICÍPIO, BEM COMO ÀS EMPRESAS PRESTADORAS DE SERVIÇOS TERCEIRIZADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/665/projeto-de-lei-023-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/665/projeto-de-lei-023-2013.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/666/projeto-de-lei-024-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/666/projeto-de-lei-024-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO SONORA EM CASAS DE SHOWS E SIMILARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/667/projeto-de-lei-025-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/667/projeto-de-lei-025-2013.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/668/projeto-de-lei-026-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/668/projeto-de-lei-026-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 1.505/2001, DE 06 DE JUNHO DE 2001, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/669/projeto-de-lei-027-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/669/projeto-de-lei-027-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGO EM COMISSÃO NO QUADRO DE EMPREGOS E SALÁRIOS DA PREFEITURA MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Maria Beatriz Pinto de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/670/projeto-de-lei-028-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/670/projeto-de-lei-028-2013.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 028/2013._x000D_
 Modifica a carga Horária  1° e acresce parágrafo único ao artigo 4°.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/671/projeto-de-lei-029-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/671/projeto-de-lei-029-2013.pdf</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/672/projeto-de-lei-031-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/672/projeto-de-lei-031-2013.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/673/projeto-de-lei-032-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/673/projeto-de-lei-032-2013.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/674/projeto-de-lei-033-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/674/projeto-de-lei-033-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 02 VAGAS DE MONITOR DE TRANSPORTE ESCOLAR NO QUADRO DE PESSOAL DA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/675/projeto-de-lei-037-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/675/projeto-de-lei-037-2013.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/676/projeto-de-lei-038-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/676/projeto-de-lei-038-2013.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SERVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/677/projeto-de-lei-039-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/677/projeto-de-lei-039-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGO COMISSIONADO NO QUADRO DE EMPREGOS E SALÁRIOS DA PREFEITURA MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/678/projeto-de-lei-040-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/678/projeto-de-lei-040-2013.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/679/projeto-de-lei-042-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/679/projeto-de-lei-042-2013.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA MUNICIPAL EM FRENTE AO AQUARIUS CLUBE DE DELFINÓPOLIS "PRAÇA DR. MOACYR SOARES", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/680/projeto-de-lei-043-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/680/projeto-de-lei-043-2013.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/681/projeto-de-lei-044-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/681/projeto-de-lei-044-2013.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/682/projeto-de-lei-046-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/682/projeto-de-lei-046-2013.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÃO GRATIFICA DE PROFESSORES PEB I- SALA DE RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/683/projeto-de-lei-048-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/683/projeto-de-lei-048-2013.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PREVISTO NO PARÁGRAFO 3º DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.125/2013, DE 25 DE FEVEREIRO DE 2013, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/684/projeto-de-lei-050-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/684/projeto-de-lei-050-2013.pdf</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/685/projeto-de-lei-051-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/685/projeto-de-lei-051-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DELFINÓPOLIS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/686/projeto-de-lei-054-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/686/projeto-de-lei-054-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESMEMBRAMENTO E CRIAÇÃO DE SECRETARIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/687/projeto-de-lei-055-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/687/projeto-de-lei-055-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO POR FUNÇÃO- FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO DA PREFEITURA MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/688/projeto-de-lei-056-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/688/projeto-de-lei-056-2013.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/689/projeto-de-lei-057-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/689/projeto-de-lei-057-2013.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNDO MUNICIPAL DE HABITAÇÃO- FMH E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/690/projeto-de-lei-059-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/690/projeto-de-lei-059-2013.pdf</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/691/projeto-de-lei-060-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/691/projeto-de-lei-060-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº 2.118/2012 DE 26 DE DEZEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/692/projeto-de-lei-061-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/692/projeto-de-lei-061-2013.pdf</t>
   </si>
   <si>
     <t>DESMEMBRA SECRETARIA E DIVISÃO, CRIA SECRETARIA E EMPREGO EM COMISSÃO, EXTINGUE CARGOS E REVOGA A LEI MUNICIPAL Nº 2.158/13, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/693/projeto-de-lei-062-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/693/projeto-de-lei-062-2013.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PREVISTO NO PARÁGRAFO 3º DO ARTIGO 3º E DO ART. 6º DA LEI MUNICIPAL Nº 2.125/2013, DE 25 DE FEVEREIRO DE 2013, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/694/projeto-de-lei-063-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/694/projeto-de-lei-063-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIA NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/695/projeto-de-lei-064-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/695/projeto-de-lei-064-2013.pdf</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/696/projeto-de-lei-065-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/696/projeto-de-lei-065-2013.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/697/projeto-de-lei-066-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/697/projeto-de-lei-066-2013.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/698/projeto-de-lei-068-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/698/projeto-de-lei-068-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALINEAR LOTES URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/699/projeto-de-lei-069-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/699/projeto-de-lei-069-2013.pdf</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/700/projeto-de-lei-070-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/700/projeto-de-lei-070-2013.pdf</t>
   </si>
   <si>
     <t>Altera denominção da Rua Espírito Santo, no Município de Delfinópolis(MG), para Rua "DR EDMUNDO ALVES PEIXOTO e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/701/projeto-de-lei-071-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/701/projeto-de-lei-071-2013.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/702/projeto-de-lei-073-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/702/projeto-de-lei-073-2013.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÕES E CONTRIBUIÇÕES PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/703/projeto-de-lei-075-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/703/projeto-de-lei-075-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Incisos I e II da Seção II- Art. 86 Lei Municipal nº 1.242 de 28/12/1994, e dá outras providências.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/704/projeto-de-lei-081-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/704/projeto-de-lei-081-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 2.117/2012, DE 26 DE DEZEMBRO DE 2012, COMO NESTA SE ESPECIFICA.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/705/projeto-de-lei-083-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/705/projeto-de-lei-083-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a conceder subvenções municipais as Entidades sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/706/projeto-de-lei-084-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/706/projeto-de-lei-084-2013.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES PARA A ADESÃO DO MUNICÍPIO DE DELFINÓPOLIS AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO SUL D MINAS- CISSUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/707/requerimento-002-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/707/requerimento-002-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Mauro e Gilvane ao Prefeito.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/708/requerimento-003-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/708/requerimento-003-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Adriano ao Prefeito.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/709/requerimento-004-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/709/requerimento-004-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Adriano, Delson, Analdo, Giselda, Maria Beatriz e Marta ao Presidente.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/710/requerimento-006-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/710/requerimento-006-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador Mauro ao Prefeito.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/711/requerimento-012-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/711/requerimento-012-2013.pdf</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/712/requerimento-013-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/712/requerimento-013-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pela Vereadora Giselda ao Prefeito.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/713/requerimento-014-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/713/requerimento-014-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Mauro, Giselda, Analdo, Gilvane, Marta e José Fernandes ao Prefeito.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/714/requerimento-015-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/714/requerimento-015-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Adriano, Giselda, Delson e Maria Beatriz ao Prefeito.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/715/requerimento-016-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/715/requerimento-016-2013.pdf</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/716/requerimento-017-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/716/requerimento-017-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Mauro, José Fernandes, Analdo, Marta e Gilvane ao Prefeito.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/717/requerimento-018-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/717/requerimento-018-2013.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/718/requerimento-019-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/718/requerimento-019-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelo Vereador José Fernandes ao Prefeito.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/719/requerimento-021-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/719/requerimento-021-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores José Fernandes, Analdo, Gilvane, Marta e Mauro ao Prefeito.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/720/requerimento-022-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/720/requerimento-022-2013.pdf</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/721/requerimento-023-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/721/requerimento-023-2013.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/722/requerimento-025-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/722/requerimento-025-2013.pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/723/requerimento-026-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/723/requerimento-026-2013.pdf</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/724/requerimento-027-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/724/requerimento-027-2013.pdf</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/725/requerimento-028-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/725/requerimento-028-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Mauro, Gilvane, Analdo e Marta ao Prefeito.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/726/requerimento-029-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/726/requerimento-029-2013.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/727/requerimento-030-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/727/requerimento-030-2013.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/728/requerimento-031-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/728/requerimento-031-2013.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/729/requerimento-046-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/729/requerimento-046-2013.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/730/requerimento-047-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/730/requerimento-047-2013.pdf</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/731/requerimento-048-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/731/requerimento-048-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Analdo, Gilvane, José Fernandes, Mauro e Marta ao Prefeito.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/732/requerimento-049-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/732/requerimento-049-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Analdo, Gilvane, José Fernandes e Marta ao Prefeito.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/733/requerimento-050-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/733/requerimento-050-2013.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/734/requerimento-051-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/734/requerimento-051-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Adriano, Delson, Giselda e Maria Beatriz ao Prefeito.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/735/requerimento-052-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/735/requerimento-052-2013.pdf</t>
   </si>
   <si>
     <t>Requerimento feito pelos Vereadores Analdo, Gilvane e Mauro ao Prefeito.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/736/resolu-o-001-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/736/resolu-o-001-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do veto ao Projeto de Lei nº 024/2013, que dispõe sobre regulamentação sonora em casas de shows e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/737/resolu-o-002-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/737/resolu-o-002-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis(MG), exercício 2005.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/738/resolu-o-003-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/738/resolu-o-003-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis(MG), exercício 2007.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/739/resolu-o-004-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/739/resolu-o-004-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis(MG), exercício 2011.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/740/resolu-o-005-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/740/resolu-o-005-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de homenagem com "ornamentação de flores", e dá outras Providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>José Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/741/resolu-o-006-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/741/resolu-o-006-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do veto Parcial á Emenda nº 003/2013 ao Projeto de Lei nº037/2013 que Dispõe sobre a Diretrizes para a Elaboração da Lei Orçamentária de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>Gilvane, José Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/742/resolu-o-007-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/742/resolu-o-007-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do veto parcial ao Projeto de Lei n] 049/2013, que acresce parágrafo único no artigo 1º e prorroga o prazo de entrada em vigor da Lei Municipal nº 2.118/2012, e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/743/resolu-o-008-2013.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/743/resolu-o-008-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Resolução 011/2012 que criou o 13º aos Vereadores e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2455,67 +2455,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/544/indica-o-001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/545/indica-o-002-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/546/indica-o-003-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/547/indica-o-004-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/548/indica-o-005-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/549/indica-o-006-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/550/indica-o-007-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/551/indica-o-008-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/552/indica-o-009-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/553/indica-o-010-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/554/indica-o-011-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/555/indica-o-012-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/556/indica-o-013-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/557/indica-o-014-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/558/indica-o-015-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/559/indica-o-016-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/560/indica-o-017-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/561/indica-o-018-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/562/indica-o-019-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/563/indica-o-020-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/564/indica-o-021-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/565/indica-o-022-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/566/indica-o-023-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/567/indica-o-024-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/568/indica-o-025-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/569/indica-o-032-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/570/indica-o-033-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/571/indica-o-034-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/572/indica-o-035-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/573/indica-o-036-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/574/indica-o-037-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/575/indica-o-038-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/576/indica-o-039-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/577/indica-o-040-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/578/indica-o-041-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/579/indica-o-042-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/580/indica-o-043-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/581/indica-o-044-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/582/indica-o-045-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/583/lei-municipal-2120-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/584/lei-municipal-2121-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/585/lei-municipal-2122-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/586/lei-municipal-2123-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/587/lei-municipal-2124-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/588/lei-municipal-2125-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/589/lei-municipal-2126-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/590/lei-municipal-2127-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/591/lei-municipal-2128-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/592/lei-municipal-2129-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/593/lei-municipal-2130-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/594/lei-municipal-2131-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/595/lei-municipal-2132-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/596/lei-municipal-2133-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/597/lei-municipal-2134-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/598/lei-municipal-2135-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/599/lei-municipal-2136-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/600/lei-municipal-2137-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/601/lei-municipal-2138-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/602/lei-municipal-2139-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/603/lei-municipal-2140-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/604/lei-municipal-2141-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/605/lei-municipal-2142-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/606/lei-municipal-2143-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/607/lei-municipal-2144-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/608/lei-municipal-2145-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/609/lei-municipal-2146-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/610/lei-municipal-2147-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/611/lei-municipal-2148-2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/612/lei-municipal-2149-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/613/lei-municipal-2150-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/614/lei-municipal-2151-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/615/lei-municipal-2152-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/616/lei-municipal-2153-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/617/lei-municipal-2154-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/618/lei-municipal-2155-2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/619/lei-municipal-2156-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/620/lei-municipal-2157-2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/621/lei-municipal-2159-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/622/lei-municipal-2160-2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/623/lei-municipal-2161-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/624/lei-municipal-2162-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/625/lei-municipal-2163-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/626/lei-municipal-2164-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/627/lei-municipal-2165-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/628/lei-municipal-2166-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/629/lei-municipal-2167-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/630/lei-municipal-2168-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/631/lei_municipal_2169_2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/632/lei-municipal-2171-2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/633/lei-municipal-2172-2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/634/lei-municipal-2173-2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/635/lei-municipal-2174-2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/636/lei-municipal-2175-2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/637/lei-municipal-2176-2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/638/lei-municipal-2177-2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/639/lei-municipal-2178-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/640/lei-municipal-2179-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/641/lei-municipal-2180-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/642/lei-municipal-2182-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/643/lei-municipal-2183-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/644/lei-municipal-2184-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1876/portaria-001-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/645/projeto-de-lei-001-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/646/projeto-de-lei-002-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/647/projeto-de-lei-003-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/648/projeto-de-lei-004-2013.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/649/projeto-de-lei-005-2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/650/projeto-de-lei-006-2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/651/projeto-de-lei-007-2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/652/projeto-de-lei-008-2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/653/projeto-de-lei-009-2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/654/projeto-de-lei-010-2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/655/projeto-de-lei-011-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/656/projeto-de-lei-012-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/657/projeto-de-lei-013-2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/658/projeto-de-lei-014-2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/659/projeto-de-lei-016-2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/660/projeto-de-lei-017-2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/661/projeto-de-lei-018-2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/662/projeto-de-lei-019-2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/663/projeto-de-lei-020-2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/664/projeto-de-lei-022-2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/665/projeto-de-lei-023-2013.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/666/projeto-de-lei-024-2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/667/projeto-de-lei-025-2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/668/projeto-de-lei-026-2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/669/projeto-de-lei-027-2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/670/projeto-de-lei-028-2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/671/projeto-de-lei-029-2013.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/672/projeto-de-lei-031-2013.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/673/projeto-de-lei-032-2013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/674/projeto-de-lei-033-2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/675/projeto-de-lei-037-2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/676/projeto-de-lei-038-2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/677/projeto-de-lei-039-2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/678/projeto-de-lei-040-2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/679/projeto-de-lei-042-2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/680/projeto-de-lei-043-2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/681/projeto-de-lei-044-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/682/projeto-de-lei-046-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/683/projeto-de-lei-048-2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/684/projeto-de-lei-050-2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/685/projeto-de-lei-051-2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/686/projeto-de-lei-054-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/687/projeto-de-lei-055-2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/688/projeto-de-lei-056-2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/689/projeto-de-lei-057-2013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/690/projeto-de-lei-059-2013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/691/projeto-de-lei-060-2013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/692/projeto-de-lei-061-2013.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/693/projeto-de-lei-062-2013.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/694/projeto-de-lei-063-2013.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/695/projeto-de-lei-064-2013.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/696/projeto-de-lei-065-2013.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/697/projeto-de-lei-066-2013.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/698/projeto-de-lei-068-2013.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/699/projeto-de-lei-069-2013.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/700/projeto-de-lei-070-2013.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/701/projeto-de-lei-071-2013.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/702/projeto-de-lei-073-2013.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/703/projeto-de-lei-075-2013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/704/projeto-de-lei-081-2013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/705/projeto-de-lei-083-2013.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/706/projeto-de-lei-084-2013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/707/requerimento-002-2013.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/708/requerimento-003-2013.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/709/requerimento-004-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/710/requerimento-006-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/711/requerimento-012-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/712/requerimento-013-2013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/713/requerimento-014-2013.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/714/requerimento-015-2013.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/715/requerimento-016-2013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/716/requerimento-017-2013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/717/requerimento-018-2013.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/718/requerimento-019-2013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/719/requerimento-021-2013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/720/requerimento-022-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/721/requerimento-023-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/722/requerimento-025-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/723/requerimento-026-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/724/requerimento-027-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/725/requerimento-028-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/726/requerimento-029-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/727/requerimento-030-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/728/requerimento-031-2013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/729/requerimento-046-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/730/requerimento-047-2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/731/requerimento-048-2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/732/requerimento-049-2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/733/requerimento-050-2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/734/requerimento-051-2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/735/requerimento-052-2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/736/resolu-o-001-2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/737/resolu-o-002-2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/738/resolu-o-003-2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/739/resolu-o-004-2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/740/resolu-o-005-2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/741/resolu-o-006-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/742/resolu-o-007-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/743/resolu-o-008-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/544/indica-o-001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/545/indica-o-002-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/546/indica-o-003-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/547/indica-o-004-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/548/indica-o-005-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/549/indica-o-006-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/550/indica-o-007-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/551/indica-o-008-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/552/indica-o-009-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/553/indica-o-010-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/554/indica-o-011-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/555/indica-o-012-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/556/indica-o-013-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/557/indica-o-014-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/558/indica-o-015-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/559/indica-o-016-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/560/indica-o-017-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/561/indica-o-018-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/562/indica-o-019-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/563/indica-o-020-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/564/indica-o-021-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/565/indica-o-022-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/566/indica-o-023-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/567/indica-o-024-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/568/indica-o-025-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/569/indica-o-032-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/570/indica-o-033-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/571/indica-o-034-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/572/indica-o-035-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/573/indica-o-036-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/574/indica-o-037-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/575/indica-o-038-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/576/indica-o-039-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/577/indica-o-040-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/578/indica-o-041-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/579/indica-o-042-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/580/indica-o-043-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/581/indica-o-044-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/582/indica-o-045-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/583/lei-municipal-2120-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/584/lei-municipal-2121-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/585/lei-municipal-2122-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/586/lei-municipal-2123-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/587/lei-municipal-2124-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/588/lei-municipal-2125-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/589/lei-municipal-2126-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/590/lei-municipal-2127-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/591/lei-municipal-2128-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/592/lei-municipal-2129-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/593/lei-municipal-2130-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/594/lei-municipal-2131-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/595/lei-municipal-2132-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/596/lei-municipal-2133-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/597/lei-municipal-2134-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/598/lei-municipal-2135-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/599/lei-municipal-2136-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/600/lei-municipal-2137-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/601/lei-municipal-2138-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/602/lei-municipal-2139-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/603/lei-municipal-2140-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/604/lei-municipal-2141-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/605/lei-municipal-2142-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/606/lei-municipal-2143-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/607/lei-municipal-2144-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/608/lei-municipal-2145-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/609/lei-municipal-2146-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/610/lei-municipal-2147-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/611/lei-municipal-2148-2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/612/lei-municipal-2149-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/613/lei-municipal-2150-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/614/lei-municipal-2151-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/615/lei-municipal-2152-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/616/lei-municipal-2153-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/617/lei-municipal-2154-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/618/lei-municipal-2155-2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/619/lei-municipal-2156-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/620/lei-municipal-2157-2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/621/lei-municipal-2159-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/622/lei-municipal-2160-2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/623/lei-municipal-2161-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/624/lei-municipal-2162-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/625/lei-municipal-2163-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/626/lei-municipal-2164-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/627/lei-municipal-2165-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/628/lei-municipal-2166-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/629/lei-municipal-2167-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/630/lei-municipal-2168-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/631/lei_municipal_2169_2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/632/lei-municipal-2171-2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/633/lei-municipal-2172-2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/634/lei-municipal-2173-2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/635/lei-municipal-2174-2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/636/lei-municipal-2175-2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/637/lei-municipal-2176-2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/638/lei-municipal-2177-2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/639/lei-municipal-2178-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/640/lei-municipal-2179-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/641/lei-municipal-2180-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/642/lei-municipal-2182-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/643/lei-municipal-2183-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/644/lei-municipal-2184-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1876/portaria-001-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/645/projeto-de-lei-001-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/646/projeto-de-lei-002-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/647/projeto-de-lei-003-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/648/projeto-de-lei-004-2013.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/649/projeto-de-lei-005-2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/650/projeto-de-lei-006-2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/651/projeto-de-lei-007-2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/652/projeto-de-lei-008-2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/653/projeto-de-lei-009-2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/654/projeto-de-lei-010-2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/655/projeto-de-lei-011-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/656/projeto-de-lei-012-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/657/projeto-de-lei-013-2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/658/projeto-de-lei-014-2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/659/projeto-de-lei-016-2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/660/projeto-de-lei-017-2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/661/projeto-de-lei-018-2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/662/projeto-de-lei-019-2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/663/projeto-de-lei-020-2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/664/projeto-de-lei-022-2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/665/projeto-de-lei-023-2013.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/666/projeto-de-lei-024-2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/667/projeto-de-lei-025-2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/668/projeto-de-lei-026-2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/669/projeto-de-lei-027-2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/670/projeto-de-lei-028-2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/671/projeto-de-lei-029-2013.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/672/projeto-de-lei-031-2013.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/673/projeto-de-lei-032-2013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/674/projeto-de-lei-033-2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/675/projeto-de-lei-037-2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/676/projeto-de-lei-038-2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/677/projeto-de-lei-039-2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/678/projeto-de-lei-040-2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/679/projeto-de-lei-042-2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/680/projeto-de-lei-043-2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/681/projeto-de-lei-044-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/682/projeto-de-lei-046-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/683/projeto-de-lei-048-2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/684/projeto-de-lei-050-2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/685/projeto-de-lei-051-2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/686/projeto-de-lei-054-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/687/projeto-de-lei-055-2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/688/projeto-de-lei-056-2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/689/projeto-de-lei-057-2013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/690/projeto-de-lei-059-2013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/691/projeto-de-lei-060-2013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/692/projeto-de-lei-061-2013.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/693/projeto-de-lei-062-2013.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/694/projeto-de-lei-063-2013.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/695/projeto-de-lei-064-2013.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/696/projeto-de-lei-065-2013.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/697/projeto-de-lei-066-2013.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/698/projeto-de-lei-068-2013.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/699/projeto-de-lei-069-2013.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/700/projeto-de-lei-070-2013.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/701/projeto-de-lei-071-2013.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/702/projeto-de-lei-073-2013.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/703/projeto-de-lei-075-2013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/704/projeto-de-lei-081-2013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/705/projeto-de-lei-083-2013.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/706/projeto-de-lei-084-2013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/707/requerimento-002-2013.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/708/requerimento-003-2013.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/709/requerimento-004-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/710/requerimento-006-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/711/requerimento-012-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/712/requerimento-013-2013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/713/requerimento-014-2013.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/714/requerimento-015-2013.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/715/requerimento-016-2013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/716/requerimento-017-2013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/717/requerimento-018-2013.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/718/requerimento-019-2013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/719/requerimento-021-2013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/720/requerimento-022-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/721/requerimento-023-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/722/requerimento-025-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/723/requerimento-026-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/724/requerimento-027-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/725/requerimento-028-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/726/requerimento-029-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/727/requerimento-030-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/728/requerimento-031-2013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/729/requerimento-046-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/730/requerimento-047-2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/731/requerimento-048-2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/732/requerimento-049-2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/733/requerimento-050-2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/734/requerimento-051-2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/735/requerimento-052-2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/736/resolu-o-001-2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/737/resolu-o-002-2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/738/resolu-o-003-2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/739/resolu-o-004-2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/740/resolu-o-005-2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/741/resolu-o-006-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/742/resolu-o-007-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/743/resolu-o-008-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="189.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>