--- v0 (2025-12-26)
+++ v1 (2026-06-17)
@@ -54,1386 +54,1386 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>José Geraldo Franco Martins</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/lei-municipal-2060-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/lei-municipal-2060-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE USO, como neste especifica.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/lei-municipal-2061-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/lei-municipal-2061-2012.pdf</t>
   </si>
   <si>
     <t>Reduz acréscimos legais sobre a DÍVIDA ATIVA, instituindo o Programa de Regularização Fiscal no Município de Delfinópolis-PROREFIS, e dá outras providências.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/lei-municipal-2062-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/lei-municipal-2062-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a restituir o calor correspondente a parte do recolhimento do Imposto sobre a Propriedade de Veículos Automotores (IPVA) dos veículos que se transferirem para o Município, ou que fizerem o seu primeiro emplacamento no Município, conforme se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/lei-municipal-2063-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/lei-municipal-2063-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei Municipal nº 941 de 21 de novembro de 1989.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/748/lei-municipal-2064-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/748/lei-municipal-2064-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de lote de terreno do Patrimônio Municipal, para o fim que especifica.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/749/lei-municipal-2065-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/749/lei-municipal-2065-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de empregos, altera denominação de empregos e criação de vagas de empregos já existentes no Quadro de Pessoal da Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/750/lei_municipal_2066_2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/750/lei_municipal_2066_2012.pdf</t>
   </si>
   <si>
     <t>Concede folga remunerada aos servidores municipais.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/751/lei-municipal-2067-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/751/lei-municipal-2067-2012.pdf</t>
   </si>
   <si>
     <t>Dá denominação a próprio público.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/752/lei-municipal-2068-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/752/lei-municipal-2068-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.242/94, DE 29 DE DEZEMBRO DE 1994 QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/753/lei-municipal-2069-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/753/lei-municipal-2069-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotação orçamentária no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/754/lei-municipal-2070-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/754/lei-municipal-2070-2012.pdf</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/755/lei-municipal-2071-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/755/lei-municipal-2071-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos especiais, como nesta se especifica.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/756/lei-municipal-2072-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/756/lei-municipal-2072-2012.pdf</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/757/lei-municipal-2073-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/757/lei-municipal-2073-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar lotes urbanos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/758/lei-municipal-2074-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/758/lei-municipal-2074-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei Municipal nº 2.061/2012, a qual reduz acréscimos legais sobre a dívida ativa, instituindo o Programa de Regularização fiscal no Município de Delfinópolis-PROREFIS e dá outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/759/lei-municipal-2075-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/759/lei-municipal-2075-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 2.062/2012, conforme se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/760/lei-municipal-2076-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/760/lei-municipal-2076-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de cessão de uso de imóvel, como nesta especifica.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/761/lei-municipal-2077-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/761/lei-municipal-2077-2012.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/762/lei-municipal-2078-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/762/lei-municipal-2078-2012.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Evangélico no Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/763/lei-municipal-2079-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/763/lei-municipal-2079-2012.pdf</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/764/lei-municipal-2080-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/764/lei-municipal-2080-2012.pdf</t>
   </si>
   <si>
     <t>Dá denominação a próprio municipal.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/766/lei_municipal_2082_2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/766/lei_municipal_2082_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei Municipal nº 2.076/2012, de 12 de Abril de 2012.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/767/lei-municipal-2083-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/767/lei-municipal-2083-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de doação de imóvel, como nesta se especifica.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/769/lei-municipal-2084-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/769/lei-municipal-2084-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da “ASSOCIAÇÃO COMUNITÁRIA DO BAIRRO SÃO SEBASTIÃO”, como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/770/lei-municipal-2085-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/770/lei-municipal-2085-2012.pdf</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/771/lei-municipal-2086-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/771/lei-municipal-2086-2012.pdf</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/772/lei-municipal-2087-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/772/lei-municipal-2087-2012.pdf</t>
   </si>
   <si>
     <t>Cria na Câmara Municipal de Delfinópolis, o cargo de Provimento em Comissão de Assessor de Comunicação e Informática e altera o anexo II da lei complementar nº 1854/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/773/lei-municipal-2088-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/773/lei-municipal-2088-2012.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Membros do Poder Legislativo Municipal para o quadriênio subseqüente ao ano em curso.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/774/lei-municipal-2089-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/774/lei-municipal-2089-2012.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito Municipal e Vice Prefeito Municipal para o quadriênio subseqüente ao ano em curso.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/775/lei-municipal-2090-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/775/lei-municipal-2090-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercício de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/776/lei-municipal-2091-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/776/lei-municipal-2091-2012.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/777/lei-municipal-2092-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/777/lei-municipal-2092-2012.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/778/lei-municipal-2093-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/778/lei-municipal-2093-2012.pdf</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/779/lei-municipal-2094-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/779/lei-municipal-2094-2012.pdf</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/780/lei-municipal-2095-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/780/lei-municipal-2095-2012.pdf</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/781/lei-municipal-2096-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/781/lei-municipal-2096-2012.pdf</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/782/lei-municipal-2097-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/782/lei-municipal-2097-2012.pdf</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/783/lei-municipal-2098-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/783/lei-municipal-2098-2012.pdf</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/784/lei-municipal-2099-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/784/lei-municipal-2099-2012.pdf</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/785/lei-municipal-2100-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/785/lei-municipal-2100-2012.pdf</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/786/lei-municipal-2101-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/786/lei-municipal-2101-2012.pdf</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/787/lei-municipal-2102-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/787/lei-municipal-2102-2012.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/788/lei-municipal-2103-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/788/lei-municipal-2103-2012.pdf</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/789/lei-municipal-2104-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/789/lei-municipal-2104-2012.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/790/lei-municipal-2105-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/790/lei-municipal-2105-2012.pdf</t>
   </si>
   <si>
     <t>Altera redação do Parágrafo Único do artigo 1º da Lei Municipal nº 1.613/2009, de 24 de junho de 2009, como neste se especifica.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/791/lei-municipal-2106-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/791/lei-municipal-2106-2012.pdf</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/792/lei-municipal-2107-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/792/lei-municipal-2107-2012.pdf</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/793/lei-municipal-2108-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/793/lei-municipal-2108-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Atendimento Social Básico do Município de Delfinópolis/MG – Concessão de benefícios eventuais e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/794/lei-municipal-2109-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/794/lei-municipal-2109-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar Convênios com Instituições para a recuperação de dependentes químicos.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/795/lei-municipal-2110-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/795/lei-municipal-2110-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de área rural para o perímetro urbano de Delfinópolis.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/796/lei-municipal-2111-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/796/lei-municipal-2111-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de lote de terreno do Patrimônio Municipal, para o fim que se especifica.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/797/lei-municipal-2112-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/797/lei-municipal-2112-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal do “CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA”, como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/798/lei-municipal-2113-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/798/lei-municipal-2113-2012.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/799/lei-municipal-2114-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/799/lei-municipal-2114-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza conceder Subvenções e Contribuições para o exercício de 2013, como nesta se especifica.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/800/lei-municipal-2115-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/800/lei-municipal-2115-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de emprego em comissão do Quadro de Empregos e Salários desta Prefeitura.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/801/lei-municipal-2116-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/801/lei-municipal-2116-2012.pdf</t>
   </si>
   <si>
     <t>Suprime as Alíneas “a” e “b”, do Inciso X do Artigo 1.º da Lei Municipal nº 1.619, de 26 de novembro de 2003.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/802/lei-municipal-2117-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/802/lei-municipal-2117-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre utilização de espaços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/803/lei-municipal-2118-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/803/lei-municipal-2118-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobe repasse de verbas públicas municipal para entidades filantrópicas e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/804/lei-municipal-2119-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/804/lei-municipal-2119-2012.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>20833</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/768/lei-municipal-2083-a-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/768/lei-municipal-2083-a-2012.pdf</t>
   </si>
   <si>
     <t>Altera o nome da rua “C”, do Loteamento Jardim Bela Vista, no Município de Delfinópolis(MG), para Rua Maria Andrade Ferreira.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>Leis Municipais Complementares</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/765/lei-municipal-2081-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/765/lei-municipal-2081-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Prefeitura Municipal de Delfinópolis, e altera o Artigo 2º da Lei Municipal nº 1027/1991, e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1877/portaria-001-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1877/portaria-001-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de Membros da Comissão de Controle Interno da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/805/projeto-de-lei-001-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/805/projeto-de-lei-001-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE CESSÃO DE USO, como neste se especifica.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/806/projeto-de-lei-002-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/806/projeto-de-lei-002-2012.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Minicipal Nº 1.242/94, de 29 de Dezembro de 1994 que institui o código Tributário Minicipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/807/projeto-de-lei-005-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/807/projeto-de-lei-005-2012.pdf</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/808/projeto-de-lei-006-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/808/projeto-de-lei-006-2012.pdf</t>
   </si>
   <si>
     <t>Dá denominação á próprio municipal.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/809/projeto-de-lei-007-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/809/projeto-de-lei-007-2012.pdf</t>
   </si>
   <si>
     <t>Concede folga remunerada, aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/810/projeto-de-lei-008-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/810/projeto-de-lei-008-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especiais, como nesta se especifica.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/811/projeto-de-lei-009-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/811/projeto-de-lei-009-2012.pdf</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/812/projeto-de-lei-010-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/812/projeto-de-lei-010-2012.pdf</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/813/projeto-de-lei-012-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/813/projeto-de-lei-012-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura Administrativa da Prefeitura Municipal de Delfinópolis, e altera o artigo 2º da Lei Municipal Nº 1027/1991, e dá outras providências.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/814/projeto-de-lei-013-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/814/projeto-de-lei-013-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementações de dotações orçamentárias no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/815/projeto-de-lei-014-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/815/projeto-de-lei-014-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alinear lotes urbanos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/816/projeto-de-lei-015-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/816/projeto-de-lei-015-2012.pdf</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/817/projeto-de-lei-016-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/817/projeto-de-lei-016-2012.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre revogação da Lei Municipal nº2.062/2012, a qual autoriza o Município de Delfinópolis a restituir o valor correspondente a parte do recolhimento do Imposto sobre a propriedade de veiculos Automotores(IPVA) dos veículos que se transferirem para o Município, ou que se fizerem o seu primeiro emplacamento no Município, conforme se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/818/projeto-de-lei-017-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/818/projeto-de-lei-017-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de cessão de uso de imóvel, como nesta se especifica.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/819/projeto-de-lei-019-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/819/projeto-de-lei-019-2012.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Evangélico no município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/820/projeto-de-lei-020-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/820/projeto-de-lei-020-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/821/projeto-de-lei-021-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/821/projeto-de-lei-021-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da "ASSOCIAÇÃO COMUNITÁRIA DO BAIRRO SÃO SEBASTIÃO", como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/822/projeto-de-lei-023-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/822/projeto-de-lei-023-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de dotação de imóvel, como nesta se especifica.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/823/projeto-de-lei-024-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/823/projeto-de-lei-024-2012.pdf</t>
   </si>
   <si>
     <t>Altera o nome da rua "C", do loteamento Jardim Bela Vista, no município de Delfinópolis(MG), para a Rua "Maria Andrade Ferreira".</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/824/projeto-de-lei-025-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/824/projeto-de-lei-025-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotação orçamentária no Exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/825/projeto-de-lei-026-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/825/projeto-de-lei-026-2012.pdf</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/826/projeto-de-lei-027-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/826/projeto-de-lei-027-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração de Lei Orçamentária do Exercício de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/829/projeto-de-lei-029-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/829/projeto-de-lei-029-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementações de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/830/projeto-de-lei-030-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/830/projeto-de-lei-030-2012.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito Municipal e Vice-Prefeito Municipal para o quatriênio subsequentes ao ano em curso.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/831/projeto-de-lei-031-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/831/projeto-de-lei-031-2012.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Membros do Poder Legislativo Municipal para o quatriênio subsequente ao ano em curso.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/832/projeto-de-lei-033-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/832/projeto-de-lei-033-2012.pdf</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/833/projeto-de-lei-035-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/833/projeto-de-lei-035-2012.pdf</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/834/projeto-de-lei-036-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/834/projeto-de-lei-036-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentárias no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/835/projeto-de-lei-037-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/835/projeto-de-lei-037-2012.pdf</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/836/projeto-de-lei-038-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/836/projeto-de-lei-038-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/837/projeto-de-lei-039-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/837/projeto-de-lei-039-2012.pdf</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/838/projeto-de-lei-040-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/838/projeto-de-lei-040-2012.pdf</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/839/projeto-de-lei-041-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/839/projeto-de-lei-041-2012.pdf</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/840/projeto-de-lei-042-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/840/projeto-de-lei-042-2012.pdf</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/841/projeto-de-lei-046-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/841/projeto-de-lei-046-2012.pdf</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/842/projeto-de-lei-047-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/842/projeto-de-lei-047-2012.pdf</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/843/projeto-de-lei-048-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/843/projeto-de-lei-048-2012.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/844/projeto-de-lei-053-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/844/projeto-de-lei-053-2012.pdf</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/845/projeto-de-lei-054-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/845/projeto-de-lei-054-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Atendimento Social Básico do Município de Delfinópolis/MG- CONCESSÃO DE BENEFICIOS EVENTUAIS e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/846/projeto-de-lei-055-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/846/projeto-de-lei-055-2012.pdf</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/847/projeto-de-lei-056-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/847/projeto-de-lei-056-2012.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/848/projeto-de-lei-057-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/848/projeto-de-lei-057-2012.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/849/projeto-de-lei-060-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/849/projeto-de-lei-060-2012.pdf</t>
   </si>
   <si>
     <t>Suprime as Alíneas "a" e "b", do Inciso x do Artigo 1º da Lei Municipal nº 1.619, de 26 de novembro de 2003.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/850/projeto-de-lei-062-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/850/projeto-de-lei-062-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal do "COSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA", como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/851/projeto-de-lei-064-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/851/projeto-de-lei-064-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse de verbas públicas municipal para Entidades Filantrópicas e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/852/projeto-de-lei-065-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/852/projeto-de-lei-065-2012.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/828/projeto-de-lei-028-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/828/projeto-de-lei-028-2012.pdf</t>
   </si>
   <si>
     <t>Cria na Câmara Municipal de Delfinópolis-Mg, o cargo de provimento em comissão de Assessor de Comunicação e Informática e altera o anexo II da Lei Complementar nº 1.854/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/853/resolu-o-001-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/853/resolu-o-001-2012.pdf</t>
   </si>
   <si>
     <t>Altera remuneração de Estagiários contratos pelos convênios com Instituições de ensino Superior, e da outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/854/resolu-o-002-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/854/resolu-o-002-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de valores à Prefeitura Municipal de Delfinópolis-Minas Gerais.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/855/resolu-o-003-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/855/resolu-o-003-2012.pdf</t>
   </si>
   <si>
     <t>Fixa os valores das diárias para vereadores e servidores do poder Legislativo de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/856/resolu-o-004-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/856/resolu-o-004-2012.pdf</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/857/resolu-o-005-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/857/resolu-o-005-2012.pdf</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/858/resolu-o-006-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/858/resolu-o-006-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação de valores de telefones celulares corporativos do Poder Legislativo de Delfinópolis(MG).</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/859/resolu-o-007-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/859/resolu-o-007-2012.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Delfinopolitano ao Ilustríssimo Senhor Dr.José de Freitas Maia.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/860/resolu-o-008-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/860/resolu-o-008-2012.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Delfinopolitano ao Ilustríssimo Senhor Cássio Antonio Soares.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/861/resolu-o-009-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/861/resolu-o-009-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de valores à Prefeitura Municipal de Delfinópolis- Minas Gerais.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/862/resolu-o-010-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/862/resolu-o-010-2012.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/863/resolu-o-011-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/863/resolu-o-011-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis, exercício 2002.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/864/resolu-o-012-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/864/resolu-o-012-2012.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Delfinopolitano ao Ilustríssimo Senhor Luis Carlos Dias Martins.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/865/resolu-o-013-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/865/resolu-o-013-2012.pdf</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/866/resolu-ao-014-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/866/resolu-ao-014-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre devolução de valores à Prefeitura Municipal de Delfinópolis- Minas Gerais.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/867/resolu-ao-015-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/867/resolu-ao-015-2012.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/868/resolu-o-016-2012.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/868/resolu-o-016-2012.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1737,67 +1737,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/lei-municipal-2060-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/lei-municipal-2061-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/lei-municipal-2062-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/lei-municipal-2063-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/748/lei-municipal-2064-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/749/lei-municipal-2065-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/750/lei_municipal_2066_2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/751/lei-municipal-2067-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/752/lei-municipal-2068-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/753/lei-municipal-2069-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/754/lei-municipal-2070-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/755/lei-municipal-2071-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/756/lei-municipal-2072-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/757/lei-municipal-2073-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/758/lei-municipal-2074-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/759/lei-municipal-2075-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/760/lei-municipal-2076-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/761/lei-municipal-2077-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/762/lei-municipal-2078-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/763/lei-municipal-2079-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/764/lei-municipal-2080-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/766/lei_municipal_2082_2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/767/lei-municipal-2083-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/769/lei-municipal-2084-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/770/lei-municipal-2085-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/771/lei-municipal-2086-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/772/lei-municipal-2087-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/773/lei-municipal-2088-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/774/lei-municipal-2089-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/775/lei-municipal-2090-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/776/lei-municipal-2091-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/777/lei-municipal-2092-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/778/lei-municipal-2093-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/779/lei-municipal-2094-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/780/lei-municipal-2095-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/781/lei-municipal-2096-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/782/lei-municipal-2097-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/783/lei-municipal-2098-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/784/lei-municipal-2099-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/785/lei-municipal-2100-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/786/lei-municipal-2101-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/787/lei-municipal-2102-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/788/lei-municipal-2103-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/789/lei-municipal-2104-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/790/lei-municipal-2105-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/791/lei-municipal-2106-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/792/lei-municipal-2107-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/793/lei-municipal-2108-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/794/lei-municipal-2109-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/795/lei-municipal-2110-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/796/lei-municipal-2111-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/797/lei-municipal-2112-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/798/lei-municipal-2113-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/799/lei-municipal-2114-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/800/lei-municipal-2115-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/801/lei-municipal-2116-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/802/lei-municipal-2117-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/803/lei-municipal-2118-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/804/lei-municipal-2119-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/768/lei-municipal-2083-a-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/765/lei-municipal-2081-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1877/portaria-001-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/805/projeto-de-lei-001-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/806/projeto-de-lei-002-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/807/projeto-de-lei-005-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/808/projeto-de-lei-006-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/809/projeto-de-lei-007-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/810/projeto-de-lei-008-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/811/projeto-de-lei-009-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/812/projeto-de-lei-010-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/813/projeto-de-lei-012-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/814/projeto-de-lei-013-2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/815/projeto-de-lei-014-2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/816/projeto-de-lei-015-2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/817/projeto-de-lei-016-2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/818/projeto-de-lei-017-2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/819/projeto-de-lei-019-2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/820/projeto-de-lei-020-2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/821/projeto-de-lei-021-2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/822/projeto-de-lei-023-2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/823/projeto-de-lei-024-2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/824/projeto-de-lei-025-2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/825/projeto-de-lei-026-2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/826/projeto-de-lei-027-2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/829/projeto-de-lei-029-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/830/projeto-de-lei-030-2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/831/projeto-de-lei-031-2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/832/projeto-de-lei-033-2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/833/projeto-de-lei-035-2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/834/projeto-de-lei-036-2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/835/projeto-de-lei-037-2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/836/projeto-de-lei-038-2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/837/projeto-de-lei-039-2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/838/projeto-de-lei-040-2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/839/projeto-de-lei-041-2012.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/840/projeto-de-lei-042-2012.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/841/projeto-de-lei-046-2012.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/842/projeto-de-lei-047-2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/843/projeto-de-lei-048-2012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/844/projeto-de-lei-053-2012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/845/projeto-de-lei-054-2012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/846/projeto-de-lei-055-2012.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/847/projeto-de-lei-056-2012.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/848/projeto-de-lei-057-2012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/849/projeto-de-lei-060-2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/850/projeto-de-lei-062-2012.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/851/projeto-de-lei-064-2012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/852/projeto-de-lei-065-2012.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/828/projeto-de-lei-028-2012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/853/resolu-o-001-2012.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/854/resolu-o-002-2012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/855/resolu-o-003-2012.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/856/resolu-o-004-2012.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/857/resolu-o-005-2012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/858/resolu-o-006-2012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/859/resolu-o-007-2012.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/860/resolu-o-008-2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/861/resolu-o-009-2012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/862/resolu-o-010-2012.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/863/resolu-o-011-2012.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/864/resolu-o-012-2012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/865/resolu-o-013-2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/866/resolu-ao-014-2012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/867/resolu-ao-015-2012.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/868/resolu-o-016-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/lei-municipal-2060-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/lei-municipal-2061-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/lei-municipal-2062-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/lei-municipal-2063-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/748/lei-municipal-2064-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/749/lei-municipal-2065-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/750/lei_municipal_2066_2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/751/lei-municipal-2067-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/752/lei-municipal-2068-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/753/lei-municipal-2069-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/754/lei-municipal-2070-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/755/lei-municipal-2071-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/756/lei-municipal-2072-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/757/lei-municipal-2073-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/758/lei-municipal-2074-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/759/lei-municipal-2075-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/760/lei-municipal-2076-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/761/lei-municipal-2077-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/762/lei-municipal-2078-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/763/lei-municipal-2079-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/764/lei-municipal-2080-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/766/lei_municipal_2082_2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/767/lei-municipal-2083-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/769/lei-municipal-2084-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/770/lei-municipal-2085-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/771/lei-municipal-2086-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/772/lei-municipal-2087-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/773/lei-municipal-2088-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/774/lei-municipal-2089-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/775/lei-municipal-2090-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/776/lei-municipal-2091-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/777/lei-municipal-2092-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/778/lei-municipal-2093-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/779/lei-municipal-2094-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/780/lei-municipal-2095-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/781/lei-municipal-2096-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/782/lei-municipal-2097-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/783/lei-municipal-2098-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/784/lei-municipal-2099-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/785/lei-municipal-2100-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/786/lei-municipal-2101-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/787/lei-municipal-2102-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/788/lei-municipal-2103-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/789/lei-municipal-2104-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/790/lei-municipal-2105-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/791/lei-municipal-2106-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/792/lei-municipal-2107-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/793/lei-municipal-2108-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/794/lei-municipal-2109-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/795/lei-municipal-2110-2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/796/lei-municipal-2111-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/797/lei-municipal-2112-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/798/lei-municipal-2113-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/799/lei-municipal-2114-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/800/lei-municipal-2115-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/801/lei-municipal-2116-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/802/lei-municipal-2117-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/803/lei-municipal-2118-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/804/lei-municipal-2119-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/768/lei-municipal-2083-a-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/765/lei-municipal-2081-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1877/portaria-001-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/805/projeto-de-lei-001-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/806/projeto-de-lei-002-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/807/projeto-de-lei-005-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/808/projeto-de-lei-006-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/809/projeto-de-lei-007-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/810/projeto-de-lei-008-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/811/projeto-de-lei-009-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/812/projeto-de-lei-010-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/813/projeto-de-lei-012-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/814/projeto-de-lei-013-2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/815/projeto-de-lei-014-2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/816/projeto-de-lei-015-2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/817/projeto-de-lei-016-2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/818/projeto-de-lei-017-2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/819/projeto-de-lei-019-2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/820/projeto-de-lei-020-2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/821/projeto-de-lei-021-2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/822/projeto-de-lei-023-2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/823/projeto-de-lei-024-2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/824/projeto-de-lei-025-2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/825/projeto-de-lei-026-2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/826/projeto-de-lei-027-2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/829/projeto-de-lei-029-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/830/projeto-de-lei-030-2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/831/projeto-de-lei-031-2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/832/projeto-de-lei-033-2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/833/projeto-de-lei-035-2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/834/projeto-de-lei-036-2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/835/projeto-de-lei-037-2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/836/projeto-de-lei-038-2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/837/projeto-de-lei-039-2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/838/projeto-de-lei-040-2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/839/projeto-de-lei-041-2012.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/840/projeto-de-lei-042-2012.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/841/projeto-de-lei-046-2012.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/842/projeto-de-lei-047-2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/843/projeto-de-lei-048-2012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/844/projeto-de-lei-053-2012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/845/projeto-de-lei-054-2012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/846/projeto-de-lei-055-2012.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/847/projeto-de-lei-056-2012.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/848/projeto-de-lei-057-2012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/849/projeto-de-lei-060-2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/850/projeto-de-lei-062-2012.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/851/projeto-de-lei-064-2012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/852/projeto-de-lei-065-2012.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/828/projeto-de-lei-028-2012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/853/resolu-o-001-2012.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/854/resolu-o-002-2012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/855/resolu-o-003-2012.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/856/resolu-o-004-2012.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/857/resolu-o-005-2012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/858/resolu-o-006-2012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/859/resolu-o-007-2012.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/860/resolu-o-008-2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/861/resolu-o-009-2012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/862/resolu-o-010-2012.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/863/resolu-o-011-2012.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/864/resolu-o-012-2012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/865/resolu-o-013-2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/866/resolu-ao-014-2012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/867/resolu-ao-015-2012.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/868/resolu-o-016-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>