--- v0 (2026-03-01)
+++ v1 (2026-06-21)
@@ -54,1047 +54,1047 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>José Geraldo Franco Martins</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/869/lei-municipal-2019-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/869/lei-municipal-2019-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE CESSÃO DE USO, como neste especifica.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/870/lei-municipal-2020-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/870/lei-municipal-2020-2011.pdf</t>
   </si>
   <si>
     <t>Dispões sobre suplementação de dotações orçamentárias no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/871/lei-municipal-2021-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/871/lei-municipal-2021-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE CESSÃO DE USO, como nesta se especifica.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/872/lei-municipal-2022-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/872/lei-municipal-2022-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Especiais, como nesta se especifica.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/873/lei-municipal-2023-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/873/lei-municipal-2023-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza participação do Município de Delfinópolis – MG no Consórcio Intermunicipal de Saúde do Sudoeste de Minas – CISSUD, e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/874/lei-municipal-2024-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/874/lei-municipal-2024-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da “ASSOCIAÇÃO DA COMUNIDADE RURAL DE OLHOS D’ÁGUA DA CANASTRA”, como neste se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/875/lei-municipal-2025-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/875/lei-municipal-2025-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do artigo 3º da Lei Municipal nº 1867/2008, artigo 4º da Lei nº 1868/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/876/lei-municipal-2026-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/876/lei-municipal-2026-2011.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Parágrafo Único do Artigo 1º da Lei Municipal nº 1994/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>Écio Antônio Cabral</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/877/lei-municipal-2027-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/877/lei-municipal-2027-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preferência de veículos na travessia da balsa quando do transporte de pessoas portadoras de paraplegia e tetraplegia e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/878/lei-municipal-2028-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/878/lei-municipal-2028-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção do emprego em comissão do quadro de empregos e salários desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/879/lei-municipal-2029-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/879/lei-municipal-2029-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão no quadro de pessoal desta prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/880/lei-municipal-2030-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/880/lei-municipal-2030-2011.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/881/lei-municipal-2031-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/881/lei-municipal-2031-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco do Brasil S.A. e dispõe sobre abertura de crédito especial e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/882/lei-municipal-2032-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/882/lei-municipal-2032-2011.pdf</t>
   </si>
   <si>
     <t>Concede contribuição Econômica, dispõe sobre abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/883/lei-municipal-2033-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/883/lei-municipal-2033-2011.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/884/lei-municipal-2034-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/884/lei-municipal-2034-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono salarial aos profissionais da educação básica e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/885/lei-municipal-2035-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/885/lei-municipal-2035-2011.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos servidores públicos municipais de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/886/lei-municipal-2036-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/886/lei-municipal-2036-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de concessão de gratificação, como nesta se especifica.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/887/lei-municipal-2037-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/887/lei-municipal-2037-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de cessão de uso de imóvel, como nesta se especifica.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/888/lei-municipal-2038-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/888/lei-municipal-2038-2011.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/889/lei-municipal-2039-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/889/lei-municipal-2039-2011.pdf</t>
   </si>
   <si>
     <t>Altera o nome da rua “B”, do Loteamento Jardim Bela Vista, no Município de Delfinópolis/MG, para Rua Amadeu Tomé de Souza.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/890/lei-municipal-2040-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/890/lei-municipal-2040-2011.pdf</t>
   </si>
   <si>
     <t>Altera o nome da rua “A”, do Loteamento Jardim Bela Vista, no Município de Delfinópolis/MG, para Rua Evaristo Gonçalves de Oliveira.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/891/lei-municipal-2041-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/891/lei-municipal-2041-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco do Brasil S.A. e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/892/lei-municipal-2042-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/892/lei-municipal-2042-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Alimentação Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/893/lei-municipal-2043-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/893/lei-municipal-2043-2011.pdf</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/894/lei-municipal-2044-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/894/lei-municipal-2044-2011.pdf</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/895/lei-municipal-2045-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/895/lei-municipal-2045-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Diretrizes para a Elaboração da Lei Orçamentária do Exercício de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/896/lei-municipal-2046-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/896/lei-municipal-2046-2011.pdf</t>
   </si>
   <si>
     <t>Fixa remuneração base do emprego de contador e dá outras providências.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/897/lei-municipal-2047-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/897/lei-municipal-2047-2011.pdf</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/898/lei-municipal-2048-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/898/lei-municipal-2048-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de lote de terreno do Patrimônio Municipal, para o fim que se especifica.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/899/lei-municipal-2049-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/899/lei-municipal-2049-2011.pdf</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/900/lei-municipal-2050-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/900/lei-municipal-2050-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação ao Patrimônio Público um lote de terreno situado na zona urbana do Município de Delfinópolis, como nesta se especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/901/lei-municipal-2051-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/901/lei-municipal-2051-2011.pdf</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/902/lei-municipal-2052-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/902/lei-municipal-2052-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE CESSÃO DE USO, como neste se especifica.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/903/lei-municipal-2053-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/903/lei-municipal-2053-2011.pdf</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/904/lei-municipal-2054-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/904/lei-municipal-2054-2011.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/905/lei-municipal-2055-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/905/lei-municipal-2055-2011.pdf</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/906/lei-municipal-2056-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/906/lei-municipal-2056-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza conceder Subvenções e Contribuições para o exercício de 2012, como nesta se especifica.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/907/lei-municipal-2057-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/907/lei-municipal-2057-2011.pdf</t>
   </si>
   <si>
     <t>Concede subvenção econômica a empresa prestadora de serviço.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/908/lei-municipal-2058-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/908/lei-municipal-2058-2011.pdf</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/909/lei-municipal-2059-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/909/lei-municipal-2059-2011.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1878/portaria-001-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1878/portaria-001-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de Membros da Comissão de Controle Interno da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1879/portaria-002-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1879/portaria-002-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de pessoa para ocupar emprego em Comissão, como nesta se especifica.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/921/projeto-de-lei-001-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/921/projeto-de-lei-001-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO DE DELFINÓPOLIS A FIRMAR CONTRATO DE CESSÃO DE USO, COMO NESTE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/922/projeto-de-lei-004-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/922/projeto-de-lei-004-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGO EM COMISSÃO NO QUADRO DE PESSOAL DESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/923/projeto-de-lei-005-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/923/projeto-de-lei-005-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza participação do Município de Delfinópolis- MG no Consórcio Intermunicipal de Saúde do Sudoeste de Minas-CISSUD, e dá outras providências.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/924/projeto-de-lei-006-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/924/projeto-de-lei-006-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/925/projeto-de-lei-007-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/925/projeto-de-lei-007-2011.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/926/projeto-de-lei-008-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/926/projeto-de-lei-008-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização e reformulação do Conselho Municipal de Saúde de Delfinópolis, e revoga Lei Municipal Nº 1038, de 28 de Outubro de 1991 e dá outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/927/projeto-de-lei-009-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/927/projeto-de-lei-009-2011.pdf</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/928/projeto-de-lei-010-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/928/projeto-de-lei-010-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercício de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/929/projeto-de-lei-013-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/929/projeto-de-lei-013-2011.pdf</t>
   </si>
   <si>
     <t>Dá nove redação ao Parágrafo Único do Artigo 1º da Lei Municipal nº 1994/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/930/projeto-de-lei-014-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/930/projeto-de-lei-014-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da "ASSOCIAÇÃO COMUNITÁRIA DE OLHOS D´ÁGUA DA CANASTRA" como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/931/projeto-de-lei-015-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/931/projeto-de-lei-015-2011.pdf</t>
   </si>
   <si>
     <t>Concede contribuição Econômica, dispõe sobre abertura de Créditos Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/932/projeto-de-lei-016-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/932/projeto-de-lei-016-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção do empregado em comissão do quadro de empregos e salários desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/933/projeto-de-lei-017-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/933/projeto-de-lei-017-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da "ASSOCIAÇÃO DA COMUNIDADE RURAL DE OLHOS D´ ÁGUA DA CANASTRA" como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/934/projeto-de-lei-019-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/934/projeto-de-lei-019-2011.pdf</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/935/projeto-de-lei-020-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/935/projeto-de-lei-020-2011.pdf</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/936/projeto-de-lei-021-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/936/projeto-de-lei-021-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação ao Patrimônio um lote de terreno situado na zona urbana do Município de Delfinópolis, como nesta se especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/937/projeto-de-lei-022-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/937/projeto-de-lei-022-2011.pdf</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/938/projeto-de-lei-023-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/938/projeto-de-lei-023-2011.pdf</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/939/projeto-de-lei-025-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/939/projeto-de-lei-025-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Alimentação Escolar e dá outras Providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/940/projeto-de-lei-026-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/940/projeto-de-lei-026-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/941/projeto-de-lei-028-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/941/projeto-de-lei-028-2011.pdf</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/944/projeto-de-lei-031-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/944/projeto-de-lei-031-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/945/projeto-de-lei-032-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/945/projeto-de-lei-032-2011.pdf</t>
   </si>
   <si>
     <t>"Altera o nome da rua "B", do Loteamento Jardim Bela Vista, no município de Delfinópolis(MG), para rua Amadeu Tomé de Souza".</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/946/projeto-de-lei-033-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/946/projeto-de-lei-033-2011.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DO PLANTIO,CULTIVO,TRANSPORTE E A PRODUÇÃO E DO PLANO DE ERRADICAÇÃO DAS ÁRVORES DA ESPÉCIE MURTA NO MUNICÍPIO DE DELFINÓPOLIS</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/947/projeto-de-lei-034-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/947/projeto-de-lei-034-2011.pdf</t>
   </si>
   <si>
     <t>Altera o nome da rua "A", do loteamento Jardim Bela Vista, no município de Delfinópolis(MG), para rua"Evaristo Gonçalves de Oliveira".</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/948/projeto-de-lei-035-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/948/projeto-de-lei-035-2011.pdf</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/949/projeto-de-lei-036-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/949/projeto-de-lei-036-2011.pdf</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/950/projeto-de-lei-037-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/950/projeto-de-lei-037-2011.pdf</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Reduz acréscimos legais sobre a DÍVIDA ATIVA, instituindo o Programa de Regularização Fiscal no Município de Delfinópolis-PROREFIS, e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/952/projeto-de-lei-039-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/952/projeto-de-lei-039-2011.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/953/projeto-de-lei-040-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/953/projeto-de-lei-040-2011.pdf</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/954/projeto-de-lei-043-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/954/projeto-de-lei-043-2011.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção econômica a empresa prestadora de serviços.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/955/projeto-de-lei-044-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/955/projeto-de-lei-044-2011.pdf</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/956/projeto-de-lei-045-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/956/projeto-de-lei-045-2011.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/957/projeto-de-lei-046-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/957/projeto-de-lei-046-2011.pdf</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/958/projeto-de-lei-050-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/958/projeto-de-lei-050-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei municipal nº 941, de 21 de novembro de 1989.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/959/projeto-de-lei-051-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/959/projeto-de-lei-051-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de lote de terreno do Patrimônio municipal, para o fim que se especifica.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/943/projeto-de-lei-030-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/943/projeto-de-lei-030-2011.pdf</t>
   </si>
   <si>
     <t>Fixa remuneração base do empregado de contador e dá outras providências.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/910/resolu-o-001-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/910/resolu-o-001-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de valores à Prefeitura Municipal de Delfinópolis-Minas Gerais.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/911/resolu-o-003-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/911/resolu-o-003-2011.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/912/resolu-o-004-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/912/resolu-o-004-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis, exercício 2004.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/913/resolu-o-005-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/913/resolu-o-005-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis, exercício 2009.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/914/resolu-o-006-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/914/resolu-o-006-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis, exercício 2003.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/915/resolu-o-007-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/915/resolu-o-007-2011.pdf</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/916/resolu-o-008-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/916/resolu-o-008-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de licença e investidura no cargo de vereador.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/917/resolu-o-009-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/917/resolu-o-009-2011.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/918/resolu-o-010-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/918/resolu-o-010-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição da inflação ao subsídio dos vereadores a agentes públicos e fixa data base e dá outras providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/919/resolu-o-011-2011.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/919/resolu-o-011-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do 13º aos Vereadores e dá outras Providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1401,67 +1401,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/869/lei-municipal-2019-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/870/lei-municipal-2020-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/871/lei-municipal-2021-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/872/lei-municipal-2022-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/873/lei-municipal-2023-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/874/lei-municipal-2024-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/875/lei-municipal-2025-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/876/lei-municipal-2026-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/877/lei-municipal-2027-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/878/lei-municipal-2028-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/879/lei-municipal-2029-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/880/lei-municipal-2030-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/881/lei-municipal-2031-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/882/lei-municipal-2032-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/883/lei-municipal-2033-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/884/lei-municipal-2034-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/885/lei-municipal-2035-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/886/lei-municipal-2036-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/887/lei-municipal-2037-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/888/lei-municipal-2038-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/889/lei-municipal-2039-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/890/lei-municipal-2040-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/891/lei-municipal-2041-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/892/lei-municipal-2042-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/893/lei-municipal-2043-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/894/lei-municipal-2044-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/895/lei-municipal-2045-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/896/lei-municipal-2046-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/897/lei-municipal-2047-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/898/lei-municipal-2048-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/899/lei-municipal-2049-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/900/lei-municipal-2050-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/901/lei-municipal-2051-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/902/lei-municipal-2052-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/903/lei-municipal-2053-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/904/lei-municipal-2054-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/905/lei-municipal-2055-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/906/lei-municipal-2056-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/907/lei-municipal-2057-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/908/lei-municipal-2058-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/909/lei-municipal-2059-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1878/portaria-001-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1879/portaria-002-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/921/projeto-de-lei-001-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/922/projeto-de-lei-004-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/923/projeto-de-lei-005-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/924/projeto-de-lei-006-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/925/projeto-de-lei-007-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/926/projeto-de-lei-008-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/927/projeto-de-lei-009-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/928/projeto-de-lei-010-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/929/projeto-de-lei-013-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/930/projeto-de-lei-014-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/931/projeto-de-lei-015-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/932/projeto-de-lei-016-2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/933/projeto-de-lei-017-2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/934/projeto-de-lei-019-2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/935/projeto-de-lei-020-2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/936/projeto-de-lei-021-2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/937/projeto-de-lei-022-2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/938/projeto-de-lei-023-2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/939/projeto-de-lei-025-2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/940/projeto-de-lei-026-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/941/projeto-de-lei-028-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/944/projeto-de-lei-031-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/945/projeto-de-lei-032-2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/946/projeto-de-lei-033-2011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/947/projeto-de-lei-034-2011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/948/projeto-de-lei-035-2011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/949/projeto-de-lei-036-2011.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/950/projeto-de-lei-037-2011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/952/projeto-de-lei-039-2011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/953/projeto-de-lei-040-2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/954/projeto-de-lei-043-2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/955/projeto-de-lei-044-2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/956/projeto-de-lei-045-2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/957/projeto-de-lei-046-2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/958/projeto-de-lei-050-2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/959/projeto-de-lei-051-2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/943/projeto-de-lei-030-2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/910/resolu-o-001-2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/911/resolu-o-003-2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/912/resolu-o-004-2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/913/resolu-o-005-2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/914/resolu-o-006-2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/915/resolu-o-007-2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/916/resolu-o-008-2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/917/resolu-o-009-2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/918/resolu-o-010-2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/919/resolu-o-011-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/869/lei-municipal-2019-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/870/lei-municipal-2020-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/871/lei-municipal-2021-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/872/lei-municipal-2022-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/873/lei-municipal-2023-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/874/lei-municipal-2024-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/875/lei-municipal-2025-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/876/lei-municipal-2026-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/877/lei-municipal-2027-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/878/lei-municipal-2028-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/879/lei-municipal-2029-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/880/lei-municipal-2030-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/881/lei-municipal-2031-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/882/lei-municipal-2032-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/883/lei-municipal-2033-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/884/lei-municipal-2034-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/885/lei-municipal-2035-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/886/lei-municipal-2036-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/887/lei-municipal-2037-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/888/lei-municipal-2038-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/889/lei-municipal-2039-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/890/lei-municipal-2040-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/891/lei-municipal-2041-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/892/lei-municipal-2042-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/893/lei-municipal-2043-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/894/lei-municipal-2044-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/895/lei-municipal-2045-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/896/lei-municipal-2046-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/897/lei-municipal-2047-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/898/lei-municipal-2048-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/899/lei-municipal-2049-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/900/lei-municipal-2050-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/901/lei-municipal-2051-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/902/lei-municipal-2052-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/903/lei-municipal-2053-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/904/lei-municipal-2054-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/905/lei-municipal-2055-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/906/lei-municipal-2056-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/907/lei-municipal-2057-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/908/lei-municipal-2058-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/909/lei-municipal-2059-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1878/portaria-001-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/1879/portaria-002-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/921/projeto-de-lei-001-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/922/projeto-de-lei-004-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/923/projeto-de-lei-005-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/924/projeto-de-lei-006-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/925/projeto-de-lei-007-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/926/projeto-de-lei-008-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/927/projeto-de-lei-009-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/928/projeto-de-lei-010-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/929/projeto-de-lei-013-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/930/projeto-de-lei-014-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/931/projeto-de-lei-015-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/932/projeto-de-lei-016-2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/933/projeto-de-lei-017-2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/934/projeto-de-lei-019-2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/935/projeto-de-lei-020-2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/936/projeto-de-lei-021-2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/937/projeto-de-lei-022-2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/938/projeto-de-lei-023-2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/939/projeto-de-lei-025-2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/940/projeto-de-lei-026-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/941/projeto-de-lei-028-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/944/projeto-de-lei-031-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/945/projeto-de-lei-032-2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/946/projeto-de-lei-033-2011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/947/projeto-de-lei-034-2011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/948/projeto-de-lei-035-2011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/949/projeto-de-lei-036-2011.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/950/projeto-de-lei-037-2011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/952/projeto-de-lei-039-2011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/953/projeto-de-lei-040-2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/954/projeto-de-lei-043-2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/955/projeto-de-lei-044-2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/956/projeto-de-lei-045-2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/957/projeto-de-lei-046-2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/958/projeto-de-lei-050-2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/959/projeto-de-lei-051-2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/943/projeto-de-lei-030-2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/910/resolu-o-001-2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/911/resolu-o-003-2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/912/resolu-o-004-2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/913/resolu-o-005-2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/914/resolu-o-006-2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/915/resolu-o-007-2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/916/resolu-o-008-2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/917/resolu-o-009-2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/918/resolu-o-010-2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2011/919/resolu-o-011-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="174.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>