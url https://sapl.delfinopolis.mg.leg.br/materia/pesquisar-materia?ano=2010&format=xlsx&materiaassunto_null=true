--- v0 (2026-03-01)
+++ v1 (2026-06-15)
@@ -54,1707 +54,1707 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>José Geraldo Franco Martins</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/967/lei-municipal-1942-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/967/lei-municipal-1942-2010.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Delfinópolis MG, no uso de suas atribuições legais, faz saber que a Câmara aprovou e ele sanciona a seguinte lei.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/968/lei-municipal-1943-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/968/lei-municipal-1943-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicional especial.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/969/lei-municipal-1944-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/969/lei-municipal-1944-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentárias no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/970/lei-municipal-1945-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/970/lei-municipal-1945-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do inicio I do art. 2º e do art. 5º da Lei Municipal nº 1.933, de 25 de novembro de 2009, como nesta se especifica.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/971/lei-municipal-1946-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/971/lei-municipal-1946-2010.pdf</t>
   </si>
   <si>
     <t>Concede incentivo único para a instalação de indústrias no Município, bem como empresas prestadoras de serviços terceirizados.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/972/lei-municipal-1947-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/972/lei-municipal-1947-2010.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/973/lei-municipal-1948-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/973/lei-municipal-1948-2010.pdf</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/974/lei-municipal-1949-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/974/lei-municipal-1949-2010.pdf</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/975/lei-municipal-1950-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/975/lei-municipal-1950-2010.pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/976/lei-municipal-1951-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/976/lei-municipal-1951-2010.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social – FHIS – e institui o Conselho Gestor do FHIS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/977/lei-municipal-1952-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/977/lei-municipal-1952-2010.pdf</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/978/lei-municipal-1953-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/978/lei-municipal-1953-2010.pdf</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/979/lei-municipal-1954-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/979/lei-municipal-1954-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social a caixas escolares e promove abertura de Créditos Adicionais Especiais ao Orçamento do Exercício Financeiro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/980/lei-municipal-1955-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/980/lei-municipal-1955-2010.pdf</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/981/lei-municipal-1956-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/981/lei-municipal-1956-2010.pdf</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/982/lei-municipal-1957-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/982/lei-municipal-1957-2010.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saúde de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>Mauro César de Assis</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/983/lei-municipal-1959-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/983/lei-municipal-1959-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da “ASSOCIAÇÃO DELFINOPOLITANA DE TURISMO ADELTUR” como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/984/lei-municipal-1960-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/984/lei-municipal-1960-2010.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/985/lei-municipal-1961-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/985/lei-municipal-1961-2010.pdf</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/986/lei-municipal-1962-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/986/lei-municipal-1962-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxilio mensal a pessoas carentes para pagamento da conta de água à COPASA, como nesta se especifica.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/987/lei-municipal-1963-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/987/lei-municipal-1963-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei Municipal nº 1.909 de 10 de junho de 2009 e da Lei Municipal nº 1.928 de 28 de outubro de 2009.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/988/lei-municipal-1964-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/988/lei-municipal-1964-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/989/lei-municipal-1965-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/989/lei-municipal-1965-2010.pdf</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/990/lei-municipal-1966-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/990/lei-municipal-1966-2010.pdf</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/991/lei-municipal-1967-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/991/lei-municipal-1967-2010.pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/992/lei-municipal-1968-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/992/lei-municipal-1968-2010.pdf</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/993/lei-municipal-1969-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/993/lei-municipal-1969-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfinópolis, a participar de Consórcios Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/994/lei-municipal-1970-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/994/lei-municipal-1970-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 1º da Lei Municipal nº 1.896, de 11 de março de 2009, como nesta se especifica.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/995/lei-municipal-1971-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/995/lei-municipal-1971-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercício de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/996/lei-municipal-1972-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/996/lei-municipal-1972-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Semana Municipal de Combate às Drogas e Alcoolismo no Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/997/lei-municipal-1973-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/997/lei-municipal-1973-2010.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/998/lei-municipal-1974-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/998/lei-municipal-1974-2010.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/999/lei-municipal-1975-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/999/lei-municipal-1975-2010.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1000/lei-municipal-1976-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1000/lei-municipal-1976-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 1º da Lei Municipal nº 1.946 de 26 de março de 2010, como nesta se especifica.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1001/lei-municipal-1977-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1001/lei-municipal-1977-2010.pdf</t>
   </si>
   <si>
     <t>Concede benefício aos servidores da Prefeitura Municipal de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1002/lei-municipal-1978-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1002/lei-municipal-1978-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento e a escala de plantão das farmácias localizadas na Sede do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1003/lei-municipal-1979-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1003/lei-municipal-1979-2010.pdf</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1004/lei-municipal-1980-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1004/lei-municipal-1980-2010.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1005/lei-municipal-1981-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1005/lei-municipal-1981-2010.pdf</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1006/lei-municipal-1982-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1006/lei-municipal-1982-2010.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1007/lei-municipal-1983-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1007/lei-municipal-1983-2010.pdf</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1008/lei-municipal-1984-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1008/lei-municipal-1984-2010.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1009/lei-municipal-1985-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1009/lei-municipal-1985-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 1º da Lei Municipal nº 1.943, de 26 de janeiro de 2010, como nesta se especifica.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1010/lei-municipal-1986-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1010/lei-municipal-1986-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1011/lei-municipal-1987-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1011/lei-municipal-1987-2010.pdf</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1012/lei-municipal-1988-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1012/lei-municipal-1988-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 2º da Lei Municipal nº 1.952, de 14 de abril de 2010, como nesta se especifica.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1013/lei_municipal_1989_2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1013/lei_municipal_1989_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da “ASSOCIAÇÃO DE DELFINÓPOLIS MÃOS DA CANASTRA – AAADMC” – como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1014/lei-municipal-1990-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1014/lei-municipal-1990-2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.908/2009, que dispõe sobre a criação do Conselho Municipal Antidrogas e dá outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1015/lei-municipal-1991-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1015/lei-municipal-1991-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 1º da Lei Municipal nº 1.910/2009, de 10 de junho de 2009.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1016/lei-municipal-1992-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1016/lei-municipal-1992-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Suplementares Especiais, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1017/lei-municipal-1993-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1017/lei-municipal-1993-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de empregos, criação de vagas de empregos já existentes e extinção de empregos no Quadro de Pessoal da Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1018/lei-municipal-1994-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1018/lei-municipal-1994-2010.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos Servidores Públicos Municipais de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1019/lei-municipal-1995-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1019/lei-municipal-1995-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação da licença-maternidade às servidoras do Município de Delfinópolis por mais sessenta dias e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1020/lei-municipal-1996-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1020/lei-municipal-1996-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de inciso ao art. 4º da Lei Municipal nº 1.941/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1021/lei-municipal-1997-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1021/lei-municipal-1997-2010.pdf</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1022/lei-municipal-1998-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1022/lei-municipal-1998-2010.pdf</t>
   </si>
   <si>
     <t>Concede subvenção, dispõe sobre a abertura de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1023/lei-municipal-1999-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1023/lei-municipal-1999-2010.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Econômica, dispõe sobre abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1024/lei-municipal-2000-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1024/lei-municipal-2000-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Suplementação de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1025/lei-municipal-2001-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1025/lei-municipal-2001-2010.pdf</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1026/lei-municipal-2002-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1026/lei-municipal-2002-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir mensalmente com as entidades de representação dos Municípios do Estado de Minas Gerais, abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1027/lei-municipal-2003-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1027/lei-municipal-2003-2010.pdf</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1028/lei-municipal-2004-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1028/lei-municipal-2004-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza conceder Subvenções e Contribuições para o exercício de 2011, como nesta se especifica.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1029/lei-municipal-2005-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1029/lei-municipal-2005-2010.pdf</t>
   </si>
   <si>
     <t>Denomina de “Vereador João Batista Mendonça”, o prédio municipal destinado a instalação da Rede Farmácia de Minas, unidade de Delfinópolis-MG.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1030/lei-municipal-2006-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1030/lei-municipal-2006-2010.pdf</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1031/lei-municipal-2007-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1031/lei-municipal-2007-2010.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1032/lei-municipal-2008-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1032/lei-municipal-2008-2010.pdf</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1033/lei-municipal-2009-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1033/lei-municipal-2009-2010.pdf</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1034/lei-municipal-2010-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1034/lei-municipal-2010-2010.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do art. 2º da Lei Municipal nº 1884, de 03 de novembro de 2008.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1035/lei-municipal-2011-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1035/lei-municipal-2011-2010.pdf</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1036/lei-municipal-2012-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1036/lei-municipal-2012-2010.pdf</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1037/lei-municipal-2013-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1037/lei-municipal-2013-2010.pdf</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1038/lei-municipal-2015-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1038/lei-municipal-2015-2010.pdf</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1039/lei-municipal-2016-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1039/lei-municipal-2016-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1040/lei-municipal-2017-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1040/lei-municipal-2017-2010.pdf</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1041/lei-municipal-2018-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1041/lei-municipal-2018-2010.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1880/portaria-001-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1880/portaria-001-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de Membros da Comissão de Controle Interno da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1881/portaria-002-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1881/portaria-002-2010.pdf</t>
   </si>
   <si>
     <t>Exonera empregado Municipal, como nesta se especifica.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1042/projeto-de-lei-001-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1042/projeto-de-lei-001-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1043/projeto-de-lei-003-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1043/projeto-de-lei-003-2010.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal aprovou e  o Prefeito sanciona.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1044/projeto-de-lei-005-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1044/projeto-de-lei-005-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1045/projeto-de-lei-006-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1045/projeto-de-lei-006-2010.pdf</t>
   </si>
   <si>
     <t>Concede incetivo ùnico para a instalação de indústrias no Município, bem como as empresas prestadoras de serviços terceirizados.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1046/projeto-de-lei-007-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1046/projeto-de-lei-007-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do inciso l do art. 2º e do art. 5º da Lei Municipal nº 1.933, de 25 de novembro de 2009, como nesta se especifica.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1047/projeto-de-lei-008-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1047/projeto-de-lei-008-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1048/projeto-de-lei-009-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1048/projeto-de-lei-009-2010.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1049/projeto-de-lei-010-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1049/projeto-de-lei-010-2010.pdf</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1050/projeto-de-lei-011-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1050/projeto-de-lei-011-2010.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal aprovou e  Prefeito sanciona.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1051/projeto-de-lei-013-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1051/projeto-de-lei-013-2010.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social-FHIS- e institui o Conselho Gestor do FHIS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1052/projeto-de-lei-014-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1052/projeto-de-lei-014-2010.pdf</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1053/projeto-de-lei-015-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1053/projeto-de-lei-015-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentárias do Exercício de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1054/projeto-de-lei-016-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1054/projeto-de-lei-016-2010.pdf</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1055/projeto-de-lei-017-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1055/projeto-de-lei-017-2010.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1056/projeto-de-lei-018-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1056/projeto-de-lei-018-2010.pdf</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1057/projeto-de-lei-019-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1057/projeto-de-lei-019-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da "ASSOCIAÇÃO DELFINOPOLITANA DE TURISMO - ADELTUR"  como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1058/projeto-de-lei-020-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1058/projeto-de-lei-020-2010.pdf</t>
   </si>
   <si>
     <t>Dá denominação a próprio municipal.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1059/projeto-de-lei-021-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1059/projeto-de-lei-021-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social a caixas escolares e promove abertura de Créditos Adicionais Especiais ao Orçamento do exercício Financeiro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1060/projeto-de-lei-023-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1060/projeto-de-lei-023-2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DELFINÓPOLIS, A PARTICIPAR DE CONSÓRCIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1061/projeto-de-lei-024-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1061/projeto-de-lei-024-2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MINICÍPIO DE DELFINÓPOLIS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1062/projeto-de-lei-027-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1062/projeto-de-lei-027-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEMANA MUNICIPAL DE COMBATE ÀS DROGAS E ALCOOLISMO NO MUNICÍPIO DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1063/projeto-de-lei-028-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1063/projeto-de-lei-028-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NO EXERCÍCIO VIGENTE  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1064/projeto-de-lei-029-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1064/projeto-de-lei-029-2010.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1065/projeto-de-lei-031-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1065/projeto-de-lei-031-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 1º da Lei Municipal nº 1.896, de 11 de Março de 2009, como nesta se especifica.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1066/projeto-de-lei-032-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1066/projeto-de-lei-032-2010.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1067/projeto-de-lei-033-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1067/projeto-de-lei-033-2010.pdf</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1068/projeto-de-lei-034-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1068/projeto-de-lei-034-2010.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1069/projeto-de-lei-035-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1069/projeto-de-lei-035-2010.pdf</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1070/projeto-de-lei-036-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1070/projeto-de-lei-036-2010.pdf</t>
   </si>
   <si>
     <t>Concede beneficio aos servidores da Prefeitura Municipal de Delfinópolis, como nesta se especifica.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1071/projeto-de-lei-037-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1071/projeto-de-lei-037-2010.pdf</t>
   </si>
   <si>
     <t>Altera redação do § 1º do art. da Lei Municipal nº 1.946 de 26 de março de 2010, como nesta se especifica.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1072/projeto-de-lei-038-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1072/projeto-de-lei-038-2010.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1073/projeto-de-lei-039-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1073/projeto-de-lei-039-2010.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1074/projeto-de-lei-040-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1074/projeto-de-lei-040-2010.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1075/projeto-de-lei-041-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1075/projeto-de-lei-041-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 1º da Lei Municipal nº1.910/2009 de 10 de junho de 2009.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1076/projeto-de-lei-042-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1076/projeto-de-lei-042-2010.pdf</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1077/projeto-de-lei-043-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1077/projeto-de-lei-043-2010.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1078/projeto-de-lei-044-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1078/projeto-de-lei-044-2010.pdf</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1079/projeto-de-lei-045-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1079/projeto-de-lei-045-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1080/projeto-de-lei-046-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1080/projeto-de-lei-046-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1081/projeto-de-lei-047-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1081/projeto-de-lei-047-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES ESPECIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1082/projeto-de-lei-048-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1082/projeto-de-lei-048-2010.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1083/projeto-de-lei-049-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1083/projeto-de-lei-049-2010.pdf</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1084/projeto-de-lei-050-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1084/projeto-de-lei-050-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da "ASSOCIAÇÃO DE ARTESÃOS E ARTISTAS DE DELFINÓPOLIS MÃOS DA CANASTRA-AAADMC-", como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1085/projeto-de-lei-051-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1085/projeto-de-lei-051-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1086/projeto-de-lei-052-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1086/projeto-de-lei-052-2010.pdf</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1087/projeto-de-lei-053-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1087/projeto-de-lei-053-2010.pdf</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1088/projeto-de-lei-057-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1088/projeto-de-lei-057-2010.pdf</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1089/projeto-de-lei-058-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1089/projeto-de-lei-058-2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.908/2009, que dispõe sobre a criação do Conselho Municipal Antidrogas e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1090/projeto-de-lei-059-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1090/projeto-de-lei-059-2010.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE DELFINÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1091/projeto-de-lei-061-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1091/projeto-de-lei-061-2010.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1092/projeto-de-lei-062-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1092/projeto-de-lei-062-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACRÉSCIMO DE INCISO AO ARTIGO 4º DA LEI MUNICIPAL Nº1.941/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1093/projeto-de-lei-063-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1093/projeto-de-lei-063-2010.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1094/projeto-de-lei-064-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1094/projeto-de-lei-064-2010.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1095/projeto-de-lei-066-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1095/projeto-de-lei-066-2010.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1096/projeto-de-lei-067-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1096/projeto-de-lei-067-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPLEMENTAÇÃO DE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1097/projeto-de-lei-068-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1097/projeto-de-lei-068-2010.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1098/projeto-de-lei-069-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1098/projeto-de-lei-069-2010.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1099/projeto-de-lei-070-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1099/projeto-de-lei-070-2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1100/projeto-de-lei-071-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1100/projeto-de-lei-071-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIAS NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1101/projeto-de-lei-072-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1101/projeto-de-lei-072-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÕES NO EXERCÍCIO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1102/projeto-de-lei-073-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1102/projeto-de-lei-073-2010.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "VEREADOR JOÃO BATISTA MENDONÇA", O PRÉDIO MUNICIPAL DESTINADO A INSTALAÇÃO DA REDE FARMÁCIA DE MINAS, UNIDADE DE DELFINÓPOLIS-MG.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1103/projeto-de-lei-074-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1103/projeto-de-lei-074-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPLEMENTAÇÃO DE CRÉDITO ESPECIAL. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1104/projeto-de-lei-075-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1104/projeto-de-lei-075-2010.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1105/projeto-de-lei-077-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1105/projeto-de-lei-077-2010.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IV DO ART. 2.º DA LEI 1884/2008, DE 03 DE NOVEMBRO DE 2008.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1106/projeto-de-lei-078-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1106/projeto-de-lei-078-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Suplementação de dotações orçamentárias no Exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1107/projeto-de-lei-080-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1107/projeto-de-lei-080-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Suplementação de Dotações Orçamentárias no Exercício Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1108/projeto-de-lei-082-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1108/projeto-de-lei-082-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Suplementação de Dotação Orçamentária no Exercício Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1109/projeto-de-lei-083-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1109/projeto-de-lei-083-2010.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1110/projeto-de-lei-085-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1110/projeto-de-lei-085-2010.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1111/projeto-de-lei-086-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1111/projeto-de-lei-086-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Suplementação de Crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1112/projeto-de-lei-087-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1112/projeto-de-lei-087-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Turismo e dá outras Providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1113/projeto-de-lei-088-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1113/projeto-de-lei-088-2010.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/960/resolu-o-001-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/960/resolu-o-001-2010.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário Delfinopolitano ao Exmo Sr. José de Alencar Gomes da Silva, DD. Vice-Presidente da Republica Federativa do Brasil".</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/961/resolu-o-002-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/961/resolu-o-002-2010.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário Delfinopolitano ao Exmo Sr. Deputado Federal Nárcio Rodrigues da Silveira".</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/962/resolu-o-003-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/962/resolu-o-003-2010.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário Delfinopolitano ao Ilustrissimo Senhor Doutor Oscar Kellner Neto, digno e culto Procurador geral do Muncipal.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/963/resolu-o-004-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/963/resolu-o-004-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Delfinopolitano ao Ilustríssimo Senhor Dr. Antonio Augusto Junho Anastasia.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/964/resolu-o-005-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/964/resolu-o-005-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Delfinópolis, exercício 2008.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/965/resolu-o-006-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/965/resolu-o-006-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de valores à Prefeitura Municipal de Delfinópolis-Minas Gerais.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/966/resolu-o-007-2010.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/966/resolu-o-007-2010.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2058,67 +2058,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/967/lei-municipal-1942-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/968/lei-municipal-1943-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/969/lei-municipal-1944-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/970/lei-municipal-1945-2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/971/lei-municipal-1946-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/972/lei-municipal-1947-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/973/lei-municipal-1948-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/974/lei-municipal-1949-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/975/lei-municipal-1950-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/976/lei-municipal-1951-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/977/lei-municipal-1952-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/978/lei-municipal-1953-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/979/lei-municipal-1954-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/980/lei-municipal-1955-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/981/lei-municipal-1956-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/982/lei-municipal-1957-2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/983/lei-municipal-1959-2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/984/lei-municipal-1960-2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/985/lei-municipal-1961-2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/986/lei-municipal-1962-2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/987/lei-municipal-1963-2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/988/lei-municipal-1964-2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/989/lei-municipal-1965-2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/990/lei-municipal-1966-2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/991/lei-municipal-1967-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/992/lei-municipal-1968-2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/993/lei-municipal-1969-2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/994/lei-municipal-1970-2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/995/lei-municipal-1971-2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/996/lei-municipal-1972-2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/997/lei-municipal-1973-2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/998/lei-municipal-1974-2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/999/lei-municipal-1975-2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1000/lei-municipal-1976-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1001/lei-municipal-1977-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1002/lei-municipal-1978-2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1003/lei-municipal-1979-2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1004/lei-municipal-1980-2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1005/lei-municipal-1981-2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1006/lei-municipal-1982-2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1007/lei-municipal-1983-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1008/lei-municipal-1984-2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1009/lei-municipal-1985-2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1010/lei-municipal-1986-2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1011/lei-municipal-1987-2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1012/lei-municipal-1988-2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1013/lei_municipal_1989_2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1014/lei-municipal-1990-2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1015/lei-municipal-1991-2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1016/lei-municipal-1992-2010.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1017/lei-municipal-1993-2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1018/lei-municipal-1994-2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1019/lei-municipal-1995-2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1020/lei-municipal-1996-2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1021/lei-municipal-1997-2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1022/lei-municipal-1998-2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1023/lei-municipal-1999-2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1024/lei-municipal-2000-2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1025/lei-municipal-2001-2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1026/lei-municipal-2002-2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1027/lei-municipal-2003-2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1028/lei-municipal-2004-2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1029/lei-municipal-2005-2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1030/lei-municipal-2006-2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1031/lei-municipal-2007-2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1032/lei-municipal-2008-2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1033/lei-municipal-2009-2010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1034/lei-municipal-2010-2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1035/lei-municipal-2011-2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1036/lei-municipal-2012-2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1037/lei-municipal-2013-2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1038/lei-municipal-2015-2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1039/lei-municipal-2016-2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1040/lei-municipal-2017-2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1041/lei-municipal-2018-2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1880/portaria-001-2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1881/portaria-002-2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1042/projeto-de-lei-001-2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1043/projeto-de-lei-003-2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1044/projeto-de-lei-005-2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1045/projeto-de-lei-006-2010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1046/projeto-de-lei-007-2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1047/projeto-de-lei-008-2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1048/projeto-de-lei-009-2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1049/projeto-de-lei-010-2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1050/projeto-de-lei-011-2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1051/projeto-de-lei-013-2010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1052/projeto-de-lei-014-2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1053/projeto-de-lei-015-2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1054/projeto-de-lei-016-2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1055/projeto-de-lei-017-2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1056/projeto-de-lei-018-2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1057/projeto-de-lei-019-2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1058/projeto-de-lei-020-2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1059/projeto-de-lei-021-2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1060/projeto-de-lei-023-2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1061/projeto-de-lei-024-2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1062/projeto-de-lei-027-2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1063/projeto-de-lei-028-2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1064/projeto-de-lei-029-2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1065/projeto-de-lei-031-2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1066/projeto-de-lei-032-2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1067/projeto-de-lei-033-2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1068/projeto-de-lei-034-2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1069/projeto-de-lei-035-2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1070/projeto-de-lei-036-2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1071/projeto-de-lei-037-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1072/projeto-de-lei-038-2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1073/projeto-de-lei-039-2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1074/projeto-de-lei-040-2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1075/projeto-de-lei-041-2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1076/projeto-de-lei-042-2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1077/projeto-de-lei-043-2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1078/projeto-de-lei-044-2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1079/projeto-de-lei-045-2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1080/projeto-de-lei-046-2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1081/projeto-de-lei-047-2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1082/projeto-de-lei-048-2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1083/projeto-de-lei-049-2010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1084/projeto-de-lei-050-2010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1085/projeto-de-lei-051-2010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1086/projeto-de-lei-052-2010.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1087/projeto-de-lei-053-2010.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1088/projeto-de-lei-057-2010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1089/projeto-de-lei-058-2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1090/projeto-de-lei-059-2010.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1091/projeto-de-lei-061-2010.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1092/projeto-de-lei-062-2010.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1093/projeto-de-lei-063-2010.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1094/projeto-de-lei-064-2010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1095/projeto-de-lei-066-2010.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1096/projeto-de-lei-067-2010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1097/projeto-de-lei-068-2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1098/projeto-de-lei-069-2010.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1099/projeto-de-lei-070-2010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1100/projeto-de-lei-071-2010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1101/projeto-de-lei-072-2010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1102/projeto-de-lei-073-2010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1103/projeto-de-lei-074-2010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1104/projeto-de-lei-075-2010.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1105/projeto-de-lei-077-2010.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1106/projeto-de-lei-078-2010.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1107/projeto-de-lei-080-2010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1108/projeto-de-lei-082-2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1109/projeto-de-lei-083-2010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1110/projeto-de-lei-085-2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1111/projeto-de-lei-086-2010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1112/projeto-de-lei-087-2010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1113/projeto-de-lei-088-2010.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/960/resolu-o-001-2010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/961/resolu-o-002-2010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/962/resolu-o-003-2010.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/963/resolu-o-004-2010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/964/resolu-o-005-2010.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/965/resolu-o-006-2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/966/resolu-o-007-2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/967/lei-municipal-1942-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/968/lei-municipal-1943-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/969/lei-municipal-1944-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/970/lei-municipal-1945-2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/971/lei-municipal-1946-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/972/lei-municipal-1947-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/973/lei-municipal-1948-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/974/lei-municipal-1949-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/975/lei-municipal-1950-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/976/lei-municipal-1951-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/977/lei-municipal-1952-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/978/lei-municipal-1953-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/979/lei-municipal-1954-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/980/lei-municipal-1955-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/981/lei-municipal-1956-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/982/lei-municipal-1957-2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/983/lei-municipal-1959-2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/984/lei-municipal-1960-2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/985/lei-municipal-1961-2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/986/lei-municipal-1962-2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/987/lei-municipal-1963-2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/988/lei-municipal-1964-2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/989/lei-municipal-1965-2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/990/lei-municipal-1966-2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/991/lei-municipal-1967-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/992/lei-municipal-1968-2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/993/lei-municipal-1969-2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/994/lei-municipal-1970-2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/995/lei-municipal-1971-2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/996/lei-municipal-1972-2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/997/lei-municipal-1973-2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/998/lei-municipal-1974-2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/999/lei-municipal-1975-2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1000/lei-municipal-1976-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1001/lei-municipal-1977-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1002/lei-municipal-1978-2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1003/lei-municipal-1979-2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1004/lei-municipal-1980-2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1005/lei-municipal-1981-2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1006/lei-municipal-1982-2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1007/lei-municipal-1983-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1008/lei-municipal-1984-2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1009/lei-municipal-1985-2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1010/lei-municipal-1986-2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1011/lei-municipal-1987-2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1012/lei-municipal-1988-2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1013/lei_municipal_1989_2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1014/lei-municipal-1990-2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1015/lei-municipal-1991-2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1016/lei-municipal-1992-2010.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1017/lei-municipal-1993-2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1018/lei-municipal-1994-2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1019/lei-municipal-1995-2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1020/lei-municipal-1996-2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1021/lei-municipal-1997-2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1022/lei-municipal-1998-2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1023/lei-municipal-1999-2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1024/lei-municipal-2000-2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1025/lei-municipal-2001-2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1026/lei-municipal-2002-2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1027/lei-municipal-2003-2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1028/lei-municipal-2004-2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1029/lei-municipal-2005-2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1030/lei-municipal-2006-2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1031/lei-municipal-2007-2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1032/lei-municipal-2008-2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1033/lei-municipal-2009-2010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1034/lei-municipal-2010-2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1035/lei-municipal-2011-2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1036/lei-municipal-2012-2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1037/lei-municipal-2013-2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1038/lei-municipal-2015-2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1039/lei-municipal-2016-2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1040/lei-municipal-2017-2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1041/lei-municipal-2018-2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1880/portaria-001-2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1881/portaria-002-2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1042/projeto-de-lei-001-2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1043/projeto-de-lei-003-2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1044/projeto-de-lei-005-2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1045/projeto-de-lei-006-2010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1046/projeto-de-lei-007-2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1047/projeto-de-lei-008-2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1048/projeto-de-lei-009-2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1049/projeto-de-lei-010-2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1050/projeto-de-lei-011-2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1051/projeto-de-lei-013-2010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1052/projeto-de-lei-014-2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1053/projeto-de-lei-015-2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1054/projeto-de-lei-016-2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1055/projeto-de-lei-017-2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1056/projeto-de-lei-018-2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1057/projeto-de-lei-019-2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1058/projeto-de-lei-020-2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1059/projeto-de-lei-021-2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1060/projeto-de-lei-023-2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1061/projeto-de-lei-024-2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1062/projeto-de-lei-027-2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1063/projeto-de-lei-028-2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1064/projeto-de-lei-029-2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1065/projeto-de-lei-031-2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1066/projeto-de-lei-032-2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1067/projeto-de-lei-033-2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1068/projeto-de-lei-034-2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1069/projeto-de-lei-035-2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1070/projeto-de-lei-036-2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1071/projeto-de-lei-037-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1072/projeto-de-lei-038-2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1073/projeto-de-lei-039-2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1074/projeto-de-lei-040-2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1075/projeto-de-lei-041-2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1076/projeto-de-lei-042-2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1077/projeto-de-lei-043-2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1078/projeto-de-lei-044-2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1079/projeto-de-lei-045-2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1080/projeto-de-lei-046-2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1081/projeto-de-lei-047-2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1082/projeto-de-lei-048-2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1083/projeto-de-lei-049-2010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1084/projeto-de-lei-050-2010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1085/projeto-de-lei-051-2010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1086/projeto-de-lei-052-2010.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1087/projeto-de-lei-053-2010.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1088/projeto-de-lei-057-2010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1089/projeto-de-lei-058-2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1090/projeto-de-lei-059-2010.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1091/projeto-de-lei-061-2010.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1092/projeto-de-lei-062-2010.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1093/projeto-de-lei-063-2010.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1094/projeto-de-lei-064-2010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1095/projeto-de-lei-066-2010.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1096/projeto-de-lei-067-2010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1097/projeto-de-lei-068-2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1098/projeto-de-lei-069-2010.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1099/projeto-de-lei-070-2010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1100/projeto-de-lei-071-2010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1101/projeto-de-lei-072-2010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1102/projeto-de-lei-073-2010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1103/projeto-de-lei-074-2010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1104/projeto-de-lei-075-2010.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1105/projeto-de-lei-077-2010.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1106/projeto-de-lei-078-2010.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1107/projeto-de-lei-080-2010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1108/projeto-de-lei-082-2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1109/projeto-de-lei-083-2010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1110/projeto-de-lei-085-2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1111/projeto-de-lei-086-2010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1112/projeto-de-lei-087-2010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/1113/projeto-de-lei-088-2010.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/960/resolu-o-001-2010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/961/resolu-o-002-2010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/962/resolu-o-003-2010.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/963/resolu-o-004-2010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/964/resolu-o-005-2010.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/965/resolu-o-006-2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2010/966/resolu-o-007-2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="186" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>