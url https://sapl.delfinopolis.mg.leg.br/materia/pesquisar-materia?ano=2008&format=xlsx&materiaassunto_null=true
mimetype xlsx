--- v0 (2025-12-26)
+++ v1 (2026-06-15)
@@ -51,966 +51,966 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1267/lei-municipal-1853-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1267/lei-municipal-1853-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação aos empregados, no exercício de suas funções, em razão dos festejos carnavalescos e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>José Fernandes, Delson e Evandro</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1268/lei-municipal-1854-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1268/lei-municipal-1854-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Empregados da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1269/lei-municipal-1855-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1269/lei-municipal-1855-2008.pdf</t>
   </si>
   <si>
     <t>Revoga a alínea “B”, do inciso “V”, do art. 1.º da Lei Municipal 1.844/2007.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1270/lei-municipal-1856-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1270/lei-municipal-1856-2008.pdf</t>
   </si>
   <si>
     <t>Concede subvenção econômica à entidade que especifica.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1271/lei-municipal-1857-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1271/lei-municipal-1857-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 06 VAGAS de MOTORISTA no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1272/lei-municipal-1858-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1272/lei-municipal-1858-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 03 VAGAS de PEDREIRO no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1273/lei-municipal-1859-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1273/lei-municipal-1859-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 08 VAGAS de AJUDANTE GERAL no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1274/lei-municipal-1860-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1274/lei-municipal-1860-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 01 VAGA de SUPERVISOR EDUCACIONAL  no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1275/lei-municipal-1861-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1275/lei-municipal-1861-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição salarial aos empregados municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1276/lei-municipal-1862-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1276/lei-municipal-1862-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotação orçamentária no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1277/lei-municipal-1863-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1277/lei-municipal-1863-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1278/lei-municipal-1864-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1278/lei-municipal-1864-2008.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional e dá outras providências.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1279/lei-municipal-1865-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1279/lei-municipal-1865-2008.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1280/lei-municipal-1866-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1280/lei-municipal-1866-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóveis de propriedade do Município à Companhia de Habitação do Estado de Minas Gerais – COHAB-MG, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1281/lei-municipal-1867-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1281/lei-municipal-1867-2008.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do prefeito municipal e vice-prefeito municipal para o quatriênio subseqüente ao ano em curso.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1282/lei-municipal-1868-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1282/lei-municipal-1868-2008.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos membros do poder legislativo para o Quatriênio subseqüente ao ano em curso.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1283/lei-municipal-1869-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1283/lei-municipal-1869-2008.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a realizar alienação de imóveis, como nesta se especifica.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1284/lei-municipal-1870-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1284/lei-municipal-1870-2008.pdf</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1285/lei-municipal-1871-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1285/lei-municipal-1871-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercício de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1286/lei-municipal-1872-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1286/lei-municipal-1872-2008.pdf</t>
   </si>
   <si>
     <t>Homologa Convênio celebrado com a Companhia de Habitação do Estado de Minas Gerais – COHAB/MG, concede à mesma Companhia isenção tributária e dá outras providências.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1287/lei-municipal-1873-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1287/lei-municipal-1873-2008.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea “I” ao 2.º art. 1.º da Lei 1.383 de 12 de Novembro de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>José Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1288/lei-municipal-1874-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1288/lei-municipal-1874-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Prevenção de Gravidez na Adolescência – PPGA na rede municipal de ensino estabelece objetivo e dá outras providências.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1289/lei-municipal-1875-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1289/lei-municipal-1875-2008.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate à Evasão Escolar, que passará integrar o Calendário de Eventos Oficiais do Município de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1290/lei-municipal-1876-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1290/lei-municipal-1876-2008.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Bonfim, no município de Delfinópolis (MG), para Rua Francisco Leite Lemos “Chico do Betinho”.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1291/lei-municipal-1877-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1291/lei-municipal-1877-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1292/lei-municipal-1878-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1292/lei-municipal-1878-2008.pdf</t>
   </si>
   <si>
     <t>Institui a contribuição voluntária de turismo – CVT para incremento às receitas do Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1293/lei-municipal-1879-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1293/lei-municipal-1879-2008.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição do Programa de Auxílio Habitacional ao Servidor – PAHS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1294/lei-municipal-1880-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1294/lei-municipal-1880-2008.pdf</t>
   </si>
   <si>
     <t>Cria o distrito de Olhos D’Água da Canastra.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1295/lei-municipal-1881-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1295/lei-municipal-1881-2008.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e Autoriza o Município a participar do Consórcio Intermunicipal do Médio Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1296/lei-municipal-1882-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1296/lei-municipal-1882-2008.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bens móveis adquiridos pelo Município de Delfinópolis (MG), às entidades especifica.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1297/lei-municipal-1883-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1297/lei-municipal-1883-2008.pdf</t>
   </si>
   <si>
     <t>Dá denominação a próprio público municipal.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1298/lei-municipal-1884-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1298/lei-municipal-1884-2008.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do art. 2.º da Lei 1571, de 25 de Maio de 2003.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1299/lei-municipal-1885-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1299/lei-municipal-1885-2008.pdf</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1300/lei-municipal-1886-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1300/lei-municipal-1886-2008.pdf</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1301/lei-municipal-1887-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1301/lei-municipal-1887-2008.pdf</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1302/lei-municipal-1888-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1302/lei-municipal-1888-2008.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Proteção ao Patrimônio Cultural – FUMPAC e dá outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1303/lei-municipal-1889-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1303/lei-municipal-1889-2008.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1304/lei-municipal-1890-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1304/lei-municipal-1890-2008.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1888/portaria-001-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1888/portaria-001-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de Membros da Comissão de Controle Interno da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1889/portaria-002-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1889/portaria-002-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação do Senhor Doutor Paulo Felipe para ocupar o cargo em Comissão de Procurador Legislativo da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1890/portaria-003-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1890/portaria-003-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre exoneração do Diretor Geral da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1891/portaria-004-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1891/portaria-004-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de Diretor Geral da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1892/portaria-005-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1892/portaria-005-2008.pdf</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1228/projeto-de-lei-001-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1228/projeto-de-lei-001-2008.pdf</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1229/projeto-de-lei-002-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1229/projeto-de-lei-002-2008.pdf</t>
   </si>
   <si>
     <t>Revoga a alínea "B", do inciso "V", do Art. 1° da Lei Municipal 1844/2007.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1230/projeto-de-lei-003-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1230/projeto-de-lei-003-2008.pdf</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1231/projeto-de-lei-005-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1231/projeto-de-lei-005-2008.pdf</t>
   </si>
   <si>
     <t>Disciplina a extração de cascalho no âmbito do Município de Delfinópolis, Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1232/projeto-de-lei-006-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1232/projeto-de-lei-006-2008.pdf</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1233/projeto-de-lei-007-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1233/projeto-de-lei-007-2008.pdf</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1234/projeto-de-lei-008-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1234/projeto-de-lei-008-2008.pdf</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1235/projeto-de-lei-009-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1235/projeto-de-lei-009-2008.pdf</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1236/projeto-de-lei-010-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1236/projeto-de-lei-010-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 01 VAGA de SUPERVISOR EDUCACIONAL no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1237/projeto-de-lei-011-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1237/projeto-de-lei-011-2008.pdf</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1238/projeto-de-lei-013-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1238/projeto-de-lei-013-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Prevenção de Gravidez na Adolescência- PPGA na rede municipal de ensino, estabelece objetivos e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1239/projeto-de-lei-014-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1239/projeto-de-lei-014-2008.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate à Evasão Escolar, que passará integrar o Calendário de Eventos Oficiais do Município de Delfinópolis(MG).</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1240/projeto-de-lei-015-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1240/projeto-de-lei-015-2008.pdf</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1241/projeto-de-lei-016-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1241/projeto-de-lei-016-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1242/projeto-de-lei-017-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1242/projeto-de-lei-017-2008.pdf</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1243/projeto-de-lei-018-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1243/projeto-de-lei-018-2008.pdf</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1244/projeto-de-lei-020-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1244/projeto-de-lei-020-2008.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal do Idoso e dá outras providências."</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1245/projeto-de-lei-021-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1245/projeto-de-lei-021-2008.pdf</t>
   </si>
   <si>
     <t>Institui a contribuição voluntária de turismo- CVT para incremento às receitas do Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1246/projeto-de-lei-022-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1246/projeto-de-lei-022-2008.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito Municipal e Vice Prefeito Municipal para o quatriênio subsequente ao ano em curso.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1247/projeto-de-lei-023-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1247/projeto-de-lei-023-2008.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos membros do Poder Legislativo Para o quatriênio subsequente ao ano em curso.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1248/projeto-de-lei-024-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1248/projeto-de-lei-024-2008.pdf</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1249/projeto-de-lei-025-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1249/projeto-de-lei-025-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóveis de propriedade à companhia de habitação do Estado de Minas Gerais- COHAB-MG na forma e condições que especifica.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1250/projeto-de-lei-026-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1250/projeto-de-lei-026-2008.pdf</t>
   </si>
   <si>
     <t>Homologa Convênio com a Companhia de Habitação do Estado de Minas Gerais - COHAB/MG, concede à mesma Companhia insenção tributária e dá outras providências.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1251/projeto-de-lei-027-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1251/projeto-de-lei-027-2008.pdf</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1252/projeto-de-lei-028-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1252/projeto-de-lei-028-2008.pdf</t>
   </si>
   <si>
     <t>"Autoriza a instituição do Programa de Auxílio Habitacional ao Servidor- PAHS".</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1253/projeto-de-lei-029-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1253/projeto-de-lei-029-2008.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea "1" ao § 2°. do art. 1° da Lei 1.383 de 12 de Novembro de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1254/projeto-de-lei-030-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1254/projeto-de-lei-030-2008.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Bonfim, no município de Delfinópolis (MG), para Rua Francisco Leite Lemos " Chico do Betinho".</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1255/projeto-de-lei-032-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1255/projeto-de-lei-032-2008.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções e autoriza o município a participar do consórcio intermunicipal do Médio Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1256/projeto-de-lei-033-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1256/projeto-de-lei-033-2008.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bens móveis adquiridos pelo município de Delfinópolis (MG),às entidades que especifica.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1257/projeto-de-lei-035-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1257/projeto-de-lei-035-2008.pdf</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1258/projeto-de-lei-036-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1258/projeto-de-lei-036-2008.pdf</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1259/projeto-de-lei-037-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1259/projeto-de-lei-037-2008.pdf</t>
   </si>
   <si>
     <t>Cria o Distrito de Olhos D´Água da Canastra.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1260/projeto-de-lei-038-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1260/projeto-de-lei-038-2008.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do art. 2° da lei 1571, de 25 de Maio de 2003.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1261/projeto-de-lei-040-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1261/projeto-de-lei-040-2008.pdf</t>
   </si>
   <si>
     <t>Estima  a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1262/projeto-de-lei-042-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1262/projeto-de-lei-042-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentárias no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1264/projeto-de-lei-044-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1264/projeto-de-lei-044-2008.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Proteção ao Patrimônio Cultural - FUMPAC e dá outras providências.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1265/projeto-de-lei-046-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1265/projeto-de-lei-046-2008.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Delfinópolis MG, no uso de suas atribuições legais, faz saber que a Câmara Municipal aprovou e ele sanciona a seguimte lei:.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1266/projeto-de-lei-047-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1266/projeto-de-lei-047-2008.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1227/resolu-o-001-2008.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1227/resolu-o-001-2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de valores à Prefeitura Municipal de Delfinópolis-Minas Gerais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1317,67 +1317,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1267/lei-municipal-1853-2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1268/lei-municipal-1854-2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1269/lei-municipal-1855-2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1270/lei-municipal-1856-2008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1271/lei-municipal-1857-2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1272/lei-municipal-1858-2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1273/lei-municipal-1859-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1274/lei-municipal-1860-2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1275/lei-municipal-1861-2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1276/lei-municipal-1862-2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1277/lei-municipal-1863-2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1278/lei-municipal-1864-2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1279/lei-municipal-1865-2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1280/lei-municipal-1866-2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1281/lei-municipal-1867-2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1282/lei-municipal-1868-2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1283/lei-municipal-1869-2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1284/lei-municipal-1870-2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1285/lei-municipal-1871-2008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1286/lei-municipal-1872-2008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1287/lei-municipal-1873-2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1288/lei-municipal-1874-2008.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1289/lei-municipal-1875-2008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1290/lei-municipal-1876-2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1291/lei-municipal-1877-2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1292/lei-municipal-1878-2008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1293/lei-municipal-1879-2008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1294/lei-municipal-1880-2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1295/lei-municipal-1881-2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1296/lei-municipal-1882-2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1297/lei-municipal-1883-2008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1298/lei-municipal-1884-2008.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1299/lei-municipal-1885-2008.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1300/lei-municipal-1886-2008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1301/lei-municipal-1887-2008.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1302/lei-municipal-1888-2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1303/lei-municipal-1889-2008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1304/lei-municipal-1890-2008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1888/portaria-001-2008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1889/portaria-002-2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1890/portaria-003-2008.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1891/portaria-004-2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1892/portaria-005-2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1228/projeto-de-lei-001-2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1229/projeto-de-lei-002-2008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1230/projeto-de-lei-003-2008.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1231/projeto-de-lei-005-2008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1232/projeto-de-lei-006-2008.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1233/projeto-de-lei-007-2008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1234/projeto-de-lei-008-2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1235/projeto-de-lei-009-2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1236/projeto-de-lei-010-2008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1237/projeto-de-lei-011-2008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1238/projeto-de-lei-013-2008.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1239/projeto-de-lei-014-2008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1240/projeto-de-lei-015-2008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1241/projeto-de-lei-016-2008.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1242/projeto-de-lei-017-2008.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1243/projeto-de-lei-018-2008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1244/projeto-de-lei-020-2008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1245/projeto-de-lei-021-2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1246/projeto-de-lei-022-2008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1247/projeto-de-lei-023-2008.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1248/projeto-de-lei-024-2008.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1249/projeto-de-lei-025-2008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1250/projeto-de-lei-026-2008.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1251/projeto-de-lei-027-2008.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1252/projeto-de-lei-028-2008.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1253/projeto-de-lei-029-2008.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1254/projeto-de-lei-030-2008.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1255/projeto-de-lei-032-2008.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1256/projeto-de-lei-033-2008.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1257/projeto-de-lei-035-2008.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1258/projeto-de-lei-036-2008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1259/projeto-de-lei-037-2008.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1260/projeto-de-lei-038-2008.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1261/projeto-de-lei-040-2008.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1262/projeto-de-lei-042-2008.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1264/projeto-de-lei-044-2008.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1265/projeto-de-lei-046-2008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1266/projeto-de-lei-047-2008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1227/resolu-o-001-2008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1267/lei-municipal-1853-2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1268/lei-municipal-1854-2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1269/lei-municipal-1855-2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1270/lei-municipal-1856-2008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1271/lei-municipal-1857-2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1272/lei-municipal-1858-2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1273/lei-municipal-1859-2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1274/lei-municipal-1860-2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1275/lei-municipal-1861-2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1276/lei-municipal-1862-2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1277/lei-municipal-1863-2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1278/lei-municipal-1864-2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1279/lei-municipal-1865-2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1280/lei-municipal-1866-2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1281/lei-municipal-1867-2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1282/lei-municipal-1868-2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1283/lei-municipal-1869-2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1284/lei-municipal-1870-2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1285/lei-municipal-1871-2008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1286/lei-municipal-1872-2008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1287/lei-municipal-1873-2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1288/lei-municipal-1874-2008.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1289/lei-municipal-1875-2008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1290/lei-municipal-1876-2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1291/lei-municipal-1877-2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1292/lei-municipal-1878-2008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1293/lei-municipal-1879-2008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1294/lei-municipal-1880-2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1295/lei-municipal-1881-2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1296/lei-municipal-1882-2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1297/lei-municipal-1883-2008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1298/lei-municipal-1884-2008.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1299/lei-municipal-1885-2008.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1300/lei-municipal-1886-2008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1301/lei-municipal-1887-2008.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1302/lei-municipal-1888-2008.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1303/lei-municipal-1889-2008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1304/lei-municipal-1890-2008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1888/portaria-001-2008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1889/portaria-002-2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1890/portaria-003-2008.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1891/portaria-004-2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1892/portaria-005-2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1228/projeto-de-lei-001-2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1229/projeto-de-lei-002-2008.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1230/projeto-de-lei-003-2008.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1231/projeto-de-lei-005-2008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1232/projeto-de-lei-006-2008.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1233/projeto-de-lei-007-2008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1234/projeto-de-lei-008-2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1235/projeto-de-lei-009-2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1236/projeto-de-lei-010-2008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1237/projeto-de-lei-011-2008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1238/projeto-de-lei-013-2008.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1239/projeto-de-lei-014-2008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1240/projeto-de-lei-015-2008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1241/projeto-de-lei-016-2008.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1242/projeto-de-lei-017-2008.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1243/projeto-de-lei-018-2008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1244/projeto-de-lei-020-2008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1245/projeto-de-lei-021-2008.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1246/projeto-de-lei-022-2008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1247/projeto-de-lei-023-2008.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1248/projeto-de-lei-024-2008.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1249/projeto-de-lei-025-2008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1250/projeto-de-lei-026-2008.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1251/projeto-de-lei-027-2008.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1252/projeto-de-lei-028-2008.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1253/projeto-de-lei-029-2008.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1254/projeto-de-lei-030-2008.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1255/projeto-de-lei-032-2008.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1256/projeto-de-lei-033-2008.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1257/projeto-de-lei-035-2008.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1258/projeto-de-lei-036-2008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1259/projeto-de-lei-037-2008.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1260/projeto-de-lei-038-2008.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1261/projeto-de-lei-040-2008.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1262/projeto-de-lei-042-2008.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1264/projeto-de-lei-044-2008.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1265/projeto-de-lei-046-2008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1266/projeto-de-lei-047-2008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2008/1227/resolu-o-001-2008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="158.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>