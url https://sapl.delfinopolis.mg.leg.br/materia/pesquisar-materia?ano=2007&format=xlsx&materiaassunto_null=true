--- v0 (2026-03-01)
+++ v1 (2026-06-04)
@@ -51,783 +51,783 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1305/lei-municipal-1822-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1305/lei-municipal-1822-2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1.º, da Lei 1450, de 26 de Julho de 1999 e dá outras providências.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1306/lei-municipal-1823-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1306/lei-municipal-1823-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder executivo de Delfinópolis a firmar contrato de cessão de uso, como neste se especifica.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1307/lei-municipal-1824-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1307/lei-municipal-1824-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 04 vagas de pedreiro no quadro de pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1308/lei-municipal-1825-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1308/lei-municipal-1825-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 vagas de ajudante geral no quadro de pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1309/lei-municipal-1826-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1309/lei-municipal-1826-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 vagas de motorista no quadro de pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1310/lei-municipal-1827-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1310/lei-municipal-1827-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego efetivo no quadro de pessoal desta prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1311/lei-municipal-1828-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1311/lei-municipal-1828-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação aos empregados, no exercício de suas funções, em razão dos festejos carnavalescos e dá outras providências.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1312/lei-municipal-1829-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1312/lei-municipal-1829-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo de Delfinópolis a firmar contrato de cessão de uso, como neste se especifica.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1313/lei-municipal-1830-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1313/lei-municipal-1830-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação - Conselho do FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1314/lei-municipal-1831-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1314/lei-municipal-1831-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a realizar permuta de imóveis, como nesta se especifica.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1315/lei-municipal-1832-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1315/lei-municipal-1832-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição salarial dos empregos do executivo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1316/lei-municipal-1833-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1316/lei-municipal-1833-2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta letra "i" ao inciso IV do art. 1.º da lei 1.390/1997, que estabelece critérios para a declaração de utilidade pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1317/lei-municipal-1834-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1317/lei-municipal-1834-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão no quadro de pessoal desta prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1318/lei-municipal-1835-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1318/lei-municipal-1835-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação de 04 vagas no emprego efetivo de faxineiro no quadro de pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1319/lei-municipal-1836-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1319/lei-municipal-1836-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação de 04 vagas no emprego efetivo de gari no quadro de pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1320/lei-municipal-1837-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1320/lei-municipal-1837-2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3.º caput, da lei 1.720/2005.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1321/lei-municipal-1838-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1321/lei-municipal-1838-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional e dá outras providências.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1322/lei-municipal-1840-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1322/lei-municipal-1840-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Exercício de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1323/lei-municipal-1841-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1323/lei-municipal-1841-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotação orçamentarias no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1324/lei-municipal-1842-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1324/lei-municipal-1842-2007.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Delfinópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1325/lei-municipal-1843-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1325/lei-municipal-1843-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da lei municipal 1.671/2004, como nesta se especifica.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1326/lei-municipal-1844-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1326/lei-municipal-1844-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bens móveis a serem adquiridos pelo município de Delfinópolis-MG, ás entidades que especifica.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1327/lei-municipal-1845-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1327/lei-municipal-1845-2007.pdf</t>
   </si>
   <si>
     <t>Altera redação do Art. 1.º da Lei Municipal 1538/2002, que "autoriza a concessão de licença aos servidores estáveis para tratar de interesses particulares e dá outras providências".</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1328/lei-municipal-1846-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1328/lei-municipal-1846-2007.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Beneficente idade maravilha de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1329/lei-municipal-1847-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1329/lei-municipal-1847-2007.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1330/lei-municipal-1848-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1330/lei-municipal-1848-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a doar lotes de terrenos urbanos do Município para fins de construção de casa própria e dá outras providências.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1331/lei-municipal-1849-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1331/lei-municipal-1849-2007.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Delfinópolis MG, no uso das suas atribuições legais, faz saber que a Câmara Municipal aprovou e ele sanciona a seguinte lei:</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1332/lei-municipal-1850-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1332/lei-municipal-1850-2007.pdf</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1333/lei-municipal-1851-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1333/lei-municipal-1851-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a efetuar parcelamento de débito, como nesta se especifica.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1334/lei-municipal-1852-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1334/lei-municipal-1852-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo de Delfinópolis a firmar contrato de cessão de uso, como neste se especifica.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1335/projeto-de-lei-001-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1335/projeto-de-lei-001-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 04 VAGAS de PEDREIRO no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1336/projeto-de-lei-002-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1336/projeto-de-lei-002-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 VAGAS de AJUDANTE GERAL no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1337/projeto-de-lei-003-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1337/projeto-de-lei-003-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 VAGAS de MOTORISTA no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1338/projeto-de-lei-004-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1338/projeto-de-lei-004-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego efetivo no Quadro de Pessoal desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1339/projeto-de-lei-006-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1339/projeto-de-lei-006-2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1.°, da Lei 1450, de 26 de Julho de 1999 e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1340/projeto-de-lei-007-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1340/projeto-de-lei-007-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe de Poder Executivo de Delfinópolis a firmar CONTRATO DE CESSÃO DE USO, como neste se especifica.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1341/projeto-de-lei-008-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1341/projeto-de-lei-008-2007.pdf</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1342/projeto-de-lei-009-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1342/projeto-de-lei-009-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE USO, como neste se especifica.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1343/projeto-de-lei-010-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1343/projeto-de-lei-010-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1344/projeto-de-lei-011-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1344/projeto-de-lei-011-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a realizar permuta de imóveis, como nesta se especifica.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1345/projeto-de-lei-012-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1345/projeto-de-lei-012-2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta a letra "i" ao inciso IV do artigo 1° da Lei 1.390/1997, que "Estabelece critérios para a Declaração de Utilidade Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1346/projeto-de-lei-013-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1346/projeto-de-lei-013-2007.pdf</t>
   </si>
   <si>
     <t>Estabelece programa de admissão de estagiários pela Prefeitura Municipal de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1347/projeto-de-lei-014-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1347/projeto-de-lei-014-2007.pdf</t>
   </si>
   <si>
     <t>Da nova redação ao artigo 3°, caput, da Lei 1.720/2005</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1348/projeto-de-lei-015-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1348/projeto-de-lei-015-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição salarial dos empregados do Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1349/projeto-de-lei-016-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1349/projeto-de-lei-016-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercícío de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1350/projeto-de-lei-019-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1350/projeto-de-lei-019-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão no Quadro de Pessoal desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1351/projeto-de-lei-021-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1351/projeto-de-lei-021-2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a colocação e permanência de caçambas de coleta de terras e entulho nas vias e logradouros públicos do Município de Delfinópolis providências."</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1352/projeto-de-lei-022-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1352/projeto-de-lei-022-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação de 04 VAGAS no emprego efetivo de faxineiro no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1353/projeto-de-lei-023-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1353/projeto-de-lei-023-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação de 04 VAGAS no emprego efetivo de GARI no Quadro de Pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1354/projeto-de-lei-024-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1354/projeto-de-lei-024-2007.pdf</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1355/projeto-de-lei-025-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1355/projeto-de-lei-025-2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos incisos IV e V do artigo 1° e seu parágrafo único da Lei Nº1.739/2005.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1356/projeto-de-lei-026-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1356/projeto-de-lei-026-2007.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° da Lei municipal 1.538/2002 que "autoriza a concessão de licença aos servidores estáveis para tratar de interesses particulares e dá outras providências.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1357/projeto-de-lei-027-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1357/projeto-de-lei-027-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de dotações orçamentária no exercício vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1358/projeto-de-lei-028-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1358/projeto-de-lei-028-2007.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadora Municipal de defesa Civil (COMDEC) do Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1359/projeto-de-lei-029-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1359/projeto-de-lei-029-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei Municipal 1.671/2004, como nesta se especifica.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1360/projeto-de-lei-031-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1360/projeto-de-lei-031-2007.pdf</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1361/projeto-de-lei-032-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1361/projeto-de-lei-032-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bens móveis a serem adquiridos pelo município de Delfinópolis (MG), ás entidades que especifica.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1362/projeto-de-lei-033-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1362/projeto-de-lei-033-2007.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a ASSOCIAÇÃO BENEFICENTE IDADE MARAVILHA DE DELFINÓPOLIS e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1363/projeto-de-lei-034-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1363/projeto-de-lei-034-2007.pdf</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1364/projeto-de-lei-035-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1364/projeto-de-lei-035-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a doar lotes de terrenos urbanos do Município para fins de construção de casa própia e dá outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1365/projeto-de-lei-036-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1365/projeto-de-lei-036-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão no quadro de pessoal desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1366/projeto-de-lei-037-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1366/projeto-de-lei-037-2007.pdf</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1367/projeto-de-lei-038-2007.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1367/projeto-de-lei-038-2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder executivo de Delfinópolis a firmar CONTRATO DE CESSÃO DE USO, como nesta se especifica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1134,67 +1134,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1305/lei-municipal-1822-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1306/lei-municipal-1823-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1307/lei-municipal-1824-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1308/lei-municipal-1825-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1309/lei-municipal-1826-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1310/lei-municipal-1827-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1311/lei-municipal-1828-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1312/lei-municipal-1829-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1313/lei-municipal-1830-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1314/lei-municipal-1831-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1315/lei-municipal-1832-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1316/lei-municipal-1833-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1317/lei-municipal-1834-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1318/lei-municipal-1835-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1319/lei-municipal-1836-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1320/lei-municipal-1837-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1321/lei-municipal-1838-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1322/lei-municipal-1840-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1323/lei-municipal-1841-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1324/lei-municipal-1842-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1325/lei-municipal-1843-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1326/lei-municipal-1844-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1327/lei-municipal-1845-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1328/lei-municipal-1846-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1329/lei-municipal-1847-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1330/lei-municipal-1848-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1331/lei-municipal-1849-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1332/lei-municipal-1850-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1333/lei-municipal-1851-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1334/lei-municipal-1852-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1335/projeto-de-lei-001-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1336/projeto-de-lei-002-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1337/projeto-de-lei-003-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1338/projeto-de-lei-004-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1339/projeto-de-lei-006-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1340/projeto-de-lei-007-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1341/projeto-de-lei-008-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1342/projeto-de-lei-009-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1343/projeto-de-lei-010-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1344/projeto-de-lei-011-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1345/projeto-de-lei-012-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1346/projeto-de-lei-013-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1347/projeto-de-lei-014-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1348/projeto-de-lei-015-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1349/projeto-de-lei-016-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1350/projeto-de-lei-019-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1351/projeto-de-lei-021-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1352/projeto-de-lei-022-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1353/projeto-de-lei-023-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1354/projeto-de-lei-024-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1355/projeto-de-lei-025-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1356/projeto-de-lei-026-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1357/projeto-de-lei-027-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1358/projeto-de-lei-028-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1359/projeto-de-lei-029-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1360/projeto-de-lei-031-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1361/projeto-de-lei-032-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1362/projeto-de-lei-033-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1363/projeto-de-lei-034-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1364/projeto-de-lei-035-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1365/projeto-de-lei-036-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1366/projeto-de-lei-037-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1367/projeto-de-lei-038-2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1305/lei-municipal-1822-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1306/lei-municipal-1823-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1307/lei-municipal-1824-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1308/lei-municipal-1825-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1309/lei-municipal-1826-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1310/lei-municipal-1827-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1311/lei-municipal-1828-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1312/lei-municipal-1829-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1313/lei-municipal-1830-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1314/lei-municipal-1831-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1315/lei-municipal-1832-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1316/lei-municipal-1833-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1317/lei-municipal-1834-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1318/lei-municipal-1835-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1319/lei-municipal-1836-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1320/lei-municipal-1837-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1321/lei-municipal-1838-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1322/lei-municipal-1840-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1323/lei-municipal-1841-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1324/lei-municipal-1842-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1325/lei-municipal-1843-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1326/lei-municipal-1844-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1327/lei-municipal-1845-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1328/lei-municipal-1846-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1329/lei-municipal-1847-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1330/lei-municipal-1848-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1331/lei-municipal-1849-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1332/lei-municipal-1850-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1333/lei-municipal-1851-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1334/lei-municipal-1852-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1335/projeto-de-lei-001-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1336/projeto-de-lei-002-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1337/projeto-de-lei-003-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1338/projeto-de-lei-004-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1339/projeto-de-lei-006-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1340/projeto-de-lei-007-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1341/projeto-de-lei-008-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1342/projeto-de-lei-009-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1343/projeto-de-lei-010-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1344/projeto-de-lei-011-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1345/projeto-de-lei-012-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1346/projeto-de-lei-013-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1347/projeto-de-lei-014-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1348/projeto-de-lei-015-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1349/projeto-de-lei-016-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1350/projeto-de-lei-019-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1351/projeto-de-lei-021-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1352/projeto-de-lei-022-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1353/projeto-de-lei-023-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1354/projeto-de-lei-024-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1355/projeto-de-lei-025-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1356/projeto-de-lei-026-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1357/projeto-de-lei-027-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1358/projeto-de-lei-028-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1359/projeto-de-lei-029-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1360/projeto-de-lei-031-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1361/projeto-de-lei-032-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1362/projeto-de-lei-033-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1363/projeto-de-lei-034-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1364/projeto-de-lei-035-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1365/projeto-de-lei-036-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1366/projeto-de-lei-037-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1367/projeto-de-lei-038-2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>