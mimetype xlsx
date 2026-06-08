--- v0 (2026-03-01)
+++ v1 (2026-06-08)
@@ -51,837 +51,837 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1525/lei-municipal-1710-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1525/lei-municipal-1710-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar contrato de comodato, como nesta se especifica.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1526/lei-municipal-1711-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1526/lei-municipal-1711-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono salarial aos empregados, no exercício de suas funções na balsa, em razão dos festejos carnavalescos e dá outras providências.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1527/lei-municipal-1712-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1527/lei-municipal-1712-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar contrato de parceria, como nesta se especifica.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1528/lei-municipal-1713-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1528/lei-municipal-1713-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 5, do artigo 2º, da lei 1520, de 18 de dezembro de 2001.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1529/lei-municipal-1714-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1529/lei-municipal-1714-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 14, do artigo 2º, da lei 1520, de 18 de dezembro de 2001.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1530/lei-municipal-1715-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1530/lei-municipal-1715-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 04 vagas de motorista no quadro de pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1531/lei-municipal-1716-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1531/lei-municipal-1716-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da procuradoria geral do município de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1532/lei-municipal-1717-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1532/lei-municipal-1717-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para Operários da central de reciclagem e compostagem de lixo.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1533/lei-municipal-1718-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1533/lei-municipal-1718-2005.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social, dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1534/lei-municipal-1719-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1534/lei-municipal-1719-2005.pdf</t>
   </si>
   <si>
     <t>Estabelece as normas de proteção do patrimônio cultural do Município de Delfinópolis e seu respectivo procedimento.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1535/lei-municipal-1720-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1535/lei-municipal-1720-2005.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal do patrimônio cultural do município de Delfinópolis.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1536/lei-municipal-1721-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1536/lei-municipal-1721-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção do emprego em comissão do quadro de empregos e salários desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1537/lei-municipal-1722-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1537/lei-municipal-1722-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão de chefe da central de reciclagem e compostagem de lixo e dá outras providências.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1538/lei-municipal-1723-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1538/lei-municipal-1723-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 vagas de Auxiliar administrativo I, no povoado de Olhos D´Água e no distrito de Ponte Alta, e dá outras providências.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1539/lei-municipal-1724-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1539/lei-municipal-1724-2005.pdf</t>
   </si>
   <si>
     <t>Cria uma vaga no quadro de pessoal da prefeitura, de Supervisor Educacional.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1540/lei-municipal-1725-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1540/lei-municipal-1725-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de patrocínios nos uniformes escolares da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1541/lei-municipal-1726-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1541/lei-municipal-1726-2005.pdf</t>
   </si>
   <si>
     <t>Acrescenta a letra "i" ao § 2º, do art. 1º; acrescenta o inciso VIII, ao art. 2º; e acrescenta parágrafo único, ao art. 2º, todos da Lei 1383, de 12/11/1997 e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1542/lei-municipal-1727-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1542/lei-municipal-1727-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono salarial aos empregados municipais.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1543/lei-municipal-1728-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1543/lei-municipal-1728-2005.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a casa da criança de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1544/lei-municipal-1729-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1544/lei-municipal-1729-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1.º, da Lei 596, de 30 de novembro de 1978 e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1545/lei-municipal-1730-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1545/lei-municipal-1730-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>Delson Pereira Machado</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1546/lei-municipal-1731-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1546/lei-municipal-1731-2005.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Posto de Saúde de Olhos D´água, localizado no povoado de Olhos d"água no município de Delfinópolis, para "Posto de Saúde José Pereira Machado (Zequinha Elói)"</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1547/lei-municipal-1732-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1547/lei-municipal-1732-2005.pdf</t>
   </si>
   <si>
     <t>Cria uma vaga de professor de educação física, de 1º ciclo, na sede do município.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1548/lei-municipal-1733-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1548/lei-municipal-1733-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego efetivo de médico veterinario no quadro de pessoal desta prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1549/lei-municipal-1734-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1549/lei-municipal-1734-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1.º da Lei Municipal 1.733, de 20 de maio de 2005, que dispõe sobre a criação de emprego efetivo de Médico Veterinário.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1550/lei-municipal-1735-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1550/lei-municipal-1735-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de sucatas de pneus velhos á empresa especializada a dar destinação final, ambientalmente adequada.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1551/lei-municipal-1736-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1551/lei-municipal-1736-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1552/lei-municipal-1737-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1552/lei-municipal-1737-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo 1º, do artigo 13, da lei municipal 1658/2004. (LDO).</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1553/lei-municipal-1738-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1553/lei-municipal-1738-2005.pdf</t>
   </si>
   <si>
     <t>Concede subvenção social, dispõe sobre abertura de crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1554/lei-municipal-1739-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1554/lei-municipal-1739-2005.pdf</t>
   </si>
   <si>
     <t>Concede incentivos para a instalação de indústrias no município, bem como ás empresas prestadoras de serviços terceirizados.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1555/lei-municipal-1740-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1555/lei-municipal-1740-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono salarial aos Servidores Municipais, e da outras providencias.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1556/lei-municipal-1741-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1556/lei-municipal-1741-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 07 vagas de professor regente 1º ciclo no quadro de pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1557/lei-municipal-1742-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1557/lei-municipal-1742-2005.pdf</t>
   </si>
   <si>
     <t>Concede subvenção econômica a empresa prestadora de serviços, dispõe sobre a abertura de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1558/lei-municipal-1743-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1558/lei-municipal-1743-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apresentação das contas públicas, em audiências públicas, determinadas pela Lei Complementar 101/2000, e dá outras providências.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1559/lei-municipal-1744-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1559/lei-municipal-1744-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o municipio de Delfinopolis a celebrar convênio com o estado de Minas Gerais, com objetivo de ingressar e participar do programa máquinas para o desenvolvimento, e dá outras providências.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1560/lei-municipal-1745-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1560/lei-municipal-1745-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1561/lei-municipal-1746-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1561/lei-municipal-1746-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de bens móveis do Patrimônio Municipal, ás entidades que especifica.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1562/lei-municipal-1747-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1562/lei-municipal-1747-2005.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 1º da lei 1667/2004.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1563/lei-municipal-1748-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1563/lei-municipal-1748-2005.pdf</t>
   </si>
   <si>
     <t>Altera a redação de artigo da lei 1641/2004, como nesta se especifica.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1564/lei-municipal-1749-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1564/lei-municipal-1749-2005.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Delfinópolis para o exercício financeiro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1565/lei-municipal-1750-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1565/lei-municipal-1750-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 01 vaga de motorista no quadro de pessoal da prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1566/lei-municipal-1751-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1566/lei-municipal-1751-2005.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 1431, de 21 de Outubro de 1998, que dispõe sobre a criação do COMTUR, como nesta se especifica.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1567/lei-municipal-1752-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1567/lei-municipal-1752-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Delfinópolis para o período de 2006 a 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1501/projeto-de-lei-001-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1501/projeto-de-lei-001-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE COMODATO, como neste se especifica.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1502/projeto-de-lei-002-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1502/projeto-de-lei-002-2005.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1503/projeto-de-lei-003-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1503/projeto-de-lei-003-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis a firmar CONTRATO DE PARCERIA, como nesta se especifica.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1504/projeto-de-lei-004-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1504/projeto-de-lei-004-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 5, do artigo 2°, da lei 1.520, de 18 de dezembro de 2001.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1505/projeto-de-lei-005-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1505/projeto-de-lei-005-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 14, do artigo 2°, da lei 1.520, de 18 de dezembro de 2001.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1506/projeto-de-lei-006-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1506/projeto-de-lei-006-2005.pdf</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1507/projeto-de-lei-007-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1507/projeto-de-lei-007-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a crição de emprego em Comissão de CHEFE DA CENTRAL EM RECICLAGEM E COMPOSTAGEM DE LIXO e dá outras providências.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1508/projeto-de-lei-008-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1508/projeto-de-lei-008-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego efetivo de Médico Veterinário no Quadro de Pessoal desta Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1509/projeto-de-lei-009-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1509/projeto-de-lei-009-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 04 VAGAS de MOTORISTAS  no Quadro de Pessoal da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1510/projeto-de-lei-010-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1510/projeto-de-lei-010-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da PROCURADORIA GERAL DO MUNICÍPIO DE DELFINÓPOLIS, e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1511/projeto-de-lei-011-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1511/projeto-de-lei-011-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 VAGAS de Auxiliar Administrativo I, no povoado de Olhos D´Água e no Distrito de Ponte Alta, e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1512/projeto-de-lei-012-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1512/projeto-de-lei-012-2005.pdf</t>
   </si>
   <si>
     <t>Cria uma vaga no Quadro de Pessoal da Prefeitura, de Supervisor Educacional.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1513/projeto-de-lei-013-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1513/projeto-de-lei-013-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para operários da Central de Reciclagem e Compostagem de Lixo.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1514/projeto-de-lei-014-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1514/projeto-de-lei-014-2005.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social, dispõe sobre abertura de Crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1515/projeto-de-lei-016-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1515/projeto-de-lei-016-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de patrocínios no uniformes escolares da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1516/projeto-de-lei-017-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1516/projeto-de-lei-017-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização da frota veicular municipal.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1517/projeto-de-lei-018-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1517/projeto-de-lei-018-2005.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Patrimônio Cultural do Município de Delfinópolis.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1518/projeto-de-lei-019-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1518/projeto-de-lei-019-2005.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1519/projeto-de-lei-020-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1519/projeto-de-lei-020-2005.pdf</t>
   </si>
   <si>
     <t>Acrescenta a letra "i", ao § 2°, do art. 1°; acrescento o inciso VIII, ao art. 2°; e acrescenta parágrafo único, ao art. 2°, todos da Lei 1.383, de 12/11/1997 e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1520/projeto-de-lei-021-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1520/projeto-de-lei-021-2005.pdf</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1521/projeto-de-lei-022-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1521/projeto-de-lei-022-2005.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a CASA DA CRIANÇA DE DELFINÓPOLIS e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1522/projeto-de-lei-023-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1522/projeto-de-lei-023-2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1.°, da Lei 596, de 30 de Novembro de 1978 e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1523/projeto-de-lei-024-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1523/projeto-de-lei-024-2005.pdf</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1524/projeto-de-lei-025-2005.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1524/projeto-de-lei-025-2005.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Posto de Saúde de Olhos D´ Água, no Município de Delfinópolis, para "Posto de Saúde José Pereira Machado (Zequinha Elói)".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1188,67 +1188,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1525/lei-municipal-1710-2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1526/lei-municipal-1711-2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1527/lei-municipal-1712-2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1528/lei-municipal-1713-2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1529/lei-municipal-1714-2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1530/lei-municipal-1715-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1531/lei-municipal-1716-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1532/lei-municipal-1717-2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1533/lei-municipal-1718-2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1534/lei-municipal-1719-2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1535/lei-municipal-1720-2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1536/lei-municipal-1721-2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1537/lei-municipal-1722-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1538/lei-municipal-1723-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1539/lei-municipal-1724-2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1540/lei-municipal-1725-2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1541/lei-municipal-1726-2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1542/lei-municipal-1727-2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1543/lei-municipal-1728-2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1544/lei-municipal-1729-2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1545/lei-municipal-1730-2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1546/lei-municipal-1731-2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1547/lei-municipal-1732-2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1548/lei-municipal-1733-2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1549/lei-municipal-1734-2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1550/lei-municipal-1735-2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1551/lei-municipal-1736-2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1552/lei-municipal-1737-2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1553/lei-municipal-1738-2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1554/lei-municipal-1739-2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1555/lei-municipal-1740-2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1556/lei-municipal-1741-2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1557/lei-municipal-1742-2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1558/lei-municipal-1743-2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1559/lei-municipal-1744-2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1560/lei-municipal-1745-2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1561/lei-municipal-1746-2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1562/lei-municipal-1747-2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1563/lei-municipal-1748-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1564/lei-municipal-1749-2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1565/lei-municipal-1750-2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1566/lei-municipal-1751-2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1567/lei-municipal-1752-2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1501/projeto-de-lei-001-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1502/projeto-de-lei-002-2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1503/projeto-de-lei-003-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1504/projeto-de-lei-004-2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1505/projeto-de-lei-005-2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1506/projeto-de-lei-006-2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1507/projeto-de-lei-007-2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1508/projeto-de-lei-008-2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1509/projeto-de-lei-009-2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1510/projeto-de-lei-010-2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1511/projeto-de-lei-011-2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1512/projeto-de-lei-012-2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1513/projeto-de-lei-013-2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1514/projeto-de-lei-014-2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1515/projeto-de-lei-016-2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1516/projeto-de-lei-017-2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1517/projeto-de-lei-018-2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1518/projeto-de-lei-019-2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1519/projeto-de-lei-020-2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1520/projeto-de-lei-021-2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1521/projeto-de-lei-022-2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1522/projeto-de-lei-023-2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1523/projeto-de-lei-024-2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1524/projeto-de-lei-025-2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1525/lei-municipal-1710-2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1526/lei-municipal-1711-2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1527/lei-municipal-1712-2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1528/lei-municipal-1713-2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1529/lei-municipal-1714-2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1530/lei-municipal-1715-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1531/lei-municipal-1716-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1532/lei-municipal-1717-2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1533/lei-municipal-1718-2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1534/lei-municipal-1719-2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1535/lei-municipal-1720-2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1536/lei-municipal-1721-2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1537/lei-municipal-1722-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1538/lei-municipal-1723-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1539/lei-municipal-1724-2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1540/lei-municipal-1725-2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1541/lei-municipal-1726-2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1542/lei-municipal-1727-2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1543/lei-municipal-1728-2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1544/lei-municipal-1729-2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1545/lei-municipal-1730-2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1546/lei-municipal-1731-2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1547/lei-municipal-1732-2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1548/lei-municipal-1733-2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1549/lei-municipal-1734-2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1550/lei-municipal-1735-2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1551/lei-municipal-1736-2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1552/lei-municipal-1737-2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1553/lei-municipal-1738-2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1554/lei-municipal-1739-2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1555/lei-municipal-1740-2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1556/lei-municipal-1741-2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1557/lei-municipal-1742-2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1558/lei-municipal-1743-2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1559/lei-municipal-1744-2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1560/lei-municipal-1745-2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1561/lei-municipal-1746-2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1562/lei-municipal-1747-2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1563/lei-municipal-1748-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1564/lei-municipal-1749-2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1565/lei-municipal-1750-2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1566/lei-municipal-1751-2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1567/lei-municipal-1752-2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1501/projeto-de-lei-001-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1502/projeto-de-lei-002-2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1503/projeto-de-lei-003-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1504/projeto-de-lei-004-2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1505/projeto-de-lei-005-2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1506/projeto-de-lei-006-2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1507/projeto-de-lei-007-2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1508/projeto-de-lei-008-2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1509/projeto-de-lei-009-2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1510/projeto-de-lei-010-2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1511/projeto-de-lei-011-2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1512/projeto-de-lei-012-2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1513/projeto-de-lei-013-2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1514/projeto-de-lei-014-2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1515/projeto-de-lei-016-2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1516/projeto-de-lei-017-2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1517/projeto-de-lei-018-2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1518/projeto-de-lei-019-2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1519/projeto-de-lei-020-2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1520/projeto-de-lei-021-2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1521/projeto-de-lei-022-2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1522/projeto-de-lei-023-2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1523/projeto-de-lei-024-2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2005/1524/projeto-de-lei-025-2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="177.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>