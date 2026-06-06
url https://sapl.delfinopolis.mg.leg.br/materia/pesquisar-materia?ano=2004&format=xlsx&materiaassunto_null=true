--- v0 (2025-12-27)
+++ v1 (2026-06-06)
@@ -54,957 +54,957 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1568/projeto-de-lei-001-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1568/projeto-de-lei-001-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementações de dotações do Orçamento corrente e da outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1569/projeto-de-lei-003-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1569/projeto-de-lei-003-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementações de dotações do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1570/projeto-de-lei-004-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1570/projeto-de-lei-004-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono salarial aos empregados, no exercício de suas funções na balsa, em razão dos festejos carnavalescos e dá outras providências.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Fernandes, José Geraldo Domiciano</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1571/projeto-de-lei-005-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1571/projeto-de-lei-005-2004.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo assinam, usando de suas atribuições legais e regimentais, apresentam o seguinte substitutivo ao Projeto de Lei n. 005/2004 , que "Dispõe sobe a cota de contribuição do Municópios participantes do Consórcio Intermunicipal de Saúde dos Municípios do Lago de Peixotos- CISLPA":</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1572/projeto-de-lei-006-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1572/projeto-de-lei-006-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1573/projeto-de-lei-007-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1573/projeto-de-lei-007-2004.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1574/projeto-de-lei-008-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1574/projeto-de-lei-008-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de veículos oficiais para prestação de serviços sociais e dá outras providências.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1575/projeto-de-lei-009-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1575/projeto-de-lei-009-2004.pdf</t>
   </si>
   <si>
     <t>Maria de Lourdes Ferreira Lopes dos Reis, Presidenta da Câmara Municipal de Delfinópolis (MG), no uso de suas atribuições, faz saber que o Vereador Fabiano Martins Cunha apresentou, e a Câmara Municipal APROVOU a seguinte Lei:</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1576/projeto-de-lei-010-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1576/projeto-de-lei-010-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome da Pré-Escola Municipal "Pequeno Polegar" e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1577/projeto-de-lei-012-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1577/projeto-de-lei-012-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Fabiano Martins Cunha</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1578/projeto-de-lei-013-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1578/projeto-de-lei-013-2004.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "A Escola por dentro do Legislativo" e dá outras providências.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1579/projeto-de-lei-014-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1579/projeto-de-lei-014-2004.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1.° da Lei Municipal n.° 1512 de 29 de agosto de 2001.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1580/projeto-de-lei-015-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1580/projeto-de-lei-015-2004.pdf</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1581/projeto-de-lei-016-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1581/projeto-de-lei-016-2004.pdf</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1582/projeto-de-lei-017-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1582/projeto-de-lei-017-2004.pdf</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1583/projeto-de-lei-018-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1583/projeto-de-lei-018-2004.pdf</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1584/projeto-de-lei-020-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1584/projeto-de-lei-020-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de Associação, como sendo de Utilidade Pública, como nesta se especifica.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1585/projeto-de-lei-021-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1585/projeto-de-lei-021-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Cessão em Comodato de área de 36 m², situada em terreno público, ao Conselho de Desenvolvimento Comunitário da "Mata dos Marques".</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1586/projeto-de-lei-022-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1586/projeto-de-lei-022-2004.pdf</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1587/projeto-de-lei-023-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1587/projeto-de-lei-023-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Artigo 1° da Lei 1.631/2004, que altera o Artigo 1° da Lei Municipal n.° 1.309/96 e dá outras providências.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1588/projeto-de-lei-024-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1588/projeto-de-lei-024-2004.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n.° 793, de 12 de março de 1985 e dá outras providências.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>João Neto Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1589/projeto-de-lei-026-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1589/projeto-de-lei-026-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para cessão de veículos oficiais para prestação de serviços sociais e dá outras providências.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1590/projeto-de-lei-027-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1590/projeto-de-lei-027-2004.pdf</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1591/projeto-de-lei-028-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1591/projeto-de-lei-028-2004.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social, dispõe sobre abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1592/projeto-de-lei-029-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1592/projeto-de-lei-029-2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do Artigo 1° da Lei Municipal n.° 1.171 de 10 de Setembro de 1993 para:" Fica o Chefe do Executivo Municipal autorizado a conceder incentivos à instalação de indústrias e empresas prestadoras de serviços terceirizados no Município." Concede Subvenção Econômica, dispõe sobre abertura de crédito, e dá outras providências.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1593/projeto-de-lei-030-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1593/projeto-de-lei-030-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1594/projeto-de-lei-031-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1594/projeto-de-lei-031-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a negociar com a Companhia Energética de Minas Gerais - CEMIG - a execução de obras de eletrificação rural, para atendimento a proprietários rurais de baixa renda do Município, bem como, autoriza o suplementação de datação do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1595/projeto-de-lei-032-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1595/projeto-de-lei-032-2004.pdf</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1596/projeto-de-lei-033-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1596/projeto-de-lei-033-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1597/projeto-de-lei-034-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1597/projeto-de-lei-034-2004.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1598/projeto-de-lei-035-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1598/projeto-de-lei-035-2004.pdf</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1599/projeto-de-lei-036-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1599/projeto-de-lei-036-2004.pdf</t>
   </si>
   <si>
     <t>Altera denominação da rua Cônego Marinho para Rua "Ruy Lourenço de Ataíde" e dá outras providências.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1600/projeto-de-lei-037-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1600/projeto-de-lei-037-2004.pdf</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1601/projeto-de-lei-038-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1601/projeto-de-lei-038-2004.pdf</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1602/projeto-de-lei-043-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1602/projeto-de-lei-043-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito especial para fazer face as despesas decorrentes do PROJETO DE TRABALHO TÉCNICO SOCIAL a ser desenvolvido pela Divisão de Assistência Social junto a Sociedade de São Vicente de Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1603/projeto-de-lei-044-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1603/projeto-de-lei-044-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza uso especial de Bem Público e dá outras providências.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1604/projeto-de-lei-045-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1604/projeto-de-lei-045-2004.pdf</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1605/projeto-de-lei-048-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1605/projeto-de-lei-048-2004.pdf</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1606/projeto-de-lei-050-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1606/projeto-de-lei-050-2004.pdf</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1607/projeto-de-lei-051-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1607/projeto-de-lei-051-2004.pdf</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1608/projeto-de-lei-052-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1608/projeto-de-lei-052-2004.pdf</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1609/projeto-de-lei-053-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1609/projeto-de-lei-053-2004.pdf</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1610/projeto-de-lei-054-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1610/projeto-de-lei-054-2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1°, da Lei 939, de 09 de novembro de 1989.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1611/projeto-de-lei-055-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1611/projeto-de-lei-055-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1612/projeto-de-lei-056-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1612/projeto-de-lei-056-2004.pdf</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Sebastião Ribeiro Lopes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1613/projeto-de-lei-057-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1613/projeto-de-lei-057-2004.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 14, no Bairro José Honório da Silva, na Sede do Município de Delfinópolis, para Rua Orlando Luiz de freitas.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Maria de Lourdes, João Neto e José Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1614/projeto-de-lei-058-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1614/projeto-de-lei-058-2004.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio mensal do Prefeito e do Vice-Prefeito para o Mandato de 2005 a 2008.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1615/projeto-de-lei-059-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1615/projeto-de-lei-059-2004.pdf</t>
   </si>
   <si>
     <t>Concede incentivo à instalação de empresas no Município de Delfinópolis, e dá, outras providências.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1616/projeto-de-lei-060-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1616/projeto-de-lei-060-2004.pdf</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1617/projeto-de-lei-061-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1617/projeto-de-lei-061-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atividade de transporte remunerado de passageiros, na conformidade da Lei Estadual n.° 12.618, de 24 de setembro de 1997, sobre o serviço de transporte de mercadorias pôr motocicletas e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1618/projeto-de-lei-062-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1618/projeto-de-lei-062-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza doação, concede Subvenção Social, dispõe sobre abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1619/projeto-de-lei-063-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1619/projeto-de-lei-063-2004.pdf</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1620/projeto-de-lei-064-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1620/projeto-de-lei-064-2004.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Via 1, do Parque Morada da Serra, para Rua Cleonice de Morais Dias Abreu.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1621/projeto-de-lei-065-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1621/projeto-de-lei-065-2004.pdf</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto-de-lei-066-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto-de-lei-066-2004.pdf</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto-de-lei-067-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto-de-lei-067-2004.pdf</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto-de-lei-068-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto-de-lei-068-2004.pdf</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1625/projeto-de-lei-069-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1625/projeto-de-lei-069-2004.pdf</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto-de-lei-071-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto-de-lei-071-2004.pdf</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto-de-lei-073-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto-de-lei-073-2004.pdf</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto-de-lei-074-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto-de-lei-074-2004.pdf</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto-de-lei-075-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto-de-lei-075-2004.pdf</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto-de-lei-076-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto-de-lei-076-2004.pdf</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto-de-lei-077-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto-de-lei-077-2004.pdf</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto-de-lei-078-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto-de-lei-078-2004.pdf</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto-de-lei-079-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto-de-lei-079-2004.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Via 3, do parque Morada da Serra para rua Jair Brandão.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto-de-lei-081-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto-de-lei-081-2004.pdf</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto-de-lei-083-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto-de-lei-083-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Execução da Dívida Ativa do município e dá outras providências.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto-de-lei-084-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto-de-lei-084-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto-de-lei-085-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto-de-lei-085-2004.pdf</t>
   </si>
   <si>
     <t>Institui relação de parceria para adoação de praças e/ou parques infantis, para preservação e manutenção por empresas da iniciativa privada.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto-de-lei-087-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto-de-lei-087-2004.pdf</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto-de-lei-088-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto-de-lei-088-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza uso especial de bem Público e dá outras providências.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto-de-lei-090-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto-de-lei-090-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Utilidade Pública Municipal da Associação Comercial Industrial, Agropecuária e de Serviço de Delfinópolis.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto-de-lei-091-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto-de-lei-091-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novos Códigos e Seções de logradouros para cobrança de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1642/projeto-de-lei-092-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1642/projeto-de-lei-092-2004.pdf</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1643/projeto-de-lei-093-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1643/projeto-de-lei-093-2004.pdf</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1644/projeto-de-lei-094-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1644/projeto-de-lei-094-2004.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 3, do distrito de Babilônia (Ponte Alta), no Município de Delfinópolis, para Rua Maria de Lourdes de Moraes.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1645/projeto-de-lei-095-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1645/projeto-de-lei-095-2004.pdf</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1646/projeto-de-lei-096-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1646/projeto-de-lei-096-2004.pdf</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1647/projeto-de-lei-097-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1647/projeto-de-lei-097-2004.pdf</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1648/projeto-de-lei-098-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1648/projeto-de-lei-098-2004.pdf</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1649/projeto-de-lei-099-2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1649/projeto-de-lei-099-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de empregos efetivos, comissionados e dá outras providências.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3674/resolucao_001_2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3674/resolucao_001_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição há homenagem "Trabalhador do Ano".</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3675/resolucao_004_2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3675/resolucao_004_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de comissão especial de estudos relacionados ao turismo e dá outras providências.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3676/resolucao_005_2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3676/resolucao_005_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição de veto total ao Projeto de Lei nº 039/2004, que "Dá nome ao Velório Municipal da Cidade de Delfinópolis".</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3677/resolucao_006_2004.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3677/resolucao_006_2004.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio mensal dos Vereadores para a Legislatura de 2005 a 2008.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1311,67 +1311,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1568/projeto-de-lei-001-2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1569/projeto-de-lei-003-2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1570/projeto-de-lei-004-2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1571/projeto-de-lei-005-2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1572/projeto-de-lei-006-2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1573/projeto-de-lei-007-2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1574/projeto-de-lei-008-2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1575/projeto-de-lei-009-2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1576/projeto-de-lei-010-2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1577/projeto-de-lei-012-2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1578/projeto-de-lei-013-2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1579/projeto-de-lei-014-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1580/projeto-de-lei-015-2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1581/projeto-de-lei-016-2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1582/projeto-de-lei-017-2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1583/projeto-de-lei-018-2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1584/projeto-de-lei-020-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1585/projeto-de-lei-021-2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1586/projeto-de-lei-022-2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1587/projeto-de-lei-023-2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1588/projeto-de-lei-024-2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1589/projeto-de-lei-026-2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1590/projeto-de-lei-027-2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1591/projeto-de-lei-028-2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1592/projeto-de-lei-029-2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1593/projeto-de-lei-030-2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1594/projeto-de-lei-031-2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1595/projeto-de-lei-032-2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1596/projeto-de-lei-033-2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1597/projeto-de-lei-034-2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1598/projeto-de-lei-035-2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1599/projeto-de-lei-036-2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1600/projeto-de-lei-037-2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1601/projeto-de-lei-038-2004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1602/projeto-de-lei-043-2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1603/projeto-de-lei-044-2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1604/projeto-de-lei-045-2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1605/projeto-de-lei-048-2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1606/projeto-de-lei-050-2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1607/projeto-de-lei-051-2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1608/projeto-de-lei-052-2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1609/projeto-de-lei-053-2004.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1610/projeto-de-lei-054-2004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1611/projeto-de-lei-055-2004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1612/projeto-de-lei-056-2004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1613/projeto-de-lei-057-2004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1614/projeto-de-lei-058-2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1615/projeto-de-lei-059-2004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1616/projeto-de-lei-060-2004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1617/projeto-de-lei-061-2004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1618/projeto-de-lei-062-2004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1619/projeto-de-lei-063-2004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1620/projeto-de-lei-064-2004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1621/projeto-de-lei-065-2004.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto-de-lei-066-2004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto-de-lei-067-2004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto-de-lei-068-2004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1625/projeto-de-lei-069-2004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto-de-lei-071-2004.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto-de-lei-073-2004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto-de-lei-074-2004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto-de-lei-075-2004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto-de-lei-076-2004.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto-de-lei-077-2004.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto-de-lei-078-2004.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto-de-lei-079-2004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto-de-lei-081-2004.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto-de-lei-083-2004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto-de-lei-084-2004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto-de-lei-085-2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto-de-lei-087-2004.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto-de-lei-088-2004.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto-de-lei-090-2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto-de-lei-091-2004.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1642/projeto-de-lei-092-2004.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1643/projeto-de-lei-093-2004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1644/projeto-de-lei-094-2004.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1645/projeto-de-lei-095-2004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1646/projeto-de-lei-096-2004.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1647/projeto-de-lei-097-2004.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1648/projeto-de-lei-098-2004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1649/projeto-de-lei-099-2004.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3674/resolucao_001_2004.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3675/resolucao_004_2004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3676/resolucao_005_2004.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3677/resolucao_006_2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1568/projeto-de-lei-001-2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1569/projeto-de-lei-003-2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1570/projeto-de-lei-004-2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1571/projeto-de-lei-005-2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1572/projeto-de-lei-006-2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1573/projeto-de-lei-007-2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1574/projeto-de-lei-008-2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1575/projeto-de-lei-009-2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1576/projeto-de-lei-010-2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1577/projeto-de-lei-012-2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1578/projeto-de-lei-013-2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1579/projeto-de-lei-014-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1580/projeto-de-lei-015-2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1581/projeto-de-lei-016-2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1582/projeto-de-lei-017-2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1583/projeto-de-lei-018-2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1584/projeto-de-lei-020-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1585/projeto-de-lei-021-2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1586/projeto-de-lei-022-2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1587/projeto-de-lei-023-2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1588/projeto-de-lei-024-2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1589/projeto-de-lei-026-2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1590/projeto-de-lei-027-2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1591/projeto-de-lei-028-2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1592/projeto-de-lei-029-2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1593/projeto-de-lei-030-2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1594/projeto-de-lei-031-2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1595/projeto-de-lei-032-2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1596/projeto-de-lei-033-2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1597/projeto-de-lei-034-2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1598/projeto-de-lei-035-2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1599/projeto-de-lei-036-2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1600/projeto-de-lei-037-2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1601/projeto-de-lei-038-2004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1602/projeto-de-lei-043-2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1603/projeto-de-lei-044-2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1604/projeto-de-lei-045-2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1605/projeto-de-lei-048-2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1606/projeto-de-lei-050-2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1607/projeto-de-lei-051-2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1608/projeto-de-lei-052-2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1609/projeto-de-lei-053-2004.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1610/projeto-de-lei-054-2004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1611/projeto-de-lei-055-2004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1612/projeto-de-lei-056-2004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1613/projeto-de-lei-057-2004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1614/projeto-de-lei-058-2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1615/projeto-de-lei-059-2004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1616/projeto-de-lei-060-2004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1617/projeto-de-lei-061-2004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1618/projeto-de-lei-062-2004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1619/projeto-de-lei-063-2004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1620/projeto-de-lei-064-2004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1621/projeto-de-lei-065-2004.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1622/projeto-de-lei-066-2004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1623/projeto-de-lei-067-2004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1624/projeto-de-lei-068-2004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1625/projeto-de-lei-069-2004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1626/projeto-de-lei-071-2004.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1627/projeto-de-lei-073-2004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1628/projeto-de-lei-074-2004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1629/projeto-de-lei-075-2004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1630/projeto-de-lei-076-2004.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1631/projeto-de-lei-077-2004.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1632/projeto-de-lei-078-2004.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1633/projeto-de-lei-079-2004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1634/projeto-de-lei-081-2004.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1635/projeto-de-lei-083-2004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1636/projeto-de-lei-084-2004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1637/projeto-de-lei-085-2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1638/projeto-de-lei-087-2004.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1639/projeto-de-lei-088-2004.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1640/projeto-de-lei-090-2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1641/projeto-de-lei-091-2004.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1642/projeto-de-lei-092-2004.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1643/projeto-de-lei-093-2004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1644/projeto-de-lei-094-2004.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1645/projeto-de-lei-095-2004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1646/projeto-de-lei-096-2004.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1647/projeto-de-lei-097-2004.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1648/projeto-de-lei-098-2004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/1649/projeto-de-lei-099-2004.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3674/resolucao_001_2004.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3675/resolucao_004_2004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3676/resolucao_005_2004.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2004/3677/resolucao_006_2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>