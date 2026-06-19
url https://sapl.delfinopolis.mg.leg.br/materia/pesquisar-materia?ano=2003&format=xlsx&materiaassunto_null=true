--- v0 (2025-12-23)
+++ v1 (2026-06-19)
@@ -51,1044 +51,1044 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3666/emenda_a_resolucao_003_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3666/emenda_a_resolucao_003_2003.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Resolução 003/2003.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1893/portaria-001-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1893/portaria-001-2003.pdf</t>
   </si>
   <si>
     <t>Nomeia Membros da Comissão Permanente de Licitação da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto-de-lei-001-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto-de-lei-001-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto-de-lei-002-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto-de-lei-002-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono salarial aos empregados no exercício de suas funções na balsa, em razão dos festejos carnavalescos e dá outras providências.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Venina Célia Ataíde Itokazu</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto-de-lei-005-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto-de-lei-005-2003.pdf</t>
   </si>
   <si>
     <t>Altera denominação do Terminal Rodoviário de Delfinópolis para Terminal Rodoviário Maria do Carmo da Silva "Mãe Véia" e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fabiano Martins Cunha</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto-de-lei-006-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto-de-lei-006-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Balcão Municipal de Empregos" e dá outras providências.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto-de-lei-007-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto-de-lei-007-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono salarial aos empregados municipais.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto-de-lei-008-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto-de-lei-008-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bens inservíveis ao patrimônio público municipal, para entidades que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto-de-lei-009-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto-de-lei-009-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de assinatura de Convênio, como se especifica.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto-de-lei-010-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto-de-lei-010-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de pensão por morte à viúva de servidor municipal aposentado,cujo benefício é custeado pelo Município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto-de-lei-012-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto-de-lei-012-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre exclusão, criação de empregos em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto-de-lei-013-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto-de-lei-013-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a alienação da produção de materiais reciclados e humo da usina de Reciclagem de Lixo de Delfinópolis.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto-de-lei-014-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto-de-lei-014-2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do executivo Municipal de Delfinópolis a firmar termo associativo com a Associação Nascentes das Gerais.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto-de-lei-015-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto-de-lei-015-2003.pdf</t>
   </si>
   <si>
     <t>Concede folgas remuneradas para servidores públicos municipais.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto-de-lei-016-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto-de-lei-016-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto-de-lei-018-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto-de-lei-018-2003.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto-de-lei-019-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto-de-lei-019-2003.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a meia entrada aos estudantes em eventos culturais, recreativos, esportivos ou congêneres no município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto-de-lei-020-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto-de-lei-020-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificação da alínea "e" da cláusula Segunda do termo de cessão de uso n.° 001/2002, firmado entre a Prefeitura Municipal de Delfinópolis e a Associação Esportiva de Delfinópolis/MG, autorizada pela Lei n.°1547/2002, de 18 de Setembro de 2002.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto-de-lei-021-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto-de-lei-021-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de pensão por morte aos filhos de servidor municipal aposentado, cujo benefício é custeado pelo Município.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto-de-lei-022-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto-de-lei-022-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de empregos em caráter efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto-de-lei-023-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto-de-lei-023-2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a associar o Município à Instituição de Crédito Popular do Sudoeste Mineiro e dá outras providências.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto-de-lei-024-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto-de-lei-024-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial para atendimento do Projeto SOPREV, dá outras providências.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>João Neto Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto-de-lei-026-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto-de-lei-026-2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação da letra "b", do artigo 3°, da Lei 027/1999, que "Estima a Receita e fixa a Despesa para o Exercício de 2000".</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto-de-lei-027-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto-de-lei-027-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação salarial para o exercício e desempenhom do emprego de Professor Regente do 1° ciclo nas Escolas Municipais Néria Manoelina Fernandes e Padre Anchieta e dá outras providências.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto-de-lei-028-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto-de-lei-028-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Escola Municipal São João Batista do Glória para Escola Municipal Afonso Martins Silva.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto-de-lei-029-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto-de-lei-029-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Escola Municipal de Babilônia, do Distrito Babilônia para Escola Municipal Lourdes Aparecida da Silva.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto-de-lei-030-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto-de-lei-030-2003.pdf</t>
   </si>
   <si>
     <t>Altera do nome da Rua 2, do Distrito de Babilônia, para Rua Joaquim Ribeiro da Silva.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto-de-lei-031-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto-de-lei-031-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 5, do Distrito de Babilônia, para Rua José Cabral Rosa.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto-de-lei-032-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto-de-lei-032-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 7, do Distrito de Babilônia, para Rua José Augusto Pereira.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1677/projeto-de-lei-033-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1677/projeto-de-lei-033-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 8, do Distrito de Babilônia, para Rua Delcídio Gomes de Castro.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1678/projeto-de-lei-034-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1678/projeto-de-lei-034-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 9, do Distrito de Babilônia, para Rua Expedita Luíza de Oliveira.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1679/projeto-de-lei-035-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1679/projeto-de-lei-035-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 13, do Distrito de Babilônia, para Rua Olívio Batista Machado.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1680/projeto-de-lei-036-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1680/projeto-de-lei-036-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 14, do Distrito de Babilônia, para Rua Antônio Bispo Garcia.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1681/projeto-de-lei-037-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1681/projeto-de-lei-037-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 16, do Distrito de Babilônia, para Rua Benedito Venâncio Magalhães.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1682/projeto-de-lei-038-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1682/projeto-de-lei-038-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Formiga, do Distrito de Babilônia, para Rua Maria Enriqueta Bento.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1683/projeto-de-lei-039-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1683/projeto-de-lei-039-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificação do inciso XIII, do art. 7°, da Lei Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1684/projeto-de-lei-040-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1684/projeto-de-lei-040-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição salarial dos empregados do executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1685/projeto-de-lei-042-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1685/projeto-de-lei-042-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 1, do Distrito de Babilônia, para Rua Antônio Batista Machado.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1686/projeto-de-lei-043-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1686/projeto-de-lei-043-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 4, do Distrito de Babilônia, para Rua José Bernardes Zidoro.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1687/projeto-de-lei-044-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1687/projeto-de-lei-044-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 6, do Distrito de Babilônia, para Rua Rosa Maria Júnior.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1688/projeto-de-lei-045-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1688/projeto-de-lei-045-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 10, do Distrito de Babilônia, para Rua Maria Jucelino Moraes.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1689/projeto-de-lei-046-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1689/projeto-de-lei-046-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 11, do Distrito de Babilônia, para Rua Saturino Ribeiro do Nascimento.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1690/projeto-de-lei-047-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1690/projeto-de-lei-047-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 12, do Distrito de Babilônia, para Rua José Martins da Silva.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1691/projeto-de-lei-048-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1691/projeto-de-lei-048-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 15, do Distrito de Babilônia, para Rua José Balduíno de Souza.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1692/projeto-de-lei-049-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1692/projeto-de-lei-049-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 17, do Distrito de Babilônia, para Rua Irene Lourdes da Silva.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1693/projeto-de-lei-051-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1693/projeto-de-lei-051-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome do Centro de Educação Infantil de Babilônia, para Centro de Educação Infantil "Francisco Rodrigues Nunes".</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1694/projeto-de-lei-052-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1694/projeto-de-lei-052-2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1.° da Lei n.° 1160, de 06 de agosto de 1993.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1695/projeto-de-lei-053-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1695/projeto-de-lei-053-2003.pdf</t>
   </si>
   <si>
     <t>Altera denominação da Quadra Poliesportiva de Delfinópolis para Quadra Poliesportiva "Rodrigo Martins de Lima" e dá outras providências.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Sebastião Ribeiro Lopes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1696/projeto-de-lei-055-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1696/projeto-de-lei-055-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da rua projetada II, em Delfinópolis, para Rua Geraldo Ribeiro de Lima.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1697/projeto-de-lei-056-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1697/projeto-de-lei-056-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do aumento de salário previsto na Lei 1580/2003 aos empregos de Professor de Educação Religiosa e Educação Artística, criados pela Lei 1592/2003.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1698/projeto-de-lei-057-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1698/projeto-de-lei-057-2003.pdf</t>
   </si>
   <si>
     <t>Modifica o § 1.°, do art. 1.°, da Lei n.° 1.505, de 06 de Junho de 2001.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1699/projeto-de-lei-058-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1699/projeto-de-lei-058-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre remanejamento do emprego de telefonista desta Prefeitura e dá outras Providências.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>José Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1700/projeto-de-lei-061-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1700/projeto-de-lei-061-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de leite para famílias carentes.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1701/projeto-de-lei-062-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1701/projeto-de-lei-062-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Praça do Cemitério, localizada atrás do Cemitério do Povoado de Olhos D´água, para Praça Neri Alves de Oliveira.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1702/projeto-de-lei-063-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1702/projeto-de-lei-063-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 18, do Distrito de Babilônia, para Rua José Garcia do espírito Santo.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1703/projeto-de-lei-064-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1703/projeto-de-lei-064-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da "Quadra de Esportes de olhos D´água" para "Quadra de Esportes José Soares Filho".</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1704/projeto-de-lei-065-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1704/projeto-de-lei-065-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de Associação como sendo de Utilidade Pública, como nesta se especifica.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1705/projeto-de-lei-066-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1705/projeto-de-lei-066-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a insenção de pagamento de Imposto Predial e Territorial Urbano - IPTU - concedida aos proprietários de loteamento com registro nesta Prefeitur e dá outras providências.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1706/projeto-de-lei-067-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1706/projeto-de-lei-067-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Praça I (Praça Matriz) para Praça Francisco Alves Maia.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1707/projeto-de-lei-068-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1707/projeto-de-lei-068-2003.pdf</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1708/projeto-de-lei-069-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1708/projeto-de-lei-069-2003.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1709/projeto-de-lei-070-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1709/projeto-de-lei-070-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novos Códigos e Seções de Logradouros para a cobrança de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1710/projeto-de-lei-071-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1710/projeto-de-lei-071-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Quadra Poliesportiva do Distrito de Babilônia, ou "Quadra Nova", para "Quadra Poliesportiva Itamar Alves Arantes.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1711/projeto-de-lei-072-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1711/projeto-de-lei-072-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome do Estádio de Futebol do Distrito de Babilônia para Estádio de Futebol Sebastião Pereira.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>José Geraldo Domiciano</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1712/projeto-de-lei-073-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1712/projeto-de-lei-073-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Praça do Cemitério para Praça Pedro José de Morais (Pedro Carlota).</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1713/projeto-de-lei-074-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1713/projeto-de-lei-074-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome do "Posto Municipal de Saúde do Distrito de Babilônia", para Posto de Saúde "Francisco Rodrigues Nunes".</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1714/projeto-de-lei-075-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1714/projeto-de-lei-075-2003.pdf</t>
   </si>
   <si>
     <t>Concede Subvenções e Contribuições e da outras providências.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1715/projeto-de-lei-076-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1715/projeto-de-lei-076-2003.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Delfinópolis MG, no uso das atribuições que lhe confere a legislação, faz saber que a Câmara Municipal aprovou e ele sanciona e promulga a seguinte lei.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1716/projeto-de-lei-077-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1716/projeto-de-lei-077-2003.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a Campanha Educativa no Combate ao uso de Drogas, em Diversões Públicas.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1717/projeto-de-lei-078-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1717/projeto-de-lei-078-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atribuições do Chefe do Departamento de Obras e Serviços Urbanos da Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1718/projeto-de-lei-079-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1718/projeto-de-lei-079-2003.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Centro de Saúde de Delfinópolis de "Centro de Saúde Nilo Paim".</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1719/projeto-de-lei-080-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1719/projeto-de-lei-080-2003.pdf</t>
   </si>
   <si>
     <t>Altera o nome do Centro de Educação Infantil "Francisco Rodrigues Nunes" para "Centro de Educação Infantil Geanderson de Miranda Reinaldo".</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1720/projeto-de-lei-081-2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1720/projeto-de-lei-081-2003.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementações de dotações do Orçamento corrente e da outras providências.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3663/resolucao_001_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3663/resolucao_001_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção de veto parcial ao Projeto de Lei n° 002/2003, que "Concede abono salarial aos empregados no exercício de suas funções na balsa, em razão dos festejos carnavalescos e dá outras providências".</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3664/resolucao_002_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3664/resolucao_002_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para utilização do recinto de reuniões da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3665/resolucao_003_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3665/resolucao_003_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3667/resolucao_004_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3667/resolucao_004_2003.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 9º do Regimento Interno da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3668/resolucao_005_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3668/resolucao_005_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de comissão especial de estudos.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3669/resolucao_006_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3669/resolucao_006_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto total ao Projeto de Lei n° 015/2003, que "Concede folgas remuneradas para servidores municipais".</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3670/resolucao_007_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3670/resolucao_007_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto ao Projeto de Lei n° 025/2003, que "Fixa a remuneração dos cargos criados pela Resolução Nº003/2003".</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3671/resolucao_009_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3671/resolucao_009_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto ao Projeto de Lei n° 026/2003, que "Altera a redação da letra "b", do artigo 3°, da Lei 027/1999, que estima a Receita e Fixa a Despesa para o Exercício de 2000".</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3672/resolucao_011_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3672/resolucao_011_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do total ao Projeto de Lei n° 052/2003, que "Altera a redação do art. 1°, da Lei n°1160 de 06 de agosto de 1993".</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3673/resolucao_012_2003.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3673/resolucao_012_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto ao Projeto de Lei n° 061/2003, que "Dispõe sobre a doção de leite para famílias carentes".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1395,67 +1395,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3666/emenda_a_resolucao_003_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1893/portaria-001-2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto-de-lei-001-2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto-de-lei-002-2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto-de-lei-005-2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto-de-lei-006-2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto-de-lei-007-2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto-de-lei-008-2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto-de-lei-009-2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto-de-lei-010-2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto-de-lei-012-2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto-de-lei-013-2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto-de-lei-014-2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto-de-lei-015-2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto-de-lei-016-2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto-de-lei-018-2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto-de-lei-019-2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto-de-lei-020-2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto-de-lei-021-2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto-de-lei-022-2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto-de-lei-023-2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto-de-lei-024-2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto-de-lei-026-2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto-de-lei-027-2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto-de-lei-028-2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto-de-lei-029-2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto-de-lei-030-2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto-de-lei-031-2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto-de-lei-032-2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1677/projeto-de-lei-033-2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1678/projeto-de-lei-034-2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1679/projeto-de-lei-035-2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1680/projeto-de-lei-036-2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1681/projeto-de-lei-037-2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1682/projeto-de-lei-038-2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1683/projeto-de-lei-039-2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1684/projeto-de-lei-040-2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1685/projeto-de-lei-042-2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1686/projeto-de-lei-043-2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1687/projeto-de-lei-044-2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1688/projeto-de-lei-045-2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1689/projeto-de-lei-046-2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1690/projeto-de-lei-047-2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1691/projeto-de-lei-048-2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1692/projeto-de-lei-049-2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1693/projeto-de-lei-051-2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1694/projeto-de-lei-052-2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1695/projeto-de-lei-053-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1696/projeto-de-lei-055-2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1697/projeto-de-lei-056-2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1698/projeto-de-lei-057-2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1699/projeto-de-lei-058-2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1700/projeto-de-lei-061-2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1701/projeto-de-lei-062-2003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1702/projeto-de-lei-063-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1703/projeto-de-lei-064-2003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1704/projeto-de-lei-065-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1705/projeto-de-lei-066-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1706/projeto-de-lei-067-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1707/projeto-de-lei-068-2003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1708/projeto-de-lei-069-2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1709/projeto-de-lei-070-2003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1710/projeto-de-lei-071-2003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1711/projeto-de-lei-072-2003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1712/projeto-de-lei-073-2003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1713/projeto-de-lei-074-2003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1714/projeto-de-lei-075-2003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1715/projeto-de-lei-076-2003.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1716/projeto-de-lei-077-2003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1717/projeto-de-lei-078-2003.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1718/projeto-de-lei-079-2003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1719/projeto-de-lei-080-2003.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1720/projeto-de-lei-081-2003.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3663/resolucao_001_2003.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3664/resolucao_002_2003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3665/resolucao_003_2003.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3667/resolucao_004_2003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3668/resolucao_005_2003.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3669/resolucao_006_2003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3670/resolucao_007_2003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3671/resolucao_009_2003.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3672/resolucao_011_2003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3673/resolucao_012_2003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3666/emenda_a_resolucao_003_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1893/portaria-001-2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1650/projeto-de-lei-001-2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1651/projeto-de-lei-002-2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1652/projeto-de-lei-005-2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1653/projeto-de-lei-006-2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1654/projeto-de-lei-007-2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1655/projeto-de-lei-008-2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1656/projeto-de-lei-009-2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1657/projeto-de-lei-010-2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1658/projeto-de-lei-012-2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1659/projeto-de-lei-013-2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1660/projeto-de-lei-014-2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1661/projeto-de-lei-015-2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1662/projeto-de-lei-016-2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1663/projeto-de-lei-018-2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1664/projeto-de-lei-019-2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1665/projeto-de-lei-020-2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1666/projeto-de-lei-021-2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1667/projeto-de-lei-022-2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1668/projeto-de-lei-023-2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1669/projeto-de-lei-024-2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1670/projeto-de-lei-026-2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1671/projeto-de-lei-027-2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1672/projeto-de-lei-028-2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1673/projeto-de-lei-029-2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1674/projeto-de-lei-030-2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1675/projeto-de-lei-031-2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1676/projeto-de-lei-032-2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1677/projeto-de-lei-033-2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1678/projeto-de-lei-034-2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1679/projeto-de-lei-035-2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1680/projeto-de-lei-036-2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1681/projeto-de-lei-037-2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1682/projeto-de-lei-038-2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1683/projeto-de-lei-039-2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1684/projeto-de-lei-040-2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1685/projeto-de-lei-042-2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1686/projeto-de-lei-043-2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1687/projeto-de-lei-044-2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1688/projeto-de-lei-045-2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1689/projeto-de-lei-046-2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1690/projeto-de-lei-047-2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1691/projeto-de-lei-048-2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1692/projeto-de-lei-049-2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1693/projeto-de-lei-051-2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1694/projeto-de-lei-052-2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1695/projeto-de-lei-053-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1696/projeto-de-lei-055-2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1697/projeto-de-lei-056-2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1698/projeto-de-lei-057-2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1699/projeto-de-lei-058-2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1700/projeto-de-lei-061-2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1701/projeto-de-lei-062-2003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1702/projeto-de-lei-063-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1703/projeto-de-lei-064-2003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1704/projeto-de-lei-065-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1705/projeto-de-lei-066-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1706/projeto-de-lei-067-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1707/projeto-de-lei-068-2003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1708/projeto-de-lei-069-2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1709/projeto-de-lei-070-2003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1710/projeto-de-lei-071-2003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1711/projeto-de-lei-072-2003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1712/projeto-de-lei-073-2003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1713/projeto-de-lei-074-2003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1714/projeto-de-lei-075-2003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1715/projeto-de-lei-076-2003.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1716/projeto-de-lei-077-2003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1717/projeto-de-lei-078-2003.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1718/projeto-de-lei-079-2003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1719/projeto-de-lei-080-2003.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/1720/projeto-de-lei-081-2003.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3663/resolucao_001_2003.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3664/resolucao_002_2003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3665/resolucao_003_2003.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3667/resolucao_004_2003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3668/resolucao_005_2003.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3669/resolucao_006_2003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3670/resolucao_007_2003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3671/resolucao_009_2003.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3672/resolucao_011_2003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3673/resolucao_012_2003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>