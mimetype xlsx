--- v0 (2026-03-04)
+++ v1 (2026-06-04)
@@ -54,819 +54,819 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1908/lei-municipal-1528-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1908/lei-municipal-1528-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1909/lei-municipal-1529-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1909/lei-municipal-1529-2002.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios para o cargo em comissão de Diretor Geral da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1910/lei-municipal-1530-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1910/lei-municipal-1530-2002.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios para o cargo em comissão de Assessor Contábil da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1911/lei-municipal-1531-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1911/lei-municipal-1531-2002.pdf</t>
   </si>
   <si>
     <t>Fixa salário para o cargo efetivo de Auxiliar de Secretaria da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1912/lei-municipal-1532-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1912/lei-municipal-1532-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição de função gratificada e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1913/lei-municipal-1533-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1913/lei-municipal-1533-2002.pdf</t>
   </si>
   <si>
     <t>Cria emprego em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3300/lei_municipal_1.538-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3300/lei_municipal_1.538-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de licença aos Servidores Estáveis, para tratar de interesses particulares e dá outras providências.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1894/portaria-001-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1894/portaria-001-2002.pdf</t>
   </si>
   <si>
     <t>Nomeia o Sr. João Batista de Ataíde para o cargo em comissão de Assessor Contábil da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1895/portaria-002-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1895/portaria-002-2002.pdf</t>
   </si>
   <si>
     <t>Nomeia a Sra. Adelita Maria dos Santos Alão para o cargo em Comissão de Diretora Geral da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1896/portaria-003-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1896/portaria-003-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de Membros da Comissão de Controle Interno da Câmara Municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1897/portaria-004-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1897/portaria-004-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a liquidação de empenhos da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1898/portaria-005-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1898/portaria-005-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação, por prazo determinado, da Sra. Dilma de Castro Lopes Queiroz e dá outras providências.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1899/portaria-006-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1899/portaria-006-2002.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5°, da Portaria n°002/2001.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1900/portaria-007-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1900/portaria-007-2002.pdf</t>
   </si>
   <si>
     <t>Nomeia Membros da Comissão Permanente de Licitação e dá outras providências.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1901/portaria-008-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1901/portaria-008-2002.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2°, da Portaria n°005/2002.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>José Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1721/projeto-de-lei-001-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1721/projeto-de-lei-001-2002.pdf</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1722/projeto-de-lei-002-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1722/projeto-de-lei-002-2002.pdf</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1723/projeto-de-lei-003-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1723/projeto-de-lei-003-2002.pdf</t>
   </si>
   <si>
     <t>Fixa salário para o cargo efetivo de Auxiliar de Secretária da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1724/projeto-de-lei-004-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1724/projeto-de-lei-004-2002.pdf</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1725/projeto-de-lei-005-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1725/projeto-de-lei-005-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Estágio para Estudantes em Órgão e Entidade da Administração Pública e dá outras providências.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>Fabiano Martins Cunha</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1726/projeto-de-lei-006-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1726/projeto-de-lei-006-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre preferência na travessia da Balsa da Praia Vermelha para veículos que nesta especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>Venina Célia Ataíde Itokazu</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1727/projeto-de-lei-007-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1727/projeto-de-lei-007-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da obrigatoriedade de atividades de canto de hinos na rede pública municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1728/projeto-de-lei-008-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1728/projeto-de-lei-008-2002.pdf</t>
   </si>
   <si>
     <t>Estabelece a proteção do Patrimônio Cultural de Delfinópolis atendendo ao disposto no artigo 216 da Constituição Federal, autoriza o Poder Executivo a instituir o Conselho Deliberativo Municipal do Patrimônio Cultural de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1729/projeto-de-lei-009-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1729/projeto-de-lei-009-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de Associação como sendo de Utilidade público, como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1730/projeto-de-lei-010-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1730/projeto-de-lei-010-2002.pdf</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1731/projeto-de-lei-011-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1731/projeto-de-lei-011-2002.pdf</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1732/projeto-de-lei-012-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1732/projeto-de-lei-012-2002.pdf</t>
   </si>
   <si>
     <t>Institui na rede municipal de ensino do municipio de Delfinópolis a área de conhecimento "Educação Ambiental" e dá outras providências.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1733/projeto-de-lei-013-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1733/projeto-de-lei-013-2002.pdf</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1734/projeto-de-lei-014-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1734/projeto-de-lei-014-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1735/projeto-de-lei-016-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1735/projeto-de-lei-016-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre limpeza de terrenos vagos no município e dá outras providências.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1736/projeto-de-lei-017-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1736/projeto-de-lei-017-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Declaração de Associação como sendo de Utilidade Pública, como nesta se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1737/projeto-de-lei-018-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1737/projeto-de-lei-018-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de licença aos servidores estáveis, para tratar de interesses particulares e dá outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1738/projeto-de-lei-019-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1738/projeto-de-lei-019-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de Lei, como nesta se especifica.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1739/projeto-de-lei-020-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1739/projeto-de-lei-020-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono aos Servidores Municipais.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1740/projeto-de-lei-021-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1740/projeto-de-lei-021-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de Convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1741/projeto-de-lei-022-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1741/projeto-de-lei-022-2002.pdf</t>
   </si>
   <si>
     <t>Fixa valor do repasse para o CISLAP, e dá outras providências.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1742/projeto-de-lei-023-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1742/projeto-de-lei-023-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a firmar contrato, como neste se especifica.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1743/projeto-de-lei-024-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1743/projeto-de-lei-024-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a movimentar a disponibilidade de Caixa, como nesta se especifica.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1744/projeto-de-lei-025-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1744/projeto-de-lei-025-2002.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Municipal, como nesta se especifica.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1745/projeto-de-lei-026-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1745/projeto-de-lei-026-2002.pdf</t>
   </si>
   <si>
     <t>Concede subvenção Social, como nesta se especifica.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1746/projeto-de-lei-027-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1746/projeto-de-lei-027-2002.pdf</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1747/projeto-de-lei-028-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1747/projeto-de-lei-028-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias do Orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1748/projeto-de-lei-029-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1748/projeto-de-lei-029-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de Utilidade Pública, como nesta se especifica.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1749/projeto-de-lei-030-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1749/projeto-de-lei-030-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção e abre Crédito Especial, como nesta se especifica.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1750/projeto-de-lei-031-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1750/projeto-de-lei-031-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza uso especial de bem público e dá outras providências.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1751/projeto-de-lei-032-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1751/projeto-de-lei-032-2002.pdf</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1752/projeto-de-lei-033-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1752/projeto-de-lei-033-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de termo de Cessão de Uso, como nesta se especifica.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1753/projeto-de-lei-034-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1753/projeto-de-lei-034-2002.pdf</t>
   </si>
   <si>
     <t>O Chefe do Poder Executivo de Municipio de Delfinópolis/MG , no uso de suas atribuições legais, Resolve Propor a Seguinte Lei:</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1754/projeto-de-lei-035-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1754/projeto-de-lei-035-2002.pdf</t>
   </si>
   <si>
     <t>Concede Subvenções e Contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1755/projeto-de-lei-036-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1755/projeto-de-lei-036-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação do "Arquivo Histórico Municipal" e dá outras providências.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1756/projeto-de-lei-038-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1756/projeto-de-lei-038-2002.pdf</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1757/projeto-de-lei-039-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1757/projeto-de-lei-039-2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder executivo para firmar convênio com o Ministério Público do estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1758/projeto-de-lei-041-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1758/projeto-de-lei-041-2002.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias do Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1759/projeto-de-lei-043-2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1759/projeto-de-lei-043-2002.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção e Contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3646/resolucao_001_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3646/resolucao_001_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cargo em Comissão de Diretor Geral da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3647/resolucao_002_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3647/resolucao_002_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cargo em Comissão de Assessor Contábil da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3648/resolucao_003_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3648/resolucao_003_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de provimento efetivo de Auxiliar de Secretaria.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3649/resolucao_004_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3649/resolucao_004_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da carga horária da Copeira da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3650/resolucao_005_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3650/resolucao_005_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comissão de Controle Interno.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3651/resolucao_006_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3651/resolucao_006_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização provisória de dependências da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3652/resolucao_007_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3652/resolucao_007_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto ao projeto de lei n°01/2002 que "Fixa subsídios para o cargo em Comissão de Diretor Geral da Câmara Municipal de Delfinópolis".</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3653/resolucao_008_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3653/resolucao_008_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto ao projeto de lei n°02/2002 que "Fixa subsídios para o cargo em Comissão de Assessor Contábil da Câmara Municipal de Delfinópolis".</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3654/resolucao_009_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3654/resolucao_009_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do veto ao projeto de lei n°03/2002 que "Fixa salário para o cargo efetivo de Auxiliar de Secretaria da Câmara Municipal de Delfinópolis".</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3655/resolucao_010_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3655/resolucao_010_2002.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 245, do Regimento Interno da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3656/resolucao_011_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3656/resolucao_011_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para utilização do recinto de reuniões da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3657/resolucao_012_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3657/resolucao_012_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o patrocínio de Campeonato de Futebol de Chácara no Município de Delfinópolis.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3658/resolucao_013_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3658/resolucao_013_2002.pdf</t>
   </si>
   <si>
     <t>Altera a redação ao inciso I, do artigo 47; altera redação da letra "b", do inciso XXV, do art. 42, da Resolução que dispõe sobre o Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3659/resolucao_015_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3659/resolucao_015_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção de veto ao projeto de lei n°026/2002 que "Concede Subvenção Social como nesta se especifica".</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3660/resolucao_016_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3660/resolucao_016_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção de veto ao projeto de lei n°027/2002 que "Dispõe sobre abertura de crédito especial e dá outras providências".</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3661/resolucao_017_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3661/resolucao_017_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Reunião, na forma de audiência pública, no Distrito de Babilônia e no Povoado de Olhas D'água.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3662/resolucao_018_2002.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3662/resolucao_018_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do veto ao projeto de lei n°035/2002 que "Concede Subvenções e Contribuições e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1173,67 +1173,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1908/lei-municipal-1528-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1909/lei-municipal-1529-2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1910/lei-municipal-1530-2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1911/lei-municipal-1531-2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1912/lei-municipal-1532-2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1913/lei-municipal-1533-2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3300/lei_municipal_1.538-2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1894/portaria-001-2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1895/portaria-002-2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1896/portaria-003-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1897/portaria-004-2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1898/portaria-005-2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1899/portaria-006-2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1900/portaria-007-2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1901/portaria-008-2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1721/projeto-de-lei-001-2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1722/projeto-de-lei-002-2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1723/projeto-de-lei-003-2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1724/projeto-de-lei-004-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1725/projeto-de-lei-005-2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1726/projeto-de-lei-006-2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1727/projeto-de-lei-007-2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1728/projeto-de-lei-008-2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1729/projeto-de-lei-009-2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1730/projeto-de-lei-010-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1731/projeto-de-lei-011-2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1732/projeto-de-lei-012-2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1733/projeto-de-lei-013-2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1734/projeto-de-lei-014-2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1735/projeto-de-lei-016-2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1736/projeto-de-lei-017-2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1737/projeto-de-lei-018-2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1738/projeto-de-lei-019-2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1739/projeto-de-lei-020-2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1740/projeto-de-lei-021-2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1741/projeto-de-lei-022-2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1742/projeto-de-lei-023-2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1743/projeto-de-lei-024-2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1744/projeto-de-lei-025-2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1745/projeto-de-lei-026-2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1746/projeto-de-lei-027-2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1747/projeto-de-lei-028-2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1748/projeto-de-lei-029-2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1749/projeto-de-lei-030-2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1750/projeto-de-lei-031-2002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1751/projeto-de-lei-032-2002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1752/projeto-de-lei-033-2002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1753/projeto-de-lei-034-2002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1754/projeto-de-lei-035-2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1755/projeto-de-lei-036-2002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1756/projeto-de-lei-038-2002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1757/projeto-de-lei-039-2002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1758/projeto-de-lei-041-2002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1759/projeto-de-lei-043-2002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3646/resolucao_001_2002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3647/resolucao_002_2002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3648/resolucao_003_2002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3649/resolucao_004_2002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3650/resolucao_005_2002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3651/resolucao_006_2002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3652/resolucao_007_2002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3653/resolucao_008_2002.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3654/resolucao_009_2002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3655/resolucao_010_2002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3656/resolucao_011_2002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3657/resolucao_012_2002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3658/resolucao_013_2002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3659/resolucao_015_2002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3660/resolucao_016_2002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3661/resolucao_017_2002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3662/resolucao_018_2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1908/lei-municipal-1528-2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1909/lei-municipal-1529-2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1910/lei-municipal-1530-2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1911/lei-municipal-1531-2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1912/lei-municipal-1532-2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1913/lei-municipal-1533-2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3300/lei_municipal_1.538-2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1894/portaria-001-2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1895/portaria-002-2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1896/portaria-003-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1897/portaria-004-2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1898/portaria-005-2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1899/portaria-006-2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1900/portaria-007-2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1901/portaria-008-2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1721/projeto-de-lei-001-2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1722/projeto-de-lei-002-2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1723/projeto-de-lei-003-2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1724/projeto-de-lei-004-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1725/projeto-de-lei-005-2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1726/projeto-de-lei-006-2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1727/projeto-de-lei-007-2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1728/projeto-de-lei-008-2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1729/projeto-de-lei-009-2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1730/projeto-de-lei-010-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1731/projeto-de-lei-011-2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1732/projeto-de-lei-012-2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1733/projeto-de-lei-013-2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1734/projeto-de-lei-014-2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1735/projeto-de-lei-016-2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1736/projeto-de-lei-017-2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1737/projeto-de-lei-018-2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1738/projeto-de-lei-019-2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1739/projeto-de-lei-020-2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1740/projeto-de-lei-021-2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1741/projeto-de-lei-022-2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1742/projeto-de-lei-023-2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1743/projeto-de-lei-024-2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1744/projeto-de-lei-025-2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1745/projeto-de-lei-026-2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1746/projeto-de-lei-027-2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1747/projeto-de-lei-028-2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1748/projeto-de-lei-029-2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1749/projeto-de-lei-030-2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1750/projeto-de-lei-031-2002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1751/projeto-de-lei-032-2002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1752/projeto-de-lei-033-2002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1753/projeto-de-lei-034-2002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1754/projeto-de-lei-035-2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1755/projeto-de-lei-036-2002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1756/projeto-de-lei-038-2002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1757/projeto-de-lei-039-2002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1758/projeto-de-lei-041-2002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/1759/projeto-de-lei-043-2002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3646/resolucao_001_2002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3647/resolucao_002_2002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3648/resolucao_003_2002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3649/resolucao_004_2002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3650/resolucao_005_2002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3651/resolucao_006_2002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3652/resolucao_007_2002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3653/resolucao_008_2002.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3654/resolucao_009_2002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3655/resolucao_010_2002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3656/resolucao_011_2002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3657/resolucao_012_2002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3658/resolucao_013_2002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3659/resolucao_015_2002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3660/resolucao_016_2002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3661/resolucao_017_2002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2002/3662/resolucao_018_2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>