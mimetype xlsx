--- v0 (2025-12-26)
+++ v1 (2026-06-09)
@@ -54,966 +54,966 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1914/lei-municipal-1488-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1914/lei-municipal-1488-2001.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de subvenções e dá outas providências.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1915/lei-municipal-1489-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1915/lei-municipal-1489-2001.pdf</t>
   </si>
   <si>
     <t>Concede subvenções e Contribuições e da outras providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1916/lei-municipal-1490-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1916/lei-municipal-1490-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar gastos, como nesta se especifica.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1917/lei-municipal-1491-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1917/lei-municipal-1491-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo de Delfinópolis, firmar Contrato de Comodato Gratuito, como neste se especifica.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1918/lei-municipal-1492-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1918/lei-municipal-1492-2001.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea "j" ao § 2.° e § 3.° ao art. 1.° da Lei Municipal n.° 1383 de 12.11.97 e altera redação do parágrafo único do art. 4.° da Lei Municipal n.° 1.402 de 16.12.97, e dá outras providências.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1919/lei-municipal-1493-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1919/lei-municipal-1493-2001.pdf</t>
   </si>
   <si>
     <t>Dá nova redação do parágrafo único do art. 1.° da Lei n.° 1160, de 06 de agosto de 1993.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1920/lei-municipal-1494-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1920/lei-municipal-1494-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Chefe do Poder Executivo do Município de Delfinópolis/MG, para proceder a conservação, preparação, adaptação, manutenção, construção, reforma, fabricação, recuperação ou ampliação de estradas rurais que ligam propriedades particulares á estradas municipais ou públicas e dá outras providências.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1921/lei-municipal-1495-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1921/lei-municipal-1495-2001.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação  - FMH - e dá outras providências.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1922/lei-municipal-1496-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1922/lei-municipal-1496-2001.pdf</t>
   </si>
   <si>
     <t>Revoga Leis Municipais n.° 1.392, de 03.01.97 e n.° 1.396, de 10.12.97.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1923/lei-municipal-1497-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1923/lei-municipal-1497-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de leis, como nesta se especifica.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1924/lei-municipal-1498-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1924/lei-municipal-1498-2001.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 92, da Lei n.° 1.242 - Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1925/lei-municipal-1499-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1925/lei-municipal-1499-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a doar lotes de terrenos urbanos do Município para fins de construção de casa própria e dá outras providências.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1926/lei-municipal-1500-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1926/lei-municipal-1500-2001.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para pagamentos parcelados do 13.° Salário, aos Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1927/lei-municipal-1501-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1927/lei-municipal-1501-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar Contrato Particular de Comodato, como nesta se especifica.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1928/lei-municipal-1502-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1928/lei-municipal-1502-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declaração de entidade como sendo de utilidade pública e dá outras providências.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1929/lei-municipal-1503-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1929/lei-municipal-1503-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Concessão de Uso de Bem Público, como nesta se especifica.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1930/lei-municipal-1504-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1930/lei-municipal-1504-2001.pdf</t>
   </si>
   <si>
     <t>Concede subvenção e abre crédito especial, como nesta se especifica.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1931/lei-municipal-1505-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1931/lei-municipal-1505-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de imóveis a pessoas carentes, como nesta se especifica.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1932/lei-municipal-1506-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1932/lei-municipal-1506-2001.pdf</t>
   </si>
   <si>
     <t>Altera denominação da Praça Alamão para Praça Joaquim Carlos Machado e dá outras providências.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1933/lei-municipal-1507-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1933/lei-municipal-1507-2001.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Garantia de Renda Mínima associado a ações sócio-educativas, "Bolsa-Escola", no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1934/lei-municipal-1508-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1934/lei-municipal-1508-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a firmar Contrato, como nesta se especifica.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1935/lei-municipal-1509-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1935/lei-municipal-1509-2001.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Desenvolvimento Rural - CMDR - e dá outras providências.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1936/lei-municipal-1510-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1936/lei-municipal-1510-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1937/lei-municipal-1511-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1937/lei-municipal-1511-2001.pdf</t>
   </si>
   <si>
     <t>Cria o emprego em comissão de Diretor Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1938/lei-municipal-1512-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1938/lei-municipal-1512-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre liberação de veículo e/ou combustível para transporte de doentes, como nesta se especifica.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1939/lei-municipal-1513-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1939/lei-municipal-1513-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1940/lei-municipal-1514-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1940/lei-municipal-1514-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do "Dia Municipal do Músico", no Município de Delfinópolis, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1941/lei-municipal-1515-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1941/lei-municipal-1515-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3299/lei_municipal_1516_2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3299/lei_municipal_1516_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de anotação na CTPS dos empregados que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1942/lei-municipal-1517-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1942/lei-municipal-1517-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a introdução do nome do Vereador em lei de sua autoria e dá outras providências.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1943/lei-municipal-1518-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1943/lei-municipal-1518-2001.pdf</t>
   </si>
   <si>
     <t>Concede subvenções e Contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1944/lei-municipal-1520-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1944/lei-municipal-1520-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Delfinópolis para o período de 2002 a 2005.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1945/lei-municipal-1521-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1945/lei-municipal-1521-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com o Tribunal de justiça do Estado de Minas Gerias e dá outras providências.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1946/lei-municipal-1522-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1946/lei-municipal-1522-2001.pdf</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1947/lei-municipal-1523-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1947/lei-municipal-1523-2001.pdf</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1948/lei-municipal-1524-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1948/lei-municipal-1524-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial ás pessoas da terceira idade, deficientes e gestantes em repartições públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1949/lei-municipal-1526-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1949/lei-municipal-1526-2001.pdf</t>
   </si>
   <si>
     <t>Faz emenda a Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1950/lei-municipal-1527-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1950/lei-municipal-1527-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1902/portaria-001-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1902/portaria-001-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação do Sr. Marcos Geraldo Baldini para o cargo em Comissão de Assessor Jurídico da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1903/portaria-002-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1903/portaria-002-2001.pdf</t>
   </si>
   <si>
     <t>Nomeia Membros da Comissão Permanente de Licitação e da outras providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1760/projeto-de-lei-001-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1760/projeto-de-lei-001-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção e dá outras providências.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1761/projeto-de-lei-002-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1761/projeto-de-lei-002-2001.pdf</t>
   </si>
   <si>
     <t>Concede Subvenções e Contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1762/projeto-de-lei-003-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1762/projeto-de-lei-003-2001.pdf</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1763/projeto-de-lei-004-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1763/projeto-de-lei-004-2001.pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1764/projeto-de-lei-005-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1764/projeto-de-lei-005-2001.pdf</t>
   </si>
   <si>
     <t>Dá nova redação do parágrafo único do art. 1.° d Lei n.° 1160, de 06 de agosto de 1993.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1765/projeto-de-lei-006-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1765/projeto-de-lei-006-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Chefe do Poder Executivo do município de Delfinópolis /MG., para proceder a conservação, reparação, adaptação, manutenção, construção, reforma, fabricação, recuperação, ou ampliação de estradas rurais que ligam propriedades particulares à estradas municipais ou públicas e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1766/projeto-de-lei-007-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1766/projeto-de-lei-007-2001.pdf</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1767/projeto-de-lei-008-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1767/projeto-de-lei-008-2001.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação - FHM - e dá outras providências.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1768/projeto-de-lei-009-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1768/projeto-de-lei-009-2001.pdf</t>
   </si>
   <si>
     <t>Revoga leis Municipais: n.° 1.392, de 03.12.97 e n.° 1.396, de 10.12.97.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1769/projeto-de-lei-010-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1769/projeto-de-lei-010-2001.pdf</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1770/projeto-de-lei-011-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1770/projeto-de-lei-011-2001.pdf</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1771/projeto-de-lei-012-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1771/projeto-de-lei-012-2001.pdf</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1772/projeto-de-lei-014-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1772/projeto-de-lei-014-2001.pdf</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1773/projeto-de-lei-015-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1773/projeto-de-lei-015-2001.pdf</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1774/projeto-de-lei-016-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1774/projeto-de-lei-016-2001.pdf</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1775/projeto-de-lei-017-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1775/projeto-de-lei-017-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei orçamentária de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1776/projeto-de-lei-018-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1776/projeto-de-lei-018-2001.pdf</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1777/projeto-de-lei-019-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1777/projeto-de-lei-019-2001.pdf</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1778/projeto-de-lei-020-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1778/projeto-de-lei-020-2001.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção e abre Crédito Especial, como nesta se especifica.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1779/projeto-de-lei-021-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1779/projeto-de-lei-021-2001.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Garantia de Renda Mínima associado a ações sócio-educativas, "Bolsa- Escola", no Município de Delfinópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1780/projeto-de-lei-022-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1780/projeto-de-lei-022-2001.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1781/projeto-de-lei-023-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1781/projeto-de-lei-023-2001.pdf</t>
   </si>
   <si>
     <t>Cria emprego em comissão de Diretor Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1782/projeto-de-lei-024-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1782/projeto-de-lei-024-2001.pdf</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1783/projeto-de-lei-026-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1783/projeto-de-lei-026-2001.pdf</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1784/projeto-de-lei-028-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1784/projeto-de-lei-028-2001.pdf</t>
   </si>
   <si>
     <t>Altera denominação da Praça Alemão para Praça Joaquim Carlos Machado e dá outras providências.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1785/projeto-de-lei-029-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1785/projeto-de-lei-029-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre liberação de veículo e/ou combustível para transporte de doentes como nesta se especifica.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1786/projeto-de-lei-030-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1786/projeto-de-lei-030-2001.pdf</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1787/projeto-de-lei-031-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1787/projeto-de-lei-031-2001.pdf</t>
   </si>
   <si>
     <t>Faz emenda modificativa à Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1788/projeto-de-lei-032-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1788/projeto-de-lei-032-2001.pdf</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1789/projeto-de-lei-033-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1789/projeto-de-lei-033-2001.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com o Tribunal de Justiça do Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1790/projeto-de-lei-035-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1790/projeto-de-lei-035-2001.pdf</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1791/projeto-de-lei-036-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1791/projeto-de-lei-036-2001.pdf</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1792/projeto-de-lei-037-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1792/projeto-de-lei-037-2001.pdf</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1793/projeto-de-lei-038-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1793/projeto-de-lei-038-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas da terceira idade, deficientes e gestantes em repartições públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1794/projeto-de-lei-039-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1794/projeto-de-lei-039-2001.pdf</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>José Fernandes, Edson e Fabiano Cunha</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1795/projeto-de-lei-040-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1795/projeto-de-lei-040-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de anotação na CTPS dos Empregados que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1796/projeto-de-lei-041-2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1796/projeto-de-lei-041-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do "Dia Municipal do Músico" no Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3640/resolucao_001_2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3640/resolucao_001_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 22, da Resolução 007/92, que "Estabelece o Regimento Interno da Câmara Municipal de Delfinópolis - MG" e dá outras providências.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3641/resolucao_003_2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3641/resolucao_003_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer prévio do Tribunal de Contas do Estado de Minas Gerais ás contas relativas ao Exercício de 1998 da Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a execução de despesa com o imóvel locado para a Sede da Câmara.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3643/resolucao_007_2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3643/resolucao_007_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estimativa dos Vereadores e Funcionários da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3644/resolucao_008_2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3644/resolucao_008_2001.pdf</t>
   </si>
   <si>
     <t>Acrescenta incisos XXXIV e XXXV ao artigo 42, do Regimentos Interno da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3645/resolucao_009_2001.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3645/resolucao_009_2001.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 7º da Resolução n° que dispõe sobre o Regimento Interno da Câmara Municipal de Delfinópolis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1320,67 +1320,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1914/lei-municipal-1488-2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1915/lei-municipal-1489-2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1916/lei-municipal-1490-2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1917/lei-municipal-1491-2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1918/lei-municipal-1492-2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1919/lei-municipal-1493-2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1920/lei-municipal-1494-2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1921/lei-municipal-1495-2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1922/lei-municipal-1496-2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1923/lei-municipal-1497-2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1924/lei-municipal-1498-2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1925/lei-municipal-1499-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1926/lei-municipal-1500-2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1927/lei-municipal-1501-2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1928/lei-municipal-1502-2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1929/lei-municipal-1503-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1930/lei-municipal-1504-2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1931/lei-municipal-1505-2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1932/lei-municipal-1506-2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1933/lei-municipal-1507-2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1934/lei-municipal-1508-2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1935/lei-municipal-1509-2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1936/lei-municipal-1510-2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1937/lei-municipal-1511-2001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1938/lei-municipal-1512-2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1939/lei-municipal-1513-2001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1940/lei-municipal-1514-2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1941/lei-municipal-1515-2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3299/lei_municipal_1516_2001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1942/lei-municipal-1517-2001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1943/lei-municipal-1518-2001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1944/lei-municipal-1520-2001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1945/lei-municipal-1521-2001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1946/lei-municipal-1522-2001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1947/lei-municipal-1523-2001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1948/lei-municipal-1524-2001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1949/lei-municipal-1526-2001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1950/lei-municipal-1527-2001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1902/portaria-001-2001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1903/portaria-002-2001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1760/projeto-de-lei-001-2001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1761/projeto-de-lei-002-2001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1762/projeto-de-lei-003-2001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1763/projeto-de-lei-004-2001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1764/projeto-de-lei-005-2001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1765/projeto-de-lei-006-2001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1766/projeto-de-lei-007-2001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1767/projeto-de-lei-008-2001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1768/projeto-de-lei-009-2001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1769/projeto-de-lei-010-2001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1770/projeto-de-lei-011-2001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1771/projeto-de-lei-012-2001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1772/projeto-de-lei-014-2001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1773/projeto-de-lei-015-2001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1774/projeto-de-lei-016-2001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1775/projeto-de-lei-017-2001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1776/projeto-de-lei-018-2001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1777/projeto-de-lei-019-2001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1778/projeto-de-lei-020-2001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1779/projeto-de-lei-021-2001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1780/projeto-de-lei-022-2001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1781/projeto-de-lei-023-2001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1782/projeto-de-lei-024-2001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1783/projeto-de-lei-026-2001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1784/projeto-de-lei-028-2001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1785/projeto-de-lei-029-2001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1786/projeto-de-lei-030-2001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1787/projeto-de-lei-031-2001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1788/projeto-de-lei-032-2001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1789/projeto-de-lei-033-2001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1790/projeto-de-lei-035-2001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1791/projeto-de-lei-036-2001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1792/projeto-de-lei-037-2001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1793/projeto-de-lei-038-2001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1794/projeto-de-lei-039-2001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1795/projeto-de-lei-040-2001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1796/projeto-de-lei-041-2001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3640/resolucao_001_2001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3641/resolucao_003_2001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3643/resolucao_007_2001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3644/resolucao_008_2001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3645/resolucao_009_2001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1914/lei-municipal-1488-2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1915/lei-municipal-1489-2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1916/lei-municipal-1490-2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1917/lei-municipal-1491-2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1918/lei-municipal-1492-2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1919/lei-municipal-1493-2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1920/lei-municipal-1494-2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1921/lei-municipal-1495-2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1922/lei-municipal-1496-2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1923/lei-municipal-1497-2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1924/lei-municipal-1498-2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1925/lei-municipal-1499-2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1926/lei-municipal-1500-2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1927/lei-municipal-1501-2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1928/lei-municipal-1502-2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1929/lei-municipal-1503-2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1930/lei-municipal-1504-2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1931/lei-municipal-1505-2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1932/lei-municipal-1506-2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1933/lei-municipal-1507-2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1934/lei-municipal-1508-2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1935/lei-municipal-1509-2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1936/lei-municipal-1510-2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1937/lei-municipal-1511-2001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1938/lei-municipal-1512-2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1939/lei-municipal-1513-2001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1940/lei-municipal-1514-2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1941/lei-municipal-1515-2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3299/lei_municipal_1516_2001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1942/lei-municipal-1517-2001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1943/lei-municipal-1518-2001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1944/lei-municipal-1520-2001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1945/lei-municipal-1521-2001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1946/lei-municipal-1522-2001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1947/lei-municipal-1523-2001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1948/lei-municipal-1524-2001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1949/lei-municipal-1526-2001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1950/lei-municipal-1527-2001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1902/portaria-001-2001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1903/portaria-002-2001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1760/projeto-de-lei-001-2001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1761/projeto-de-lei-002-2001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1762/projeto-de-lei-003-2001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1763/projeto-de-lei-004-2001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1764/projeto-de-lei-005-2001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1765/projeto-de-lei-006-2001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1766/projeto-de-lei-007-2001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1767/projeto-de-lei-008-2001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1768/projeto-de-lei-009-2001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1769/projeto-de-lei-010-2001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1770/projeto-de-lei-011-2001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1771/projeto-de-lei-012-2001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1772/projeto-de-lei-014-2001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1773/projeto-de-lei-015-2001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1774/projeto-de-lei-016-2001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1775/projeto-de-lei-017-2001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1776/projeto-de-lei-018-2001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1777/projeto-de-lei-019-2001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1778/projeto-de-lei-020-2001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1779/projeto-de-lei-021-2001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1780/projeto-de-lei-022-2001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1781/projeto-de-lei-023-2001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1782/projeto-de-lei-024-2001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1783/projeto-de-lei-026-2001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1784/projeto-de-lei-028-2001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1785/projeto-de-lei-029-2001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1786/projeto-de-lei-030-2001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1787/projeto-de-lei-031-2001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1788/projeto-de-lei-032-2001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1789/projeto-de-lei-033-2001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1790/projeto-de-lei-035-2001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1791/projeto-de-lei-036-2001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1792/projeto-de-lei-037-2001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1793/projeto-de-lei-038-2001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1794/projeto-de-lei-039-2001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1795/projeto-de-lei-040-2001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/1796/projeto-de-lei-041-2001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3640/resolucao_001_2001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3641/resolucao_003_2001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3643/resolucao_007_2001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3644/resolucao_008_2001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2001/3645/resolucao_009_2001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>