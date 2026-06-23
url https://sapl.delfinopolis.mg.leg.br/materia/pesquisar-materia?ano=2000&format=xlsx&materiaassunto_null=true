--- v0 (2025-12-28)
+++ v1 (2026-06-23)
@@ -54,549 +54,549 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>José Geraldo Franco Martins</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1952/lei-municipal-1466-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1952/lei-municipal-1466-2000.pdf</t>
   </si>
   <si>
     <t>Altera percentual de repasse ao Convênio Intermunicipal de Saúde da região e dá outras providências.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1953/lei-municipal-1467-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1953/lei-municipal-1467-2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1954/lei-municipal-1468-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1954/lei-municipal-1468-2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição de perda salarial.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1955/lei-municipal-1469-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1955/lei-municipal-1469-2000.pdf</t>
   </si>
   <si>
     <t>Cria novos códigos e seções de logradouros para a cobrança do IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1956/lei-municipal-1470-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1956/lei-municipal-1470-2000.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 3 para Rua João Sebastião da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1957/lei-municipal-1471-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1957/lei-municipal-1471-2000.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 6 para Rua Maria dos Anjos Neves e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1958/lei-municipal-1472-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1958/lei-municipal-1472-2000.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 2 para Rua Marinha Rosária e Santos (D.Lola) e dá outras providências.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1959/lei-municipal-1473-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1959/lei-municipal-1473-2000.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua 5 para Rua Gerônimo Marcolino da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1960/lei-municipal-1474-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1960/lei-municipal-1474-2000.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Passos para Rua Antônio Lopes Filho e dá outras providências.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1961/lei-municipal-1475-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1961/lei-municipal-1475-2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar 'Termo de Mútua Cooperação' com o Município de Sacramento.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1962/lei-municipal-1476-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1962/lei-municipal-1476-2000.pdf</t>
   </si>
   <si>
     <t>Isenta veículos do pagamento da Tarifa de Travessia no Porto da Praia Vermelha.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1963/lei-municipal-1477-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1963/lei-municipal-1477-2000.pdf</t>
   </si>
   <si>
     <t>Altera redação de artigo, acrescenta parágrafos e ratifica os demais, da Lei Municipal n.°1160 de 06 de agosto de 1993.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1964/lei-municipal-1478-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1964/lei-municipal-1478-2000.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso III do artigo 9.° da lei 1.298, de 23 de outubro de 1985;_x000D_
 Revoga artigo primeiro da lei 1.462, de 16 de dezembro de 1999, e ratifica disposição nela contida.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1965/lei-municipal-1479-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1965/lei-municipal-1479-2000.pdf</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1966/lei-municipal-1480-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1966/lei-municipal-1480-2000.pdf</t>
   </si>
   <si>
     <t>Dá nova redação á artigos, acrescenta incisos á Lei Municipal n.° 1240, de 28.11.94 e dá outras providências.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1967/lei-municipal-1481-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1967/lei-municipal-1481-2000.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n.°793, de 12 de março de 1985 e dá outras providências.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1968/lei-municipal-1482-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1968/lei-municipal-1482-2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a venda de lotes de terrenos do Patrimônio Municipal, no Distrito de Babilônia, neste Município.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1969/lei-municipal-1483-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1969/lei-municipal-1483-2000.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o que nesta se especifica.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1970/lei-municipal-1484-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1970/lei-municipal-1484-2000.pdf</t>
   </si>
   <si>
     <t>Estabelece os subsídios do Prefeito e do Vice-Prefeito para o Mandato de 2001/2004.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1971/lei-municipal-1485-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1971/lei-municipal-1485-2000.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações Orçamentárias do Orçamento do corrente exercício e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1972/lei-municipal-1486-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1972/lei-municipal-1486-2000.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes Orçamentárias para a elaboração da proposta orçamentária do exercício de 2001.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1904/portaria-001-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1904/portaria-001-2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre exoneração de Funcionário em cargo em Comissão.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1797/projeto-de-lei-001-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1797/projeto-de-lei-001-2000.pdf</t>
   </si>
   <si>
     <t>Altera percentual ao Consórcio Intermunicipal de Saúde da região e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1798/projeto-de-lei-003-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1798/projeto-de-lei-003-2000.pdf</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1799/projeto-de-lei-005-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1799/projeto-de-lei-005-2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1800/projeto-de-lei-006-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1800/projeto-de-lei-006-2000.pdf</t>
   </si>
   <si>
     <t>Cria novos Códigos e Seções de logradouros para a cobrança de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1801/projeto-de-lei-007-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1801/projeto-de-lei-007-2000.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes Orçamentárias para a elaboração da proposta orçamentária do exercício de 2.001.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Carlos de Oliveira, Pedro Miguel</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1802/projeto-de-lei-008-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1802/projeto-de-lei-008-2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar "Termo de Mútua Cooperação" com o Município de Sacramento.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1803/projeto-de-lei-010-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1803/projeto-de-lei-010-2000.pdf</t>
   </si>
   <si>
     <t>Dá nova redação e adiciona parágrafo à Lei n.° 793, de 12 de março de 1985; Autoriza a firmar Termo Aditivo, dando nova redação e adicionando parágrafo ao Contrato de Concessão para execução e exploração dos serviços públicoa de Abastecimento de água, celebrado em 29 de Maio de 1985.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1804/projeto-de-lei-011-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1804/projeto-de-lei-011-2000.pdf</t>
   </si>
   <si>
     <t>Autoriza a compensação de débitos referentes a contas de água e esgoto, como nesta se especifica.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1805/projeto-de-lei-013-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1805/projeto-de-lei-013-2000.pdf</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1806/projeto-de-lei-014-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1806/projeto-de-lei-014-2000.pdf</t>
   </si>
   <si>
     <t>Cria novos Códigos  Seções de logradouros para a cobrança de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1807/projeto-de-lei-015-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1807/projeto-de-lei-015-2000.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública, o que nesta se especifica.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1808/projeto-de-lei-016-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1808/projeto-de-lei-016-2000.pdf</t>
   </si>
   <si>
     <t>Altera redação de artigo, acrescenta parágrafos e ratifica os demais, da Lei Municipal n.° 1160 d 06 de agosto de 1993.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1809/projeto-de-lei-017-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1809/projeto-de-lei-017-2000.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso III do artigo 9.° da lei 1.298, de 23 de outubro de 1985; _x000D_
 _x000D_
 Revoga artigo primeiro da lei 1.462, de 16 de dezembro de 1999, e ratifica disposição nela contida.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1810/projeto-de-lei-018-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1810/projeto-de-lei-018-2000.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à artigos, acrescenta incisos à Lei Municipal n.° 1240, de 28.11.94 e da outras providências.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1811/projeto-de-lei-020-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1811/projeto-de-lei-020-2000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a venda de lotes de terrenos do Patrimônio Municipal, no Distrito de Babilônia, neste Município.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Pedro Miguel</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1812/projeto-de-lei-024-2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1812/projeto-de-lei-024-2000.pdf</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3636/resolucao_001_2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3636/resolucao_001_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer prévio do Tribunal de Contas do Estado de Minas Gerais referente ao Exercício de 1995.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3637/resolucao_002_2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3637/resolucao_002_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer prévio do Tribunal de Contas do Estado de Minas Gerais referente ao Exercício de 1996.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3638/resolucao_003_2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3638/resolucao_003_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a independência financeira e administrativa da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3639/resolucao_004_2000.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3639/resolucao_004_2000.pdf</t>
   </si>
   <si>
     <t>Estabelece os subsídios dos Vereadores para a Legislatura 2001/2004.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -903,67 +903,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1952/lei-municipal-1466-2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1953/lei-municipal-1467-2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1954/lei-municipal-1468-2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1955/lei-municipal-1469-2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1956/lei-municipal-1470-2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1957/lei-municipal-1471-2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1958/lei-municipal-1472-2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1959/lei-municipal-1473-2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1960/lei-municipal-1474-2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1961/lei-municipal-1475-2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1962/lei-municipal-1476-2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1963/lei-municipal-1477-2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1964/lei-municipal-1478-2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1965/lei-municipal-1479-2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1966/lei-municipal-1480-2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1967/lei-municipal-1481-2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1968/lei-municipal-1482-2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1969/lei-municipal-1483-2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1970/lei-municipal-1484-2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1971/lei-municipal-1485-2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1972/lei-municipal-1486-2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1904/portaria-001-2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1797/projeto-de-lei-001-2000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1798/projeto-de-lei-003-2000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1799/projeto-de-lei-005-2000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1800/projeto-de-lei-006-2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1801/projeto-de-lei-007-2000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1802/projeto-de-lei-008-2000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1803/projeto-de-lei-010-2000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1804/projeto-de-lei-011-2000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1805/projeto-de-lei-013-2000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1806/projeto-de-lei-014-2000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1807/projeto-de-lei-015-2000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1808/projeto-de-lei-016-2000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1809/projeto-de-lei-017-2000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1810/projeto-de-lei-018-2000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1811/projeto-de-lei-020-2000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1812/projeto-de-lei-024-2000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3636/resolucao_001_2000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3637/resolucao_002_2000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3638/resolucao_003_2000.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3639/resolucao_004_2000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1952/lei-municipal-1466-2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1953/lei-municipal-1467-2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1954/lei-municipal-1468-2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1955/lei-municipal-1469-2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1956/lei-municipal-1470-2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1957/lei-municipal-1471-2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1958/lei-municipal-1472-2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1959/lei-municipal-1473-2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1960/lei-municipal-1474-2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1961/lei-municipal-1475-2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1962/lei-municipal-1476-2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1963/lei-municipal-1477-2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1964/lei-municipal-1478-2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1965/lei-municipal-1479-2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1966/lei-municipal-1480-2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1967/lei-municipal-1481-2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1968/lei-municipal-1482-2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1969/lei-municipal-1483-2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1970/lei-municipal-1484-2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1971/lei-municipal-1485-2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1972/lei-municipal-1486-2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1904/portaria-001-2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1797/projeto-de-lei-001-2000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1798/projeto-de-lei-003-2000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1799/projeto-de-lei-005-2000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1800/projeto-de-lei-006-2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1801/projeto-de-lei-007-2000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1802/projeto-de-lei-008-2000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1803/projeto-de-lei-010-2000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1804/projeto-de-lei-011-2000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1805/projeto-de-lei-013-2000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1806/projeto-de-lei-014-2000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1807/projeto-de-lei-015-2000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1808/projeto-de-lei-016-2000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1809/projeto-de-lei-017-2000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1810/projeto-de-lei-018-2000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1811/projeto-de-lei-020-2000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/1812/projeto-de-lei-024-2000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3636/resolucao_001_2000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3637/resolucao_002_2000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3638/resolucao_003_2000.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3639/resolucao_004_2000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>