--- v0 (2026-03-01)
+++ v1 (2026-06-15)
@@ -54,645 +54,645 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2093/lei-municipal-1303-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2093/lei-municipal-1303-1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2094/lei-municipal-1304-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2094/lei-municipal-1304-1996.pdf</t>
   </si>
   <si>
     <t>Institui a feira livre no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/lei-municipal-1305-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/lei-municipal-1305-1996.pdf</t>
   </si>
   <si>
     <t>Suprime redação de Lei Municipal.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/lei-municipal-1306-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/lei-municipal-1306-1996.pdf</t>
   </si>
   <si>
     <t>Transforma em urbana a área rural, conforme se especifica.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2097/lei-municipal-1307-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2097/lei-municipal-1307-1996.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2098/lei-municipal-1308-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2098/lei-municipal-1308-1996.pdf</t>
   </si>
   <si>
     <t>Repassa percentual aos salários dos Servidores Municipais a título de antecipação.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2099/lei-municipal-1309-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2099/lei-municipal-1309-1996.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município no consórcio Intermunicipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2100/lei-municipal-1311-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2100/lei-municipal-1311-1996.pdf</t>
   </si>
   <si>
     <t>Cria o emprego de Médico Clínico Geral e dá outras providências.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2101/lei-municipal-1312-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2101/lei-municipal-1312-1996.pdf</t>
   </si>
   <si>
     <t>Abre vaga em emprego já existente no Quadro de Servidores da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2102/lei-municipal-1313-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2102/lei-municipal-1313-1996.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes Orçamentárias para a elaboração da proposta orçamentária do exercício de 1997.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2103/lei-municipal-1314-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2103/lei-municipal-1314-1996.pdf</t>
   </si>
   <si>
     <t>Cria o Hospital Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2104/lei-municipal-1315-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2104/lei-municipal-1315-1996.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de verbas aos médicos do Hospital Municipal.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2105/lei-municipal-1316-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2105/lei-municipal-1316-1996.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos Servidores Municipais.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2106/lei-municipal-1317-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2106/lei-municipal-1317-1996.pdf</t>
   </si>
   <si>
     <t>Abre crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2107/lei-municipal-1318-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2107/lei-municipal-1318-1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação de convênio e dá outras providências.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2108/lei-municipal-1319-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2108/lei-municipal-1319-1996.pdf</t>
   </si>
   <si>
     <t>Altera redação dos artigos 1° e 2° e dá outras providências.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2109/lei-municipal-1321-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2109/lei-municipal-1321-1996.pdf</t>
   </si>
   <si>
     <t>Cria o Ginásio Poliesportivo Municipal.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2110/lei-municipal-1323-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2110/lei-municipal-1323-1996.pdf</t>
   </si>
   <si>
     <t>Concede subvenções e contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2111/lei-municipal-1324-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2111/lei-municipal-1324-1996.pdf</t>
   </si>
   <si>
     <t>Concede subvenções e Contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2112/lei-municipal-1325-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2112/lei-municipal-1325-1996.pdf</t>
   </si>
   <si>
     <t>Estabelece emenda aditiva á Lei de Diretrizes Orçamentárias do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2113/lei-municipal-1326-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2113/lei-municipal-1326-1996.pdf</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2114/lei-municipal-1327-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2114/lei-municipal-1327-1996.pdf</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2115/lei-municipal-1328-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2115/lei-municipal-1328-1996.pdf</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/lei-municipal-1329-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/lei-municipal-1329-1996.pdf</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2117/lei-municipal-1330-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2117/lei-municipal-1330-1996.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Ginásio Poliesportivo Municipal.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/lei-municipal-1332-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/lei-municipal-1332-1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre assinatura de Convenio com o Estado de Minas Gerais através da Secretaria de Estado da Justiça para prestação de serviços advocatícios a pessoas carentes e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2119/lei-municipal-1337-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2119/lei-municipal-1337-1996.pdf</t>
   </si>
   <si>
     <t>Dá nome de Olhos D'Água ao Povoado de Indaiá, situado no Município de Delfinópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2120/lei-municipal-1338-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2120/lei-municipal-1338-1996.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Hospital Municipal de Delfinópolis para Hospital Municipal Elpidio Rodrigues Pinto e dá outras providências.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Portarias do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/portaria-001-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/portaria-001-1996.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Delfinópolis, nos termos do artigo 42, XXX, do Regimento Interno, artigo 1°, parágrafo único, e artigo 3° da Resolução n°001/96, no uso de suas atribuições RESOLVE:</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/portaria-002-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/portaria-002-1996.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Delfinópolis,  no uso de suas atribuições e nos termos do artigo 42, incisos II, VII e XIII, do Regimento Interno da Câmara RESOLVE:</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2579/projeto-de-lei-1303-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2579/projeto-de-lei-1303-1996.pdf</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2580/projeto-de-lei-1304-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2580/projeto-de-lei-1304-1996.pdf</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2581/projeto-de-lei-1305-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2581/projeto-de-lei-1305-1996.pdf</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2582/projeto-de-lei-1306-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2582/projeto-de-lei-1306-1996.pdf</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>João Neto Almeida</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2583/projeto-de-lei-1307-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2583/projeto-de-lei-1307-1996.pdf</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2584/projeto-de-lei-1308-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2584/projeto-de-lei-1308-1996.pdf</t>
   </si>
   <si>
     <t>Repassa percentual aos salários dos servidores Municipais, á título de antecipação.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2585/projeto-de-lei-1309-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2585/projeto-de-lei-1309-1996.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município no Consórcio Intermunicipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2586/projeto-de-lei-1311-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2586/projeto-de-lei-1311-1996.pdf</t>
   </si>
   <si>
     <t>Cria empregos, como nesta se declara, e dá outras providências.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2587/projeto-de-lei-1312-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2587/projeto-de-lei-1312-1996.pdf</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2588/projeto-de-lei-1313-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2588/projeto-de-lei-1313-1996.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes orçamentárias para a elaboração da proposta orçamentária do exercício de 1997.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2589/projeto-de-lei-1314-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2589/projeto-de-lei-1314-1996.pdf</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2590/projeto-de-lei-1315-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2590/projeto-de-lei-1315-1996.pdf</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2591/projeto-de-lei-1316-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2591/projeto-de-lei-1316-1996.pdf</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2593/projeto-de-lei-1318-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2593/projeto-de-lei-1318-1996.pdf</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2594/projeto-de-lei-1319-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2594/projeto-de-lei-1319-1996.pdf</t>
   </si>
   <si>
     <t>Dá novo valor ao Crédito Adicional Especial, aberto pela Lei Municipal 1307.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2595/projeto-de-lei-1321-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2595/projeto-de-lei-1321-1996.pdf</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2596/projeto-de-lei-1323-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2596/projeto-de-lei-1323-1996.pdf</t>
   </si>
   <si>
     <t>Concede Subvenções e contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2597/projeto-de-lei-1324-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2597/projeto-de-lei-1324-1996.pdf</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2598/projeto-de-lei-1325-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2598/projeto-de-lei-1325-1996.pdf</t>
   </si>
   <si>
     <t>Estabelece emenda aditiva a Lei de Diretrizes Orçamentárias do Município de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2599/projeto-de-lei-1326-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2599/projeto-de-lei-1326-1996.pdf</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2600/projeto-de-lei-1327-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2600/projeto-de-lei-1327-1996.pdf</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2601/projeto-de-lei-1328-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2601/projeto-de-lei-1328-1996.pdf</t>
   </si>
   <si>
     <t>Concede subvenção e contribuição e dá outras providências.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2602/projeto-de-lei-1329-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2602/projeto-de-lei-1329-1996.pdf</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2603/projeto-de-lei-1330-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2603/projeto-de-lei-1330-1996.pdf</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2604/projeto-de-lei-1332-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2604/projeto-de-lei-1332-1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre assinatura de convenio com o Estado de Minas Gerais através da Secretaria de Estado da Justiça para prestação de serviços advocatícios a pessoas carentes e dá outras providências.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>José Carlos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2605/projeto-de-lei-1336-1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2605/projeto-de-lei-1336-1996.pdf</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3624/resolucao_001_1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3624/resolucao_001_1996.pdf</t>
   </si>
   <si>
     <t>Cria o cargo em comissão de Assessor Jurídico da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3625/resolucao_002_1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3625/resolucao_002_1996.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor Dom. José Geraldo de Oliveira do Valle.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3627/resolucao_003_1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3627/resolucao_003_1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos Vereadores para a Legislatura de 1997-2000 e dá outras providências.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3626/resolucao_004_1996.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3626/resolucao_004_1996.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial ao Assessor Jurídico da Câmara Municipal de Delfinópolis e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -999,67 +999,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2093/lei-municipal-1303-1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2094/lei-municipal-1304-1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/lei-municipal-1305-1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/lei-municipal-1306-1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2097/lei-municipal-1307-1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2098/lei-municipal-1308-1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2099/lei-municipal-1309-1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2100/lei-municipal-1311-1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2101/lei-municipal-1312-1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2102/lei-municipal-1313-1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2103/lei-municipal-1314-1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2104/lei-municipal-1315-1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2105/lei-municipal-1316-1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2106/lei-municipal-1317-1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2107/lei-municipal-1318-1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2108/lei-municipal-1319-1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2109/lei-municipal-1321-1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2110/lei-municipal-1323-1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2111/lei-municipal-1324-1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2112/lei-municipal-1325-1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2113/lei-municipal-1326-1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2114/lei-municipal-1327-1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2115/lei-municipal-1328-1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/lei-municipal-1329-1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2117/lei-municipal-1330-1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/lei-municipal-1332-1996.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2119/lei-municipal-1337-1996.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2120/lei-municipal-1338-1996.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/portaria-001-1996.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/portaria-002-1996.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2579/projeto-de-lei-1303-1996.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2580/projeto-de-lei-1304-1996.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2581/projeto-de-lei-1305-1996.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2582/projeto-de-lei-1306-1996.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2583/projeto-de-lei-1307-1996.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2584/projeto-de-lei-1308-1996.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2585/projeto-de-lei-1309-1996.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2586/projeto-de-lei-1311-1996.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2587/projeto-de-lei-1312-1996.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2588/projeto-de-lei-1313-1996.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2589/projeto-de-lei-1314-1996.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2590/projeto-de-lei-1315-1996.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2591/projeto-de-lei-1316-1996.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2593/projeto-de-lei-1318-1996.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2594/projeto-de-lei-1319-1996.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2595/projeto-de-lei-1321-1996.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2596/projeto-de-lei-1323-1996.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2597/projeto-de-lei-1324-1996.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2598/projeto-de-lei-1325-1996.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2599/projeto-de-lei-1326-1996.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2600/projeto-de-lei-1327-1996.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2601/projeto-de-lei-1328-1996.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2602/projeto-de-lei-1329-1996.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2603/projeto-de-lei-1330-1996.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2604/projeto-de-lei-1332-1996.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2605/projeto-de-lei-1336-1996.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3624/resolucao_001_1996.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3625/resolucao_002_1996.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3627/resolucao_003_1996.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3626/resolucao_004_1996.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2093/lei-municipal-1303-1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2094/lei-municipal-1304-1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2095/lei-municipal-1305-1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2096/lei-municipal-1306-1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2097/lei-municipal-1307-1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2098/lei-municipal-1308-1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2099/lei-municipal-1309-1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2100/lei-municipal-1311-1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2101/lei-municipal-1312-1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2102/lei-municipal-1313-1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2103/lei-municipal-1314-1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2104/lei-municipal-1315-1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2105/lei-municipal-1316-1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2106/lei-municipal-1317-1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2107/lei-municipal-1318-1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2108/lei-municipal-1319-1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2109/lei-municipal-1321-1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2110/lei-municipal-1323-1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2111/lei-municipal-1324-1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2112/lei-municipal-1325-1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2113/lei-municipal-1326-1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2114/lei-municipal-1327-1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2115/lei-municipal-1328-1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2116/lei-municipal-1329-1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2117/lei-municipal-1330-1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2118/lei-municipal-1332-1996.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2119/lei-municipal-1337-1996.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2120/lei-municipal-1338-1996.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1906/portaria-001-1996.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/1907/portaria-002-1996.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2579/projeto-de-lei-1303-1996.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2580/projeto-de-lei-1304-1996.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2581/projeto-de-lei-1305-1996.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2582/projeto-de-lei-1306-1996.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2583/projeto-de-lei-1307-1996.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2584/projeto-de-lei-1308-1996.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2585/projeto-de-lei-1309-1996.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2586/projeto-de-lei-1311-1996.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2587/projeto-de-lei-1312-1996.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2588/projeto-de-lei-1313-1996.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2589/projeto-de-lei-1314-1996.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2590/projeto-de-lei-1315-1996.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2591/projeto-de-lei-1316-1996.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2593/projeto-de-lei-1318-1996.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2594/projeto-de-lei-1319-1996.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2595/projeto-de-lei-1321-1996.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2596/projeto-de-lei-1323-1996.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2597/projeto-de-lei-1324-1996.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2598/projeto-de-lei-1325-1996.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2599/projeto-de-lei-1326-1996.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2600/projeto-de-lei-1327-1996.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2601/projeto-de-lei-1328-1996.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2602/projeto-de-lei-1329-1996.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2603/projeto-de-lei-1330-1996.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2604/projeto-de-lei-1332-1996.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/2605/projeto-de-lei-1336-1996.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3624/resolucao_001_1996.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3625/resolucao_002_1996.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3627/resolucao_003_1996.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1996/3626/resolucao_004_1996.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="179.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>