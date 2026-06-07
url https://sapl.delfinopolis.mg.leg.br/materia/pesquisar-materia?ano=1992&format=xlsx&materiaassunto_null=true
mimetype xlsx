--- v0 (2026-03-01)
+++ v1 (2026-06-07)
@@ -54,672 +54,672 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2273/lei-municipal-1058-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2273/lei-municipal-1058-1992.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos Servidores Municipais.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2274/lei-municipal-1060-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2274/lei-municipal-1060-1992.pdf</t>
   </si>
   <si>
     <t>Dá novas denominações aos empregos públicos, dispõe sobre o enquadramento dos atuais servidores e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2275/lei-municipal-1062-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2275/lei-municipal-1062-1992.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei n°1053, de 11.12.91.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2276/lei-municipal-1063-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2276/lei-municipal-1063-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal, firmar convênio com o Tribunal de Justiça do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2277/lei-municipal-1064-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2277/lei-municipal-1064-1992.pdf</t>
   </si>
   <si>
     <t>Cria o laboratório de análises clínicas municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2278/lei-municipal-1065-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2278/lei-municipal-1065-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área municipal a construtora R.M.LTDA, para obtenção do financiamento para construção de casas populares e dá outras providências.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2279/lei-municipal-1066-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2279/lei-municipal-1066-1992.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Municipais.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2280/lei-municipal-1067-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2280/lei-municipal-1067-1992.pdf</t>
   </si>
   <si>
     <t>Altera artigo 1° da Lei Municipal n°1060 de 17.03.92 e dá outras providências.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2281/lei-municipal-1068-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2281/lei-municipal-1068-1992.pdf</t>
   </si>
   <si>
     <t>Altera artigo 1° da Lei n°1022 de 01.07.91.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2282/lei-municipal-1070-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2282/lei-municipal-1070-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar á Companhia Energética de Minas Gerais-CEMIG-, a rede de distribuição urbana de energia elétrica, instalada em parte da Rua Torquato José de Almeida e parta da Rua C, em Delfinópolis-MG.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2283/lei-municipal-1071-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2283/lei-municipal-1071-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2284/lei-municipal-1072-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2284/lei-municipal-1072-1992.pdf</t>
   </si>
   <si>
     <t>Modifica a base de cálculo para adicionais.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2285/lei-municipal-1073-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2285/lei-municipal-1073-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de terreno e dá outras providências.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2286/lei-municipal-1074-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2286/lei-municipal-1074-1992.pdf</t>
   </si>
   <si>
     <t>Reajusta salários dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2287/lei-municipal-1075-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2287/lei-municipal-1075-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento de horas extras a empregos de chefia e dá outras providências.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2288/lei-municipal-1076-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2288/lei-municipal-1076-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza á aquisição de caixas d'água para revenda e dá outras providências.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2289/lei-municipal-1077-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2289/lei-municipal-1077-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regularização de contas e dá outras providências.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2290/lei-municipal-1079-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2290/lei-municipal-1079-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar á Companhia Energética de Minas Gerais-CEMIG-, os bens e instalações que compõem a rede de distribuição urbana de energia elétrica construída na Rua Formiga da localidade denominada Babilônia (Ponte Alta) no Município de Delfinópolis-Minas Gerais.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2291/lei-municipal-1080-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2291/lei-municipal-1080-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2292/lei-municipal-1081-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2292/lei-municipal-1081-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a firmar convênio de Cooperação Mútua com o Tribunal Regional Eleitoral de Minas Gerais.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2293/lei-municipal-1083-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2293/lei-municipal-1083-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza utilização de excesso de arrecadação.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2294/lei-municipal-1084-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2294/lei-municipal-1084-1992.pdf</t>
   </si>
   <si>
     <t>Suplementa dotação orçamentária do orçamento vigente.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2295/lei-municipal-1085-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2295/lei-municipal-1085-1992.pdf</t>
   </si>
   <si>
     <t>Concede isenção da Tarifa de água.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2296/lei-municipal-1086-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2296/lei-municipal-1086-1992.pdf</t>
   </si>
   <si>
     <t>Dá denominação á Bairro da Cidade.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2297/lei-municipal-1087-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2297/lei-municipal-1087-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a utilizar a conta "Reserva de Contingência" prevista na Proposta Orçamentária para 1992.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2298/lei-municipal-1088-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2298/lei-municipal-1088-1992.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Adiantamento e dá outras providências.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2299/lei-municipal-1089-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2299/lei-municipal-1089-1992.pdf</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2300/lei-municipal-1090-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2300/lei-municipal-1090-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2301/lei-municipal-1091-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2301/lei-municipal-1091-1992.pdf</t>
   </si>
   <si>
     <t>Concede subvenções, contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2302/lei-municipal-1092-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2302/lei-municipal-1092-1992.pdf</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2303/lei-municipal-1093-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2303/lei-municipal-1093-1992.pdf</t>
   </si>
   <si>
     <t>Fixa datas base para aumento salarial e dá outras providências.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2304/lei-municipal-1094-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2304/lei-municipal-1094-1992.pdf</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2305/lei-municipal-1101-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2305/lei-municipal-1101-1992.pdf</t>
   </si>
   <si>
     <t>Cria no Quadro Geral dos Servidores Municipais, o emprego de MAGAREFE e dá outras providências.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2306/lei-municipal-1102-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2306/lei-municipal-1102-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias do Orçamento vigente, como nesta se especifica.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2307/lei-municipal-1104-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2307/lei-municipal-1104-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os feriados civis e religiosos no Município.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2308/lei-municipal-1105-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2308/lei-municipal-1105-1992.pdf</t>
   </si>
   <si>
     <t>Modifica denominação de rua.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2309/lei-municipal-1106-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2309/lei-municipal-1106-1992.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2310/lei-municipal-1107-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2310/lei-municipal-1107-1992.pdf</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2311/lei-municipal-1108-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2311/lei-municipal-1108-1992.pdf</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2312/lei-municipal-1109-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2312/lei-municipal-1109-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotações orçamentárias do orçamento vigente, como nesta se especifica.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2313/lei-municipal-1110-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2313/lei-municipal-1110-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de terreno do Patrimônio Municipal, como nesta se especifica.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2314/lei-municipal-1111-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2314/lei-municipal-1111-1992.pdf</t>
   </si>
   <si>
     <t>Modifica denominação de ruas desta cidade.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2315/lei-municipal-1112-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2315/lei-municipal-1112-1992.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao Bairro Cascalho, desta cidade, que passa a denominar-se São Gregório.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2316/lei-municipal-1114-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2316/lei-municipal-1114-1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de Base de Calculo e valores de Referência e dá outras providências.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2317/lei-municipal-1115-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2317/lei-municipal-1115-1992.pdf</t>
   </si>
   <si>
     <t>Modifica denominação de rua desta cidade.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2318/lei-municipal-1116-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2318/lei-municipal-1116-1992.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua desta cidade.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2319/lei-municipal-1117-1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2319/lei-municipal-1117-1992.pdf</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo para construção de moradias, em terrenos do patrimônio Municipal, para abrigo de integrantes da Polícia Militar em serviço do Município, a título de concessão de uso.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3600/resolucao_001_1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3600/resolucao_001_1992.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito Municipal de Delfinópolis relativas ao exercício financeiro de 1988.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3601/resolucao_002_1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3601/resolucao_002_1992.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito Municipal de Delfinópolis relativas ao exercício financeiro de 1990.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3602/resolucao_003_1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3602/resolucao_003_1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do Subsídio e da remuneração do Prefeito Municipal de Delfinópolis para vigorar na legislatura 01/01/93 a 31/12/96 e dá outras providências..</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3603/resolucao_004_1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3603/resolucao_004_1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da verba de representação do Vice-Prefeito Municipal de Delfinópolis para vigorar na legislatura 01/01/93 a 31/12/96 e dá outras providências..</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3604/resolucao_005_1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3604/resolucao_005_1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da verba de representação do Presidente da Câmara Municipal de Delfinópolis para vigorar na legislatura 01/01/93 a 31/12/96 e dá outras providências..</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3605/resolucao_006_1992.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3605/resolucao_006_1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração dos Vereadores da Câmara Municipal de Delfinópolis para vigorar na legislatura 01/01/93 a 31/12/96 e dá outras providências..</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1026,67 +1026,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2273/lei-municipal-1058-1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2274/lei-municipal-1060-1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2275/lei-municipal-1062-1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2276/lei-municipal-1063-1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2277/lei-municipal-1064-1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2278/lei-municipal-1065-1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2279/lei-municipal-1066-1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2280/lei-municipal-1067-1992.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2281/lei-municipal-1068-1992.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2282/lei-municipal-1070-1992.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2283/lei-municipal-1071-1992.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2284/lei-municipal-1072-1992.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2285/lei-municipal-1073-1992.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2286/lei-municipal-1074-1992.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2287/lei-municipal-1075-1992.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2288/lei-municipal-1076-1992.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2289/lei-municipal-1077-1992.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2290/lei-municipal-1079-1992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2291/lei-municipal-1080-1992.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2292/lei-municipal-1081-1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2293/lei-municipal-1083-1992.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2294/lei-municipal-1084-1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2295/lei-municipal-1085-1992.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2296/lei-municipal-1086-1992.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2297/lei-municipal-1087-1992.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2298/lei-municipal-1088-1992.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2299/lei-municipal-1089-1992.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2300/lei-municipal-1090-1992.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2301/lei-municipal-1091-1992.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2302/lei-municipal-1092-1992.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2303/lei-municipal-1093-1992.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2304/lei-municipal-1094-1992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2305/lei-municipal-1101-1992.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2306/lei-municipal-1102-1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2307/lei-municipal-1104-1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2308/lei-municipal-1105-1992.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2309/lei-municipal-1106-1992.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2310/lei-municipal-1107-1992.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2311/lei-municipal-1108-1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2312/lei-municipal-1109-1992.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2313/lei-municipal-1110-1992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2314/lei-municipal-1111-1992.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2315/lei-municipal-1112-1992.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2316/lei-municipal-1114-1992.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2317/lei-municipal-1115-1992.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2318/lei-municipal-1116-1992.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2319/lei-municipal-1117-1992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3600/resolucao_001_1992.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3601/resolucao_002_1992.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3602/resolucao_003_1992.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3603/resolucao_004_1992.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3604/resolucao_005_1992.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3605/resolucao_006_1992.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2273/lei-municipal-1058-1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2274/lei-municipal-1060-1992.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2275/lei-municipal-1062-1992.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2276/lei-municipal-1063-1992.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2277/lei-municipal-1064-1992.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2278/lei-municipal-1065-1992.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2279/lei-municipal-1066-1992.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2280/lei-municipal-1067-1992.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2281/lei-municipal-1068-1992.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2282/lei-municipal-1070-1992.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2283/lei-municipal-1071-1992.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2284/lei-municipal-1072-1992.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2285/lei-municipal-1073-1992.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2286/lei-municipal-1074-1992.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2287/lei-municipal-1075-1992.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2288/lei-municipal-1076-1992.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2289/lei-municipal-1077-1992.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2290/lei-municipal-1079-1992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2291/lei-municipal-1080-1992.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2292/lei-municipal-1081-1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2293/lei-municipal-1083-1992.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2294/lei-municipal-1084-1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2295/lei-municipal-1085-1992.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2296/lei-municipal-1086-1992.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2297/lei-municipal-1087-1992.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2298/lei-municipal-1088-1992.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2299/lei-municipal-1089-1992.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2300/lei-municipal-1090-1992.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2301/lei-municipal-1091-1992.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2302/lei-municipal-1092-1992.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2303/lei-municipal-1093-1992.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2304/lei-municipal-1094-1992.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2305/lei-municipal-1101-1992.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2306/lei-municipal-1102-1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2307/lei-municipal-1104-1992.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2308/lei-municipal-1105-1992.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2309/lei-municipal-1106-1992.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2310/lei-municipal-1107-1992.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2311/lei-municipal-1108-1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2312/lei-municipal-1109-1992.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2313/lei-municipal-1110-1992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2314/lei-municipal-1111-1992.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2315/lei-municipal-1112-1992.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2316/lei-municipal-1114-1992.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2317/lei-municipal-1115-1992.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2318/lei-municipal-1116-1992.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/2319/lei-municipal-1117-1992.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3600/resolucao_001_1992.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3601/resolucao_002_1992.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3602/resolucao_003_1992.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3603/resolucao_004_1992.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3604/resolucao_005_1992.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1992/3605/resolucao_006_1992.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>