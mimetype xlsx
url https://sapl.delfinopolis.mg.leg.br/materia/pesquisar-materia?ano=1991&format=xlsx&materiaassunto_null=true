--- v0 (2025-12-29)
+++ v1 (2026-06-04)
@@ -54,777 +54,777 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Sebastião de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2322/lei-municipal-1001-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2322/lei-municipal-1001-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2323/lei-municipal-1002-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2323/lei-municipal-1002-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar doação, como nesta se especifica.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2324/lei-municipal-1003-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2324/lei-municipal-1003-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2325/lei-municipal-1004-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2325/lei-municipal-1004-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão aos Servidores Municipais, como nesta se especifica.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2326/lei-municipal-1005-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2326/lei-municipal-1005-1991.pdf</t>
   </si>
   <si>
     <t>Concede isenção de Tarifa, como nesta se especifica.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2327/lei-municipal-1006-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2327/lei-municipal-1006-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar - médico, como nesta se especifica.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2328/lei-municipal-1007-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2328/lei-municipal-1007-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime Jurídico único dos Servidores do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2329/lei-municipal-1008-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2329/lei-municipal-1008-1991.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2330/lei-municipal-1009-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2330/lei-municipal-1009-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de Lei Municipal.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2331/lei-municipal-1010-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2331/lei-municipal-1010-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária, como nesta se especifica.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2332/lei-municipal-1011-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2332/lei-municipal-1011-1991.pdf</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2333/lei-municipal-1012-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2333/lei-municipal-1012-1991.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos, pensões, proventos, do Pessoal, Servidores Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2334/lei-municipal-1013-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2334/lei-municipal-1013-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para aplica recursos financeiros.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2335/lei-municipal-1014-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2335/lei-municipal-1014-1991.pdf</t>
   </si>
   <si>
     <t>Concede aumento salarial aos Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2336/lei-municipal-1017-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2336/lei-municipal-1017-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro de Pessoal e sobre o Plano de Empregos e salários.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2337/lei-municipal-1018-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2337/lei-municipal-1018-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza contratações especiais.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2338/lei-municipal-1019-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2338/lei-municipal-1019-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção de ISS, como nesta se especifica.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2339/lei-municipal-1020-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2339/lei-municipal-1020-1991.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para a elaboração do Orçamento do Município para o exercício de 1992 e dá outras providências.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2340/lei-municipal-1021-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2340/lei-municipal-1021-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2341/lei-municipal-1022-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2341/lei-municipal-1022-1991.pdf</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2342/lei-municipal-1023-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2342/lei-municipal-1023-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono aos Servidores Municipais.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2343/lei-municipal-1024-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2343/lei-municipal-1024-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2344/lei-municipal-1025-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2344/lei-municipal-1025-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza efetuar gastos, decorrentes de convênio.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2345/lei-municipal-1026-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2345/lei-municipal-1026-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar á CEMIG, a rede de distribuição urbana de energia elétrica, equipada com iluminação pública, instalada na rua estrela, nesta cidade.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2346/lei-municipal-1027-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2346/lei-municipal-1027-1991.pdf</t>
   </si>
   <si>
     <t>Estabelece a reorganização administrativa da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2347/lei-municipal-1028-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2347/lei-municipal-1028-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóvel, como nesta se especifica.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2348/lei-municipal-1029-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2348/lei-municipal-1029-1991.pdf</t>
   </si>
   <si>
     <t>Concede abono aos Servidores Municipais, na forma abaixo.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2349/lei-municipal-1030-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2349/lei-municipal-1030-1991.pdf</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2350/lei-municipal-1033-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2350/lei-municipal-1033-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de Convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2351/lei-municipal-1034-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2351/lei-municipal-1034-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2352/lei-municipal-1035-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2352/lei-municipal-1035-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de faixa de terreno e dá outras providências.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2353/lei-municipal-1036-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2353/lei-municipal-1036-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal assinar Convênio com a Secretaria de Estado da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2354/lei-municipal-1037-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2354/lei-municipal-1037-1991.pdf</t>
   </si>
   <si>
     <t>Altera parte do Artigo primeiro de Lei Municipal.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2355/lei-municipal-1038-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2355/lei-municipal-1038-1991.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2356/lei-municipal-1039-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2356/lei-municipal-1039-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar gastos como nesta se especifica.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2357/lei-municipal-1040-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2357/lei-municipal-1040-1991.pdf</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2358/lei-municipal-1041-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2358/lei-municipal-1041-1991.pdf</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2359/lei-municipal-1042-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2359/lei-municipal-1042-1991.pdf</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2360/lei-municipal-1043-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2360/lei-municipal-1043-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de Lei Municipal, como nesta se especifica.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2361/lei-municipal-1044-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2361/lei-municipal-1044-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza a Aquisição de imóvel, como nesta se especifica.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2362/lei-municipal-1045-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2362/lei-municipal-1045-1991.pdf</t>
   </si>
   <si>
     <t>Modifica denominação de praça.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2363/lei-municipal-1047-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2363/lei-municipal-1047-1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de Leis Municipais.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2364/lei-municipal-1048-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2364/lei-municipal-1048-1991.pdf</t>
   </si>
   <si>
     <t>Estipula novas tabelas de valores para a cobrança do IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2365/lei-municipal-1049-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2365/lei-municipal-1049-1991.pdf</t>
   </si>
   <si>
     <t>Estipula novas tabelas de valores para a cobrança das taxas do ISSQN e dá outras providências.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2366/lei-municipal-1050-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2366/lei-municipal-1050-1991.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2367/lei-municipal-1051-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2367/lei-municipal-1051-1991.pdf</t>
   </si>
   <si>
     <t>"Modifica denominação de Praça".</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2368/lei-municipal-1052-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2368/lei-municipal-1052-1991.pdf</t>
   </si>
   <si>
     <t>Dá denominação á via pública do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2369/lei-municipal-1053-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2369/lei-municipal-1053-1991.pdf</t>
   </si>
   <si>
     <t>Dá denominação á via pública do bairro comumente denominado São Sebastião.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2370/lei-municipal-1055-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2370/lei-municipal-1055-1991.pdf</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2371/lei-municipal-1056-1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2371/lei-municipal-1056-1991.pdf</t>
   </si>
   <si>
     <t>Dá denominação á Praça do Bairro comumente denominado São Sebastião.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3585/resolucao_001_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3585/resolucao_001_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do Subsídio e da Verba de Representação do Prefeito Municipal.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3586/resolucao_002_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3586/resolucao_002_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração do Vice-Prefeito Municipal.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3587/resolucao_003_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3587/resolucao_003_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração dos Vereadores da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3588/resolucao_004_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3588/resolucao_004_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da Verba de Representação do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3589/resolucao_005_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3589/resolucao_005_1991.pdf</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3590/resolucao_006_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3590/resolucao_006_1991.pdf</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3591/resolucao_007_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3591/resolucao_007_1991.pdf</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3592/resolucao_008_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3592/resolucao_008_1991.pdf</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3593/resolucao_009_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3593/resolucao_009_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da Verba de Representação do Presidente da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3594/resolucao_010_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3594/resolucao_010_1991.pdf</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3595/resolucao_011_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3595/resolucao_011_1991.pdf</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3596/resolucao_012_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3596/resolucao_012_1991.pdf</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3597/resolucao_013_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3597/resolucao_013_1991.pdf</t>
   </si>
   <si>
     <t>Estabelece a reorganização administrativa da Câmara Municipal.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3598/resolucao_014_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3598/resolucao_014_1991.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo único do artigo 1º das resoluções nºs 11/91 - 12/91 - 10/91 - 09/91.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3599/resolucao_015_1991.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3599/resolucao_015_1991.pdf</t>
   </si>
   <si>
     <t>Declara nula de pleno direito e torna sem efeito a resolução nº 14/91 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1131,67 +1131,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2322/lei-municipal-1001-1991.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2323/lei-municipal-1002-1991.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2324/lei-municipal-1003-1991.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2325/lei-municipal-1004-1991.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2326/lei-municipal-1005-1991.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2327/lei-municipal-1006-1991.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2328/lei-municipal-1007-1991.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2329/lei-municipal-1008-1991.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2330/lei-municipal-1009-1991.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2331/lei-municipal-1010-1991.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2332/lei-municipal-1011-1991.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2333/lei-municipal-1012-1991.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2334/lei-municipal-1013-1991.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2335/lei-municipal-1014-1991.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2336/lei-municipal-1017-1991.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2337/lei-municipal-1018-1991.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2338/lei-municipal-1019-1991.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2339/lei-municipal-1020-1991.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2340/lei-municipal-1021-1991.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2341/lei-municipal-1022-1991.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2342/lei-municipal-1023-1991.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2343/lei-municipal-1024-1991.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2344/lei-municipal-1025-1991.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2345/lei-municipal-1026-1991.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2346/lei-municipal-1027-1991.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2347/lei-municipal-1028-1991.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2348/lei-municipal-1029-1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2349/lei-municipal-1030-1991.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2350/lei-municipal-1033-1991.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2351/lei-municipal-1034-1991.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2352/lei-municipal-1035-1991.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2353/lei-municipal-1036-1991.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2354/lei-municipal-1037-1991.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2355/lei-municipal-1038-1991.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2356/lei-municipal-1039-1991.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2357/lei-municipal-1040-1991.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2358/lei-municipal-1041-1991.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2359/lei-municipal-1042-1991.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2360/lei-municipal-1043-1991.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2361/lei-municipal-1044-1991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2362/lei-municipal-1045-1991.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2363/lei-municipal-1047-1991.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2364/lei-municipal-1048-1991.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2365/lei-municipal-1049-1991.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2366/lei-municipal-1050-1991.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2367/lei-municipal-1051-1991.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2368/lei-municipal-1052-1991.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2369/lei-municipal-1053-1991.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2370/lei-municipal-1055-1991.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2371/lei-municipal-1056-1991.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3585/resolucao_001_1991.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3586/resolucao_002_1991.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3587/resolucao_003_1991.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3588/resolucao_004_1991.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3589/resolucao_005_1991.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3590/resolucao_006_1991.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3591/resolucao_007_1991.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3592/resolucao_008_1991.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3593/resolucao_009_1991.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3594/resolucao_010_1991.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3595/resolucao_011_1991.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3596/resolucao_012_1991.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3597/resolucao_013_1991.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3598/resolucao_014_1991.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3599/resolucao_015_1991.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2322/lei-municipal-1001-1991.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2323/lei-municipal-1002-1991.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2324/lei-municipal-1003-1991.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2325/lei-municipal-1004-1991.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2326/lei-municipal-1005-1991.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2327/lei-municipal-1006-1991.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2328/lei-municipal-1007-1991.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2329/lei-municipal-1008-1991.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2330/lei-municipal-1009-1991.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2331/lei-municipal-1010-1991.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2332/lei-municipal-1011-1991.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2333/lei-municipal-1012-1991.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2334/lei-municipal-1013-1991.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2335/lei-municipal-1014-1991.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2336/lei-municipal-1017-1991.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2337/lei-municipal-1018-1991.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2338/lei-municipal-1019-1991.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2339/lei-municipal-1020-1991.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2340/lei-municipal-1021-1991.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2341/lei-municipal-1022-1991.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2342/lei-municipal-1023-1991.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2343/lei-municipal-1024-1991.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2344/lei-municipal-1025-1991.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2345/lei-municipal-1026-1991.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2346/lei-municipal-1027-1991.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2347/lei-municipal-1028-1991.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2348/lei-municipal-1029-1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2349/lei-municipal-1030-1991.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2350/lei-municipal-1033-1991.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2351/lei-municipal-1034-1991.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2352/lei-municipal-1035-1991.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2353/lei-municipal-1036-1991.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2354/lei-municipal-1037-1991.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2355/lei-municipal-1038-1991.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2356/lei-municipal-1039-1991.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2357/lei-municipal-1040-1991.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2358/lei-municipal-1041-1991.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2359/lei-municipal-1042-1991.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2360/lei-municipal-1043-1991.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2361/lei-municipal-1044-1991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2362/lei-municipal-1045-1991.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2363/lei-municipal-1047-1991.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2364/lei-municipal-1048-1991.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2365/lei-municipal-1049-1991.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2366/lei-municipal-1050-1991.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2367/lei-municipal-1051-1991.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2368/lei-municipal-1052-1991.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2369/lei-municipal-1053-1991.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2370/lei-municipal-1055-1991.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/2371/lei-municipal-1056-1991.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3585/resolucao_001_1991.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3586/resolucao_002_1991.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3587/resolucao_003_1991.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3588/resolucao_004_1991.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3589/resolucao_005_1991.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3590/resolucao_006_1991.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3591/resolucao_007_1991.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3592/resolucao_008_1991.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3593/resolucao_009_1991.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3594/resolucao_010_1991.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3595/resolucao_011_1991.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3596/resolucao_012_1991.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3597/resolucao_013_1991.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3598/resolucao_014_1991.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1991/3599/resolucao_015_1991.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="150.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>