--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -54,801 +54,801 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Sebastião de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2375/lei-municipal-947-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2375/lei-municipal-947-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio como nesta se especifcia.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2376/lei-municipal-948-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2376/lei-municipal-948-1990.pdf</t>
   </si>
   <si>
     <t>Cria no Quadro Geral dos Servidores Municipais, o cargo de Bioquímico e dá outras providências.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2377/lei-municipal-949-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2377/lei-municipal-949-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de menores para os serviços municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2378/lei-municipal-950-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2378/lei-municipal-950-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste, aplicação de dispositivos de Lei Federal e concede aumento de vencimentos do Pessoal Estatutário, Ativo e Inativo desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2379/lei-municipal-951-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2379/lei-municipal-951-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão por permuta de uso do Matadouro Municipal á terceiros.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2380/lei-municipal-953-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2380/lei-municipal-953-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotação orçamentária, por anulação.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2381/lei-municipal-954-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2381/lei-municipal-954-1990.pdf</t>
   </si>
   <si>
     <t>Reajusta e aumenta vencimentos e proventos do Pessoal Estatutário, Ativo e Inativos desta Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2382/lei-municipal-955-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2382/lei-municipal-955-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de datas para pagamento dos servidores Municipais.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2383/lei-municipal-956-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2383/lei-municipal-956-1990.pdf</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2384/lei-municipal-957-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2384/lei-municipal-957-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de Lei Municipal.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2385/lei-municipal-958-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2385/lei-municipal-958-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2386/lei-municipal-959-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2386/lei-municipal-959-1990.pdf</t>
   </si>
   <si>
     <t>Reajusta e aumenta os vencimentos e proventos do Pessoal Estatutário, Ativo e Inativo desta Prefeitura.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2387/lei-municipal-960-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2387/lei-municipal-960-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de convênio como nesta se especifica.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2388/lei-municipal-961-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2388/lei-municipal-961-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar termo aditivo ao convênio celebrado entre a Prefeitura Municipal e a Emater-MG, em 23.04.77.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2389/lei-municipal-962-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2389/lei-municipal-962-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de concessão de direito real de uso, como nesta se especifica.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2390/lei-municipal-963-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2390/lei-municipal-963-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Regime Jurídico único do Servidor Público Civil do Município de Delfinópolis/MG.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2391/lei-municipal-964-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2391/lei-municipal-964-1990.pdf</t>
   </si>
   <si>
     <t>Concede gratificação á funcionário como nesta se especifica.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2392/lei-municipal-965-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2392/lei-municipal-965-1990.pdf</t>
   </si>
   <si>
     <t>Reajusta e aumenta os vencimentos e proventos do pessoal Estatutário Ativo, Inativo desta Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2393/lei-municipal-966-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2393/lei-municipal-966-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração a inclusão de partes da Lei Municipal n°756 de 31.01.84.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2394/lei-municipal-967-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2394/lei-municipal-967-1990.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a creche comunitária de Delfinópolis.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2395/lei-municipal-968-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2395/lei-municipal-968-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a negociar com a companhia energética de Minas Gerais-CEMIG- a execução de obras de eletrificação no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2396/lei-municipal-969-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2396/lei-municipal-969-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de demolição de prédios como nesta se especifica.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2397/lei-municipal-970-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2397/lei-municipal-970-1990.pdf</t>
   </si>
   <si>
     <t>Concede isenção de impostos sobre propriedade predial e territorial urbana e sobre transmissão "inter vivos" de bens imóveis de domínio ou adquiridos por concessionários do serviço público federal de energia elétrica.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2398/lei-municipal-971-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2398/lei-municipal-971-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para suplementação de dotação orçamentária, como nesta se especifica.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2399/lei-municipal-972-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2399/lei-municipal-972-1990.pdf</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2400/lei-municipal-973-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2400/lei-municipal-973-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para suplementação de dotação orçamentaria, como nesta se especifica.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2401/lei-municipal-974-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2401/lei-municipal-974-1990.pdf</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2402/lei-municipal-975-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2402/lei-municipal-975-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança da Receita incidente sobre o uso dos serviços de Laboratório Municipal.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2403/lei-municipal-976-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2403/lei-municipal-976-1990.pdf</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2404/lei-municipal-977-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2404/lei-municipal-977-1990.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item -a- do artigo 2° da Lei Municipal n°968, de 31 de maio de 1990.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2405/lei-municipal-978-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2405/lei-municipal-978-1990.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para a elaboração do orçamento do Município para o exercício de 1991 e dá outras providências.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2406/lei-municipal-979-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2406/lei-municipal-979-1990.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Entorpecentes-COMEN-.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2407/lei-municipal-980-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2407/lei-municipal-980-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de uma área de terreno, conforme nesta se especifica.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2408/lei-municipal-981-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2408/lei-municipal-981-1990.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de telefonista e dá outras providências.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2409/lei-municipal-982-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2409/lei-municipal-982-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono, aos Servidores Municipais.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2410/lei-municipal-987-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2410/lei-municipal-987-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono aos Aposentados e Pensionistas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2411/lei-municipal-988-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2411/lei-municipal-988-1990.pdf</t>
   </si>
   <si>
     <t>Incorpora terreno ao Patrimônio Municipal.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2412/lei-municipal-989-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2412/lei-municipal-989-1990.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos e proventos do Pessoal Estatutário Ativo e Inativo desta Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2413/lei-municipal-990-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2413/lei-municipal-990-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2414/lei-municipal-991-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2414/lei-municipal-991-1990.pdf</t>
   </si>
   <si>
     <t>Dá nova redação á artigo da Lei n° 645.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2415/lei-municipal-992-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2415/lei-municipal-992-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a suplementação de dotação orçamentária.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2416/lei-municipal-993-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2416/lei-municipal-993-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária do orçamento vigente, como nesta se especifica.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2417/lei-municipal-994-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2417/lei-municipal-994-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para suplementação de Dotação orçamentária, como nesta se especifica.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2418/lei-municipal-995-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2418/lei-municipal-995-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de Escolas Municipais.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2419/lei-municipal-996-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2419/lei-municipal-996-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Feriados Civil e Religiosos no Município.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2420/lei-municipal-997-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2420/lei-municipal-997-1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da Lei Municipal, n°742/83.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2421/lei-municipal-998-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2421/lei-municipal-998-1990.pdf</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2422/lei-municipal-999-1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2422/lei-municipal-999-1990.pdf</t>
   </si>
   <si>
     <t>Concede, no corrente mês, aos servidores Municipais, um abono, como nesta se especifica.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3569/resolucao_001_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3569/resolucao_001_1990.pdf</t>
   </si>
   <si>
     <t>Atualiza os subsídios e a verba de representação do Prefeito municipal.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3570/resolucao_002_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3570/resolucao_002_1990.pdf</t>
   </si>
   <si>
     <t>Atualiza remuneração do Vice-Prefeito municipal.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3571/resolucao_003_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3571/resolucao_003_1990.pdf</t>
   </si>
   <si>
     <t>Atualiza a verba de representação do Presidente da Câmara municipal.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3684/resolucao_004_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3684/resolucao_004_1990.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Vereador á Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3572/resolucao_005_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3572/resolucao_005_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração dos Vereadores da Câmara municipal de Delfinópolis (MG).</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3573/resolucao_006_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3573/resolucao_006_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do subsídio e da verba de representação do Prefeito municipal.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3574/resolucao_007_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3574/resolucao_007_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração e da verba de representação do Presidente da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3575/resolucao_008_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3575/resolucao_008_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração do Vice-Prefeito Municipal.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3576/resolucao_009_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3576/resolucao_009_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do subsídio e da verba de representação do Prefeito Municipal.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3577/resolucao_010_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3577/resolucao_010_1990.pdf</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3578/resolucao_011_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3578/resolucao_011_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração dos Vereadores da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3579/resolucao_012_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3579/resolucao_012_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da verba de representação do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3580/resolucao_013_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3580/resolucao_013_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos Subsídio e d Verba de Representação do Prefeito Municipal.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3581/resolucao_014_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3581/resolucao_014_1990.pdf</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3582/resolucao_015_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3582/resolucao_015_1990.pdf</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3583/resolucao_016_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3583/resolucao_016_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da Verba de Representação do Presidente da Câmara Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3584/resolucao_019_1990.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3584/resolucao_019_1990.pdf</t>
   </si>
   <si>
     <t>Aprova prestação de contas de exercícios anteriores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1155,67 +1155,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2375/lei-municipal-947-1990.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2376/lei-municipal-948-1990.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2377/lei-municipal-949-1990.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2378/lei-municipal-950-1990.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2379/lei-municipal-951-1990.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2380/lei-municipal-953-1990.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2381/lei-municipal-954-1990.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2382/lei-municipal-955-1990.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2383/lei-municipal-956-1990.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2384/lei-municipal-957-1990.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2385/lei-municipal-958-1990.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2386/lei-municipal-959-1990.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2387/lei-municipal-960-1990.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2388/lei-municipal-961-1990.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2389/lei-municipal-962-1990.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2390/lei-municipal-963-1990.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2391/lei-municipal-964-1990.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2392/lei-municipal-965-1990.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2393/lei-municipal-966-1990.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2394/lei-municipal-967-1990.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2395/lei-municipal-968-1990.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2396/lei-municipal-969-1990.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2397/lei-municipal-970-1990.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2398/lei-municipal-971-1990.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2399/lei-municipal-972-1990.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2400/lei-municipal-973-1990.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2401/lei-municipal-974-1990.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2402/lei-municipal-975-1990.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2403/lei-municipal-976-1990.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2404/lei-municipal-977-1990.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2405/lei-municipal-978-1990.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2406/lei-municipal-979-1990.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2407/lei-municipal-980-1990.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2408/lei-municipal-981-1990.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2409/lei-municipal-982-1990.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2410/lei-municipal-987-1990.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2411/lei-municipal-988-1990.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2412/lei-municipal-989-1990.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2413/lei-municipal-990-1990.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2414/lei-municipal-991-1990.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2415/lei-municipal-992-1990.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2416/lei-municipal-993-1990.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2417/lei-municipal-994-1990.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2418/lei-municipal-995-1990.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2419/lei-municipal-996-1990.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2420/lei-municipal-997-1990.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2421/lei-municipal-998-1990.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2422/lei-municipal-999-1990.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3569/resolucao_001_1990.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3570/resolucao_002_1990.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3571/resolucao_003_1990.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3684/resolucao_004_1990.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3572/resolucao_005_1990.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3573/resolucao_006_1990.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3574/resolucao_007_1990.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3575/resolucao_008_1990.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3576/resolucao_009_1990.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3577/resolucao_010_1990.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3578/resolucao_011_1990.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3579/resolucao_012_1990.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3580/resolucao_013_1990.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3581/resolucao_014_1990.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3582/resolucao_015_1990.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3583/resolucao_016_1990.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3584/resolucao_019_1990.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2375/lei-municipal-947-1990.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2376/lei-municipal-948-1990.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2377/lei-municipal-949-1990.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2378/lei-municipal-950-1990.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2379/lei-municipal-951-1990.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2380/lei-municipal-953-1990.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2381/lei-municipal-954-1990.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2382/lei-municipal-955-1990.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2383/lei-municipal-956-1990.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2384/lei-municipal-957-1990.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2385/lei-municipal-958-1990.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2386/lei-municipal-959-1990.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2387/lei-municipal-960-1990.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2388/lei-municipal-961-1990.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2389/lei-municipal-962-1990.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2390/lei-municipal-963-1990.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2391/lei-municipal-964-1990.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2392/lei-municipal-965-1990.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2393/lei-municipal-966-1990.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2394/lei-municipal-967-1990.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2395/lei-municipal-968-1990.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2396/lei-municipal-969-1990.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2397/lei-municipal-970-1990.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2398/lei-municipal-971-1990.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2399/lei-municipal-972-1990.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2400/lei-municipal-973-1990.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2401/lei-municipal-974-1990.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2402/lei-municipal-975-1990.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2403/lei-municipal-976-1990.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2404/lei-municipal-977-1990.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2405/lei-municipal-978-1990.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2406/lei-municipal-979-1990.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2407/lei-municipal-980-1990.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2408/lei-municipal-981-1990.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2409/lei-municipal-982-1990.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2410/lei-municipal-987-1990.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2411/lei-municipal-988-1990.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2412/lei-municipal-989-1990.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2413/lei-municipal-990-1990.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2414/lei-municipal-991-1990.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2415/lei-municipal-992-1990.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2416/lei-municipal-993-1990.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2417/lei-municipal-994-1990.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2418/lei-municipal-995-1990.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2419/lei-municipal-996-1990.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2420/lei-municipal-997-1990.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2421/lei-municipal-998-1990.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/2422/lei-municipal-999-1990.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3569/resolucao_001_1990.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3570/resolucao_002_1990.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3571/resolucao_003_1990.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3684/resolucao_004_1990.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3572/resolucao_005_1990.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3573/resolucao_006_1990.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3574/resolucao_007_1990.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3575/resolucao_008_1990.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3576/resolucao_009_1990.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3577/resolucao_010_1990.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3578/resolucao_011_1990.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3579/resolucao_012_1990.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3580/resolucao_013_1990.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3581/resolucao_014_1990.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3582/resolucao_015_1990.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3583/resolucao_016_1990.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1990/3584/resolucao_019_1990.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>