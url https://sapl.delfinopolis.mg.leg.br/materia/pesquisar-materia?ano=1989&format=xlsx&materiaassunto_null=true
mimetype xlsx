--- v0 (2025-12-23)
+++ v1 (2026-06-05)
@@ -54,732 +54,732 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Sebastião de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2430/lei-municipal-901-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2430/lei-municipal-901-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar médico, como nesta se especifica.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2431/lei-municipal-902-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2431/lei-municipal-902-1989.pdf</t>
   </si>
   <si>
     <t>Institui i imposto sobre transmissão de bens móveis por ato oneroso "inter-vivos".</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2432/lei-municipal-903-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2432/lei-municipal-903-1989.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos funcionários ativos, inativos e pensionistas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2433/lei-municipal-904-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2433/lei-municipal-904-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para empréstimo de veículo, para o fim que nesta se especifica.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2434/lei-municipal-905-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2434/lei-municipal-905-1989.pdf</t>
   </si>
   <si>
     <t>Cria no Quadro Geral dos Servidores da Prefeitura Municipal de Delfinópolis, o emprego de Recepcionista e dá outras providências.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2435/lei-municipal-906-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2435/lei-municipal-906-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2436/lei-municipal-907-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2436/lei-municipal-907-1989.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo primeiro da Lei Municipal de n°780 de 06.11.84.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2437/lei-municipal-908-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2437/lei-municipal-908-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos do Pessoal Estatutário Ativos, Inativos e Pensionistas da Prefeitura Municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2438/lei-municipal-909-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2438/lei-municipal-909-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do emprego de auxiliares de Serviços e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2439/lei-municipal-910-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2439/lei-municipal-910-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar serviço, como nesta se especifica.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2440/lei-municipal-911-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2440/lei-municipal-911-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar á Companhia Energética de Minas Gerais - CEMIG - 01 (hum) ramal de rede de distribuição rural.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2441/lei-municipal-912-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2441/lei-municipal-912-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de emprego e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2442/lei-municipal-913-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2442/lei-municipal-913-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de artigo e lhe dá nova redação, de Lei Municipal.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2443/lei_municipal_914_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2443/lei_municipal_914_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para uso de carimbo.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2444/lei-municipal-915-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2444/lei-municipal-915-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre equiparação de proventos e pensão dos abaixo mencionados, aos da-ativa.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2445/lei-municipal-916-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2445/lei-municipal-916-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para retífica de motor e reposição de peça-Carburador- de Viatura Policial, como nesta se especifica.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2446/lei-municipal-917-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2446/lei-municipal-917-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2447/lei-municipal-918-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2447/lei-municipal-918-1989.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos do Pessoal Estatutário Ativos, Inativos e Pensionistas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2448/lei-municipal-919-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2448/lei-municipal-919-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de Convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2449/lei-municipal-920-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2449/lei-municipal-920-1989.pdf</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2450/lei-municipal-921-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2450/lei-municipal-921-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de convênio como nesta se especifica.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2451/lei-municipal-922-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2451/lei-municipal-922-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento de vencimentos dos Funcionários Ativos e Inativos da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2452/lei-municipal-923-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2452/lei-municipal-923-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de convênio, cessão de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2453/lei_municipal_924_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2453/lei_municipal_924_1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2454/lei-municipal-925-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2454/lei-municipal-925-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de convênio, como nesta se especifica.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2455/lei-municipal-926-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2455/lei-municipal-926-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aplicação de dispositivos de Lei Federal aos Proventos e Pensões de Inativos desta Prefeitura.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2456/lei-municipal-927-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2456/lei-municipal-927-1989.pdf</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2457/lei-municipal-928-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2457/lei-municipal-928-1989.pdf</t>
   </si>
   <si>
     <t>Dá denominação á Bairro da cidade.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2458/lei-municipal-929-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2458/lei-municipal-929-1989.pdf</t>
   </si>
   <si>
     <t>Dá denominação á Praça da cidade.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2459/lei-municipal-930-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2459/lei-municipal-930-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acesso a cargos e empregos públicos a nível municipal de pessoas portadoras de deficiência física.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2460/lei-municipal-931-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2460/lei-municipal-931-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza transferência a pessoas carentes do abaixo especificado.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2461/lei-municipal-932-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2461/lei-municipal-932-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos do Pessoal Estatutário Ativo, Inativo e Pensionista desta Prefeitura.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2462/lei-municipal-928-a-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2462/lei-municipal-928-a-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para suplementação de dotação orçamentária.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre revogação de Lei Municipal.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2473/lei-municipal-944-b-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2473/lei-municipal-944-b-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal, efetuar pagamento de reclamação trabalhista e dá outras providências.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2463/lei-municipal-936-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2463/lei-municipal-936-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de convênio.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2464/lei-municipal-937-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2464/lei-municipal-937-1989.pdf</t>
   </si>
   <si>
     <t>Denomina "Nelson Valentim Dias" a Rua 13 do Bairro Espírito Santo.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2465/lei-municipal-938-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2465/lei-municipal-938-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos do Pessoal Estatutário Ativo, Inativos e Pensionista desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2466/lei-municipal-939-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2466/lei-municipal-939-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de concessão de área pública, como nesta se especifica.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2467/lei-municipal-940-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2467/lei-municipal-940-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de um lote de terreno localizado no Distrito de Babilônia, neste Município, do Patrimônio Municipal, para o fim que nesta se especifica.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2468/lei-municipal-941-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2468/lei-municipal-941-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de uma doação de um terreno localizado no Povoado de Indaiá (Olhos D'água) do Patrimônio Público, como nesta se especifica.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2469/lei-municipal-942-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2469/lei-municipal-942-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos do Pessoal Estatutário Ativo, Inativo e Pensionista desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2470/lei-municipal-943-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2470/lei-municipal-943-1989.pdf</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2471/lei-municipal-944-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2471/lei-municipal-944-1989.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar pagamento de Reclamação Trabalhista e dá outras providências.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2474/lei-municipal-945-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2474/lei-municipal-945-1989.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimento do Pessoal Estatutário Ativo, Inativo e Pensionista desta Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2475/lei-municipal-946-1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2475/lei-municipal-946-1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da Lei Municipal 742/83.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3557/resolucao_001_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3557/resolucao_001_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração dos vereadores da Câmara Municipal conforme o disposto na Resolução nº34/88.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3558/resolucao_002_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3558/resolucao_002_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da verba de representação do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3559/resolucao_003_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3559/resolucao_003_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos valores da remuneração do Prefeito municipal.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3560/resolucao_004_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3560/resolucao_004_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos valores da remuneração do Vice-Prefeito.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3561/resolucao_005_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3561/resolucao_005_1989.pdf</t>
   </si>
   <si>
     <t>Concede a senhora Nancy Leal de Castro o título de Cidadã Honorária de Delfinópolis.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3562/resolucao_006_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3562/resolucao_006_1989.pdf</t>
   </si>
   <si>
     <t>Declara nulas de pleno direito e torna sem efeito as Resoluções que fizeram modalidades e valores de remuneração dos agentes políticos locais.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3563/resolucao_007_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3563/resolucao_007_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração do Vereador da Câmara municipal de Delfinópolis.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3564/resolucao_008_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3564/resolucao_008_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios e verba de representação do Prefeito municipal.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3565/resolucao_009_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3565/resolucao_009_1989.pdf</t>
   </si>
   <si>
     <t>Atualiza os valores da remuneração do Vice-Prefeito municipal.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3566/resolucao_010_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3566/resolucao_010_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração do Presidente da Câmara municipal.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3567/resolucao_011_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3567/resolucao_011_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre congelamento temporário do IPC - fator aumentativo dos subsídios e verba de representação do Prefeito e Vice-prefeito Municipal.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3568/resolucao_012_1989.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3568/resolucao_012_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre congelamento temporário do IPC - fator aumentativo dos subsídios dos Vereadores e representação do Presidente da Câmara Municipal de Delfinópolis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1086,67 +1086,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2430/lei-municipal-901-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2431/lei-municipal-902-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2432/lei-municipal-903-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2433/lei-municipal-904-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2434/lei-municipal-905-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2435/lei-municipal-906-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2436/lei-municipal-907-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2437/lei-municipal-908-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2438/lei-municipal-909-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2439/lei-municipal-910-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2440/lei-municipal-911-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2441/lei-municipal-912-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2442/lei-municipal-913-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2443/lei_municipal_914_1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2444/lei-municipal-915-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2445/lei-municipal-916-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2446/lei-municipal-917-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2447/lei-municipal-918-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2448/lei-municipal-919-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2449/lei-municipal-920-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2450/lei-municipal-921-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2451/lei-municipal-922-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2452/lei-municipal-923-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2453/lei_municipal_924_1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2454/lei-municipal-925-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2455/lei-municipal-926-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2456/lei-municipal-927-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2457/lei-municipal-928-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2458/lei-municipal-929-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2459/lei-municipal-930-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2460/lei-municipal-931-1989.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2461/lei-municipal-932-1989.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2462/lei-municipal-928-a-1989.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2473/lei-municipal-944-b-1989.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2463/lei-municipal-936-1989.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2464/lei-municipal-937-1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2465/lei-municipal-938-1989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2466/lei-municipal-939-1989.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2467/lei-municipal-940-1989.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2468/lei-municipal-941-1989.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2469/lei-municipal-942-1989.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2470/lei-municipal-943-1989.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2471/lei-municipal-944-1989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2474/lei-municipal-945-1989.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2475/lei-municipal-946-1989.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3557/resolucao_001_1989.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3558/resolucao_002_1989.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3559/resolucao_003_1989.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3560/resolucao_004_1989.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3561/resolucao_005_1989.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3562/resolucao_006_1989.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3563/resolucao_007_1989.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3564/resolucao_008_1989.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3565/resolucao_009_1989.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3566/resolucao_010_1989.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3567/resolucao_011_1989.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3568/resolucao_012_1989.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2430/lei-municipal-901-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2431/lei-municipal-902-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2432/lei-municipal-903-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2433/lei-municipal-904-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2434/lei-municipal-905-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2435/lei-municipal-906-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2436/lei-municipal-907-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2437/lei-municipal-908-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2438/lei-municipal-909-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2439/lei-municipal-910-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2440/lei-municipal-911-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2441/lei-municipal-912-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2442/lei-municipal-913-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2443/lei_municipal_914_1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2444/lei-municipal-915-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2445/lei-municipal-916-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2446/lei-municipal-917-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2447/lei-municipal-918-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2448/lei-municipal-919-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2449/lei-municipal-920-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2450/lei-municipal-921-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2451/lei-municipal-922-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2452/lei-municipal-923-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2453/lei_municipal_924_1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2454/lei-municipal-925-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2455/lei-municipal-926-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2456/lei-municipal-927-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2457/lei-municipal-928-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2458/lei-municipal-929-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2459/lei-municipal-930-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2460/lei-municipal-931-1989.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2461/lei-municipal-932-1989.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2462/lei-municipal-928-a-1989.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2473/lei-municipal-944-b-1989.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2463/lei-municipal-936-1989.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2464/lei-municipal-937-1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2465/lei-municipal-938-1989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2466/lei-municipal-939-1989.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2467/lei-municipal-940-1989.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2468/lei-municipal-941-1989.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2469/lei-municipal-942-1989.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2470/lei-municipal-943-1989.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2471/lei-municipal-944-1989.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2474/lei-municipal-945-1989.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/2475/lei-municipal-946-1989.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3557/resolucao_001_1989.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3558/resolucao_002_1989.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3559/resolucao_003_1989.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3560/resolucao_004_1989.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3561/resolucao_005_1989.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3562/resolucao_006_1989.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3563/resolucao_007_1989.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3564/resolucao_008_1989.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3565/resolucao_009_1989.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3566/resolucao_010_1989.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3567/resolucao_011_1989.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1989/3568/resolucao_012_1989.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="155.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>