--- v0 (2025-12-25)
+++ v1 (2026-06-18)
@@ -54,576 +54,576 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Fernando José Pinto</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2476/lei-municipal-891-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2476/lei-municipal-891-1988.pdf</t>
   </si>
   <si>
     <t>Concede subvenções e Contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2477/lei-municipal-892-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2477/lei-municipal-892-1988.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 1989.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2478/lei-municipal-893-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2478/lei-municipal-893-1988.pdf</t>
   </si>
   <si>
     <t>Aprova o orçamento plurianual de investimentos para o triênio 19 90/19 92.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2479/lei-municipal-894-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2479/lei-municipal-894-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para suplementação de dotação orçamentária.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2480/lei-municipal-895-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2480/lei-municipal-895-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a negociar com a Companhia Energética de Minas Gerais -CEMIG-, a execução de obras de eletrificação no município, e dá outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2481/lei-municipal-896-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2481/lei-municipal-896-1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos funcionários Estatutários, Inativos e Pensionistas desta Prefeitura Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2482/lei-municipal-897-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2482/lei-municipal-897-1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação á Lei n°849, de 27 de março de 1987.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2483/lei-municipal-898-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2483/lei-municipal-898-1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação á Lei n°850, de 27 de março de 1987.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2484/lei-municipal-899-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2484/lei-municipal-899-1988.pdf</t>
   </si>
   <si>
     <t>Institui o imposto sobre vendas a varejo de combustíveis - IVV.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2485/lei-municipal-900-1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2485/lei-municipal-900-1988.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3522/resolucao_001_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3522/resolucao_001_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração dos Vereadores.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3523/resolucao_002_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3523/resolucao_002_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização da verba de representação do Presidente da Câmara.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3524/resolucao_003_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3524/resolucao_003_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 08/87 e fixa os valores da remuneração do Prefeito Municipal.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3525/resolucao_004_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3525/resolucao_004_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos valores da remuneração da Prefeito Municipal.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3526/resolucao_005_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3526/resolucao_005_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a resolução nº 08/87 e fixa os valores da remuneração do vice-prefeito.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3527/resolucao_006_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3527/resolucao_006_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos valores da remuneração do Vice-Prefeito.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3528/resolucao_007_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3528/resolucao_007_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 11/86 e fixa a remuneração dos Vereadores.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3529/resolucao_008_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3529/resolucao_008_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 12/86 e fixa a Verba de Representação do Presidente da Câmara.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3530/resolucao_009_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3530/resolucao_009_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 14/86 e fixa a verba de representação do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3531/resolucao_010_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3531/resolucao_010_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº13/86 e fixa a remuneração dos Vereadores.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3532/resolucao_011_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3532/resolucao_011_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 03/87 e fixa a remuneração dos Vereadores.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3533/resolucao_012_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3533/resolucao_012_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 04/87 e fixa a verba de representação do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3534/resolucao_013_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3534/resolucao_013_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº09/87 e fixa a remuneração dos Vereadores.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3535/resolucao_014_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3535/resolucao_014_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº10/87 e fixa a verba de representação do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3536/resolucao_015_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3536/resolucao_015_1988.pdf</t>
   </si>
   <si>
     <t>Revoga Resolução nº02/88 e fixa a verba de representação do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3537/resolucao_016_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3537/resolucao_016_1988.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº01/88 e fixa a remuneração dos Vereadores.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3538/resolucao_017_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3538/resolucao_017_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modalidade de devolução de parte de remuneração de Vereador e do Presidente da Câmara Municipal, por recebimento indevido.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3539/resolucao_018_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3539/resolucao_018_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º da Resolução nº09/88 de 17.06.88.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3540/resolucao_019_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3540/resolucao_019_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 2º e 3º da Resolução nº 10/88 de 17.06.88.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3541/resolucao_020_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3541/resolucao_020_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigo 2º e 3º da Resolução nº11/88 de 17.06.88.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3542/resolucao_021_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3542/resolucao_021_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º da Resolução nº 12/88, de 17.06.88.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3543/resolucao_022_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3543/resolucao_022_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 2º e 3º da Resolução nº 13/88 de 17.06.88.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3544/resolucao_023_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3544/resolucao_023_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º da Resolução nº 14/88 de 17.06.88.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3545/resolucao_024_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3545/resolucao_024_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º da Resolução nº 15/88 de 17.06.88.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3546/resolucao_025_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3546/resolucao_025_1988.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 2º e 3º da Resolução nº16/88.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3547/resolucao_026_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3547/resolucao_026_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização da Remuneração dos Vereadores.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3548/resolucao_027_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3548/resolucao_027_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3549/resolucao_028_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3549/resolucao_028_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos valores da remuneração do Prefeito Municipal.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3550/resolucao_029_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3550/resolucao_029_1988.pdf</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3551/resolucao_030_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3551/resolucao_030_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modalidade de devolução de parte de remuneração de Vereador e de Presidente da Câmara Municipal, por recebimento indevido.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3553/resolucao_031_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3553/resolucao_031_1988.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3554/resolucao_032_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3554/resolucao_032_1988.pdf</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3555/resolucao_033_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3555/resolucao_033_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios e representações do Prefeito e do Vice-Prefeito Municipal, para a legislatura seguinte.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3556/resolucao_034_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3556/resolucao_034_1988.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração do Vereador à Câmara Municipal de Delfinópolis, para a legislatura seguinte.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3552/resolucao_035_1988.pdf</t>
+    <t>http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3552/resolucao_035_1988.pdf</t>
   </si>
   <si>
     <t>Concede a senhora Rosa Maria Rossini Pinto o título de Cidadã Honorária de Delfinópolis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -930,67 +930,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2476/lei-municipal-891-1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2477/lei-municipal-892-1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2478/lei-municipal-893-1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2479/lei-municipal-894-1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2480/lei-municipal-895-1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2481/lei-municipal-896-1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2482/lei-municipal-897-1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2483/lei-municipal-898-1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2484/lei-municipal-899-1988.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2485/lei-municipal-900-1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3522/resolucao_001_1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3523/resolucao_002_1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3524/resolucao_003_1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3525/resolucao_004_1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3526/resolucao_005_1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3527/resolucao_006_1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3528/resolucao_007_1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3529/resolucao_008_1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3530/resolucao_009_1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3531/resolucao_010_1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3532/resolucao_011_1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3533/resolucao_012_1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3534/resolucao_013_1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3535/resolucao_014_1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3536/resolucao_015_1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3537/resolucao_016_1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3538/resolucao_017_1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3539/resolucao_018_1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3540/resolucao_019_1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3541/resolucao_020_1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3542/resolucao_021_1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3543/resolucao_022_1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3544/resolucao_023_1988.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3545/resolucao_024_1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3546/resolucao_025_1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3547/resolucao_026_1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3548/resolucao_027_1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3549/resolucao_028_1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3550/resolucao_029_1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3551/resolucao_030_1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3553/resolucao_031_1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3554/resolucao_032_1988.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3555/resolucao_033_1988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3556/resolucao_034_1988.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3552/resolucao_035_1988.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2476/lei-municipal-891-1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2477/lei-municipal-892-1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2478/lei-municipal-893-1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2479/lei-municipal-894-1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2480/lei-municipal-895-1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2481/lei-municipal-896-1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2482/lei-municipal-897-1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2483/lei-municipal-898-1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2484/lei-municipal-899-1988.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/2485/lei-municipal-900-1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3522/resolucao_001_1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3523/resolucao_002_1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3524/resolucao_003_1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3525/resolucao_004_1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3526/resolucao_005_1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3527/resolucao_006_1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3528/resolucao_007_1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3529/resolucao_008_1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3530/resolucao_009_1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3531/resolucao_010_1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3532/resolucao_011_1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3533/resolucao_012_1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3534/resolucao_013_1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3535/resolucao_014_1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3536/resolucao_015_1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3537/resolucao_016_1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3538/resolucao_017_1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3539/resolucao_018_1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3540/resolucao_019_1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3541/resolucao_020_1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3542/resolucao_021_1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3543/resolucao_022_1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3544/resolucao_023_1988.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3545/resolucao_024_1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3546/resolucao_025_1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3547/resolucao_026_1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3548/resolucao_027_1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3549/resolucao_028_1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3550/resolucao_029_1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3551/resolucao_030_1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3553/resolucao_031_1988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3554/resolucao_032_1988.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3555/resolucao_033_1988.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3556/resolucao_034_1988.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfinopolis.mg.leg.br/media/sapl/public/materialegislativa/1988/3552/resolucao_035_1988.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="154.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>